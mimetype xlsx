--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f71ec613803434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa03055266a74aca9bf33de387806962.psmdcp" Id="Rc9e22941f64d4ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362c4b4eb988441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/880cb8bf8e4247d7b2a236695d4d8a4f.psmdcp" Id="R3bac333704434fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>ABBOTT, CATHY ANNETTE % GEORGE F GRAMMER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 &amp; 11 BLOCK 2 HETTIES/RURBAN ADDITION 33 04S 03W </x:t>
   </x:si>
   <x:si>
-    <x:t/>
+    <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>043-00009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, CLARENCE JR &amp; DELMA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-4 BLOCK D CRESCENT HILL ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AIRGAS MID SOUTH INC., GARY OLIVER </x:t>
   </x:si>
   <x:si>
     <x:t>074-01327-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 &amp; 22 BLOCK D CRESCENT HILL ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AIRGAS MID SOUTH INC. </x:t>
   </x:si>
   <x:si>
     <x:t>074-01330-000</x:t>
   </x:si>
@@ -142,182 +142,149 @@
   <x:si>
     <x:t>020-00103-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERGOM, DONNA DIANNE SYNCO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4, 5, &amp; 6 W1/3 OF 10, 11, 12 BLOCK 25 IMPROVEMENT CO ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-01948-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOGY, LONNIE W &amp; IRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 2 HASTINGS ANNEX #1 ADDITION CITY STUTTGART 33 02S 05W </x:t>
   </x:si>
   <x:si>
     <x:t>074-01749-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN, CURTIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BRUNSON ALTON ENTERPRISE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 1 EDMONDSONS ADDITION CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND FUNDING LLC, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>071-01052-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRUNSON, ALTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 N1/2 LOT 6 BLOCK 2 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01688-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 5 BLOCK 2 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01686-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 6 BLOCK 2 MITCHELL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>071-01689-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLINE, DENISE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CLINE, GUSTAVIA ETAL % DENISE CLINE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 16 ORIGINAL PLAT ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>LATASHA RENEE WILLIAMS, TAKELIA DONELL NELSON, NUFICE WILLIAMS III, ERICKA ROCHELLE WILLIAMS, EBONY RENEE HANCOCK</x:t>
   </x:si>
   <x:si>
     <x:t>074-03714-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DACONCEICAO, JOSE FLAVIO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; 5 BLOCK 4 MERRITT ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01641-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, GEORGE AND PAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 2 LEKERS ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-02672-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, MARVIN J &amp; BONNIE L </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-6 BLOCK 116 CITY ALMYRA 0.96 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00071-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DODSON, WILFORD &amp; ELEANOR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>EASON JR, BASIL E % LORRAINE EASON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG ON FRONT ST, JUST OFFOSITE THE SE COR LOT 9 TH EAST TO EDGE OF LOW WATER MARK WHITE RIVER, TH S ALONG LOW WATER MARK 50' TH W TO PT OF INTERSEC FRONT ST, TH NALONG E SIDE OF FRONT ST TO POB CROCKETTS BLUFF ADDITION 10 03S 02W </x:t>
   </x:si>
   <x:si>
     <x:t>041-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLOYD, KENNETH % JOYCE FLOYD</x:t>
   </x:si>
   <x:si>
     <x:t>ACRES LOT 6, 7 BLOCK 102 MCGAHHEY/LESLIES ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>CINDY DOSS</x:t>
   </x:si>
   <x:si>
     <x:t>074-03035-000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ST 505.2' S OF NW COR OF E1/2 SW1/4 TH S 132' E 114' N 112' W 9' N 20' W 105' TO ST PT 03 05S 03W 0.34 ACRE CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
-    <x:t>.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>071-00139-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, MALISSA % RALPH OWENS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 39 FLOODS ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-01562-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRISON, ANNETTA GAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 S1/2 (EX W210') 26 04S 03W 8.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-02845-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIZZIRE, BILLY &amp; FANNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 41 QUAD-S ADDITION CITY STUTTGART </x:t>
@@ -409,117 +376,69 @@
   <x:si>
     <x:t>074-04742-000</x:t>
   </x:si>
   <x:si>
     <x:t>PETTIT, CLYDE E, JR % MOLOCK LAW FIRM</x:t>
   </x:si>
   <x:si>
     <x:t>W20' LOT 3 &amp; E40' LOT 4 BLOCK 9 UNION ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>ALEXANDRA MCCOY</x:t>
   </x:si>
   <x:si>
     <x:t>074-04481-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBINSON, LEEVANNER % CURTIS RANSOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 1 EDMONDSONS ADDITION CITY DEWIT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01042-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SAFFELL, IRA JR &amp; KAY </x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>STIGGER, PERCELL ETAL % SUSIE STIGGER ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 25 &amp; 26 BLOCK 9 IMPROVEMENT CO 3RD ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE MAE STIGGER, LILLIE MAE STIGGER METCALF, SUSIE STIGGER ROBINSON, FLAVELIA STIGGER, RODERICK WOODS, GREGORY BROADY</x:t>
   </x:si>
   <x:si>
     <x:t>074-02501-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N50' LOT 10, LOT 11 AND LOT 12 BLOCK 1 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01681-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-01538-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, MARY GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; W1/2 LOT 11 BLOCK 56 IMPROVEMENT COMPANY ADDITION CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
     <x:t>GARY THOMPSON, CHRYSTAL HOPE THOMPSON, THE FARMERS &amp; MERCHANTS BANK, SARAH DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>071-01382-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILEY, KENNETH R </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18 BLOCK 4 ROCK ISLAND ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>TAMMY D WILEY, PAKITA L WILEY, SHARON BETTS, SHARON WILLIAMS, THE FARMERS &amp; MERCHANTS BANK, CLARENCE B WILEY, KENNETH WILEY JR, LADONNA MOSBY, ALISSA WILEY, FURONDA BRASFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>074-04211-000</x:t>
   </x:si>
@@ -957,1233 +876,1137 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>3029.72</x:v>
+        <x:v>3051.74</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>624</x:v>
+        <x:v>653.19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>424</x:v>
+        <x:v>452.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>773</x:v>
+        <x:v>901.77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>488.6</x:v>
+        <x:v>517.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>423.55</x:v>
+        <x:v>452.91</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>773.36</x:v>
+        <x:v>788.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>814.47</x:v>
+        <x:v>843.83</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>341.83</x:v>
+        <x:v>349.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>6103.79</x:v>
+        <x:v>6210.81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>2455.12</x:v>
+        <x:v>2469.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
-[...11 lines deleted...]
-        <x:v>329.69</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G15" s="1">
-        <x:v>274</x:v>
+        <x:v>303.64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1166.35</x:v>
+        <x:v>1188.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>274.28</x:v>
+        <x:v>296.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>274.28</x:v>
+        <x:v>296.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>324.71</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>827</x:v>
+        <x:v>870.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>440.5</x:v>
+        <x:v>455.18</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>1531.52</x:v>
+        <x:v>1560.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1307.25</x:v>
+        <x:v>1421.61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>320</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>168.5</x:v>
+        <x:v>183.18</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>3059</x:v>
+        <x:v>3081.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>441</x:v>
+        <x:v>447.84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>371.54</x:v>
+        <x:v>386.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>235.46</x:v>
+        <x:v>242.8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>553.59</x:v>
+        <x:v>568.27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3776.65</x:v>
+        <x:v>3891.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1831</x:v>
+        <x:v>1859.95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>3771</x:v>
+        <x:v>3792.84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>229.95</x:v>
+        <x:v>244.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>385.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>213</x:v>
+        <x:v>241.91</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>267.5</x:v>
+        <x:v>282.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>267.5</x:v>
+        <x:v>282.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>371.54</x:v>
+        <x:v>393.56</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>928</x:v>
+        <x:v>957.45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>811.72</x:v>
+        <x:v>826.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
-[...11 lines deleted...]
-        <x:v>905</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
-[...11 lines deleted...]
-        <x:v>1820</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
-[...11 lines deleted...]
-        <x:v>1888</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>3409.3</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>372</x:v>
+        <x:v>422.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>274.28</x:v>
+        <x:v>281.62</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
-[...11 lines deleted...]
-        <x:v>420.14</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>3047</x:v>
+        <x:v>3106.08</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>320</x:v>
+        <x:v>407.6</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>328.74</x:v>
+        <x:v>350.76</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1756</x:v>
+        <x:v>1778.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>