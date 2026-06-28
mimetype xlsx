--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ddf2e02c1847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffc04cefc586444ba81d82edf432b784.psmdcp" Id="R3f518bb9457d4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26edfbbf94e546ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2df8ba3e274411fb7370398f69bbc12.psmdcp" Id="R5291c43613d3482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -172,71 +172,50 @@
   <x:si>
     <x:t>706-01764-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 004 BLOCK 009 OAKHURST A ADDITION 19 18S 08W 0.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01792-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 001 BLOCK 014 OAKHURST A ADDITION 30 18S 08W 0.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01839-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 BLOCK 014 OAKHURST A ADDITION 30 18S 08W 0.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01844-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COULTER, RONALD J &amp; JULIE A </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DARR, ROBERT H &amp; BRENDA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SW1/4 COMMENCING AT THE SW CORNER  OF SAID SE1/4 OF SW1/4,  THENCE RUN NORTH 01 DEG 19  MIN 18 SEC WEST ALONG THE  WEST BOUNDARY OF SAID SE1/4  OF SW1/4 A DISTANCE OF 630 FT  TO THE POB FOR THE PARCEL OF  LAND HEREBY DESCRIBED, THENCE  FROM SAID POB, CONTINUE NORTH  01 DEG 19 MIN 18 SEC WEST  ALONG THE WEST BOUNDARY A  DISTANCE OF 614.12 FT TO THE  CENTERLINE OF ASHLEY COUNTY  ROAD #73, THENCE RUN ALONG  SAID CENTERLINE THE FOLLOWING  COURSES AND DISTANCE:  SOUTH  03 DEG 13 MIN 21 SEC EAST A  DISTANCE OF 194.32 FT, THENCE  RUN SOUTH 05 DEG 20 MIN 55  SEC EAST A DISTANCE OF 178.93  FT, THENCE RUN SOUTH 06 DEG  30 MIN 26 SEC EAST A DISTANCE  OF 242.87 FT, THENCE LEAVING  SAID CENTERLINE, RUN SOUTH 89  DEG 20 MIN 07 SEC WEST  PARALLEL TO THE SOUTH  BOUNDARY OF SAID SE1/4 OF  SW1/4 A DISTANCE OF 40.96 FT  BACK TO THE POB, CONTAINING  0.23 ACRES OF LAND, MORE OR  LESS. METES AND BOUNDS ADDITION CITY RURAL 05 16S 07W 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03995-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE ANDRADE, JHONATAN GOMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. SW1/4 SW1/4  STARTING AT THE NW CORNER OF T HE NW1/4 OF THE SW1/4 OF SEC 1 3, RUN EAST FOR 396 FEET TO TH E P.O.B.; THENCE RUN SOUTH FOR  165 FEET; THENCE RUN EAST FOR  132 FEET; THENCE RUN NORTH FO R 165 FEET; THENCE RUN WEST FO R 132 FEET, BACK TO THE P.O.B. METES AND BOUNDS ADDITION CITY RURAL 13 18S 09W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09916-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FUQUA, JAMES &amp; MONICA </x:t>
   </x:si>
   <x:si>
     <x:t>08 18S 08W 0.34 ACRES LOT 005 BLOCK 007 E &amp; S ADDITION CITY  SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, TIMBERLINE FCU, FAB INC</x:t>
@@ -311,101 +290,80 @@
   <x:si>
     <x:t xml:space="preserve">LOT 3 OF BANKSTON'S S/D, LOT 2, BLOCK 54 BLOCK 054 BANKSTON S/D BUNN'S SURVEY ADDITION 23 17S 07W 0.265 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>705-01132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, TIFFANY </x:t>
   </x:si>
   <x:si>
     <x:t>ORIGINAL LOT 026 BLOCK 106 CROSSETT ORIGINAL F ADDITION 19 18S 08W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>706-00999-001</x:t>
   </x:si>
   <x:si>
     <x:t>HINTON, RAYMOND &amp; MELISSA % MELISSA NIX</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 013 BLOCK 010 J R JOHNSON'S ADDITION 08 18S 08W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>116-00072-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HOLLAND, DONALD CARL &amp; LENA FAYE % CARLY D CARTER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HORN, T J </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SW1/4 ALL THAT PART OF THE W1/2  SW1/4 OF SEC 18, LYING WEST  AND NORTH OF MARIE SALINE  PUBLIC ROAD, LESS AND EXCEPT  A PARCEL DEEDED TO L B  FRANLIN ON 3/10/76, A PARCEL  DEEDED TO TRETON &amp; PARALLE  WILSON ON 11/2/48 AND A  PARCEL DEEDED TO SHERMAN  MILLER ON 12/4/79, SAID  PARCEL BEING CONVEYED  CONTAINING 3.5 ACRES, MORE OR  LESS 18 17S 08W 1.99 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>DON GLOVER LAW OFFICE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACOBS, SANQUIA </x:t>
   </x:si>
   <x:si>
     <x:t>FAIRVIEW S/D PT LOT 20 BEGIN AT AN IRON PIN WHICH IS  660 FEET EAST AND 664.4 FEET  NORTH OF SW CORNER OF SAID  SE1/4 SE1/4 5-18-8 THENE RUN  EAST 262.4 FEET TO AN IRON  PIN THENCE RUN NORTH 166.1  FEET; THENCE RUN WEST 262.2  FEET; THENCE RUN SOUTH 166.1  FEET BACK TO THE P.O.B. FAIRVIEW ADDITION 05 18S 08W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>112-00032-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, CARLOS E, II </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 002 BLOCK 005 PARKER'S ADDITION 12 19S 05W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00296-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MC SANT SHOP LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MITCHEL, MACK MCKINLEY &amp; EDGAR &amp; RUBY BLAKLEY % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILMOT UNPLATTED PT NE1/4 NW1/4 THE N1/2 OF THAT CERTAIN ONE ACRE OF LAND ACQUIRED BY MARY  ALLEN BY DEED EXECUTED BY  JOHN ALLEN, DATED FEBRUARY  10, 1896, WHICH ONE ACRE OF  LAND WAS DESCRIBED IN SAID  DEED AS FOLLOWS: ONE ACRE IN  THE NE CORNER OF NE1/4 NW1/4  OF SEC 13, ON WHICH THE  DWELLING HOUSE NOW STANDS  WHICH IS OCCUPIED BY SAID  MARY ALLEN; ALSO ONE ACRE IN  THE NE CORNER OF THE NE1/4  NW1/4 OF BLOCK 1 OF SECTION  13, CONTAINING ONE ACRE, MORE  OR LESS, LEGAL INCLUDES  703-494-0 &amp; 703-0495-0 WILMOT UNPLATTED ADDITION 13 19S 05W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-00495-000</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, EDGAR % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t>WOOTEN'S ADDITION NO LEGAL BLOCK 001 WOOTEN'S ADDITION 13 19S 05W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00311-000</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, MACK MCKINLEY ETAL % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ORIGINAL LOTS 1-2  BLOCK 017 WILMOT ORIGINAL ADDITION 12 19S 05W </x:t>
   </x:si>
   <x:si>
     <x:t>703-00099-000</x:t>
@@ -467,62 +425,50 @@
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-08006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NIX, MICHAEL &amp; MELISSA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 NW1/4  STARTING AT THE SW CORNER OF  THE SE1/4 NW1/4 RUN NORTH FOR  193 FT. TO THE P.O.B., THENCE  CONTINUE NORTH 210 FT.,  THENCE RUN EAST 400 FT.,  THENCE RUN SOUTH 210 FT.,  THENCE RUN WEST 397.4 FT.  BACK TO THE P.O.B. AND: PT SE1/4 NW1/4 STARTING AT THE SW CORNER OF THE SE1/4 OF THE NW1/4 OF SECTION 8, TOWNSHIP 18 SOUTH, RANGE 8 WEST, AS THE POB, THENCE RUN NORTH 193 FEET, THENCE RUN EAST 397.4 FEET, THENCE RUN SOUTH 193 FEET, THENCE RUN WEST 395 FEET BACK TO THE POB. AND: PT SE1/4 NW1/4 STARTING AT THE SW CORNER OF THE SE1/4 OF THE NW1/4 OF SECTION 8, TOWNSHIP 18 SOUTH, RANGE 8 WEST, THENCE RUN NORTH FOR 403 FEET; THENCE RUN EAST FOR 400 FEET TO THE POB; THENCE RUN EAST FOR 50 FEET; THENCE RUN SOUTH 210 FEET; THENCE RUN WEST 50 FEET, THENCE RUN NORTH 210 FEET BACK TO THE POB. 08 18S 08W 3.93 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>001-07893-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POLK, DENNY </x:t>
   </x:si>
   <x:si>
     <x:t>RICHARDSON'S SURVEY 19 18S 04W 1 ACRES LOT 001 BLOCK 010 RICHARDSON'S SURVEY (INCL TRAC ADDITION CITY  SD PAC</x:t>
   </x:si>
   <x:si>
     <x:t>702-00163-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POLK, DENNY &amp; CYNTHIA POLK </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REECE, VANESSA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">19 18S 08W 0.31 ACRES LOT 011 BLOCK 009 OAKHURST A ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF CROSSETT</x:t>
   </x:si>
   <x:si>
     <x:t>706-01799-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON &amp; SHAWN ROBINSON, FANNIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 40-41 BLOCK 003 GARDNER'S ADDITION 15 17S 07W 0.482 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>705-01560-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SELLERS, KAREN </x:t>
   </x:si>
   <x:si>
     <x:t>BEG AT A POINT 200 FEET NORTH  OF THE SE CORNER OF THE SE1/4  OF SEC 4, RUN WEST ALONG THE  SOUTH BORDER OF A PUBLIC ROAD  593 FEET TO A P.O.B.; THENCE  SOUTH 200 FEET, THENCE WEST  100 FEET, THENCE NORTH 200  FEET TO THE SOUTH BORDER OF  THE SAME ROAD, THENCE EAST  100 FEET BACK TO THE P.O.B.;  CONTAINING ALL OF LOT #5 OF  FAIR OAKS ADDITION LOT 005 FAIR OAKS ADDITION 04 18S 08W 0.459 ACRE</x:t>
@@ -530,62 +476,50 @@
   <x:si>
     <x:t>105-00003-000</x:t>
   </x:si>
   <x:si>
     <x:t>SIEGLE, MICHAEL R &amp; JENNIFER L MILLER</x:t>
   </x:si>
   <x:si>
     <x:t>NORTH CROSSETT S/D PT LOT 29 COMMENCING AT THE NORTHWEST CORNER OF THE NE1/4 OF THE NW1/4 OF SAID SECTION 17, RUN NORTHERLY FOR 2.3 FEET, MORE OR LESS TO THE NORTH BOUNDARY OF ROOSEVELT STREET; THENCE RUN EASTERLY ALONG THE NORTH BOUNDARY OF ROOSEVELT STREET FOR 379.6 FEET, MORE OR LESS TO THE WEST BOUNDARY OF PATTON DRIVE; THENCE RUN SOUTHERLY ALONG THE WEST BOUNDARY OF PATTON DRIVE FOR 2,080.0 FEET, MORE OR LESS TO THE NORTH BOUNDARY OF WASHINGTON STREET; THENCE RUN WESTERLY ALONG THE NORTH BOUNDARY OF WASHINGTON STREET FOR 248.4 FEET TO THE POINT OF BEGINNING; THENCE RUN 90 DEGREES RIGHT FOR 100.0 FEET; THENCE RUN 90 DEGREES LEFT FOR 119.3 FEET, MORE OR LESS TO THE EAST RIGHT OF WAY OF ARKANSAS HIGHWAY 133 ( FORMERLY US HWY 82); THENCE RUN SOUTHERLY ALONG THE EAST RIGHT OF WAY OF SAID HIGHWAY 133 (FORMERLY US HIGHWAY 82) FOR 100.0 FEET TO THE NORTH BOUNDARY OF WASHINGTON STREET; THENCE RUN EAST ALONG THE NORTH BOUNDARY OF WASHINGTON STREET FOR 114.2 FEET, BACK TO THE POINT OF BEGINNING. (BEING A PART OF LOT 29 OF NORTH CROSSETT ADDITION) NORTH CROSSETT ADDITION 17 18S 08W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>119-00028-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SLAUGHTER, JIMMY BRIAN &amp;  AMELIA SLAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t>32 15S 07W 0.385 ACRES LOT 31-34 BLOCK 004 PIERCE ADDITION CITY  SD FOC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMMERCIAL CAITAL BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>704-00074-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SLAUGHTER, JIMMY BRIAN &amp; AMELIA EVAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STANLEY, LEROY </x:t>
   </x:si>
   <x:si>
     <x:t>ALL THAT PART OF SOUTH 100 FT OF WEST HALF LOT 7 AND OF LOTS 8 &amp; 9 BLOCK 3 OF WOOTENS ADDITION TO TOWN OF WILMOT LYING SOUTH OF HWY 165 13 19S 05W 0.199 ACRES LOT  BLOCK  WOOTEN'S ADDITION CITY  SD WIC</x:t>
   </x:si>
   <x:si>
     <x:t>703-00325-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SE1/4 NW1/4 START AT THE SW CORNER OF THE  N1/2 SE1/4 NW1/4 OF SEC 32; THENCE RUN EAST 290 FT;  THENCE RUN NORTH 184 FT;  THENCE RUN WEST 298 FT;  THENCE RUN SOUTH 184 FT TO  THE SW CORNER OF THE N1/2  SE1/4 NW1/4  AND THE P.O.B. CROSSETT UNPLATTED ADDITION 32 18S 08W 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02737-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE NEAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT NW1/4 NW1/4 STARTING AT THE NORTHEAST CORNER OF THE ABOVE NORTHWEST QUARTER OF THE NORTHWEST  QUARTER, RUN WEST ALONG THE  SECTION LINE 194.2 FEET TO  THE WEST RIGHT-OF-WAY OF  STATE HIGHWAY NO. 133 WHICH  IS THE POINT OF BEGINNING OF  THE HAZERIE NEEL STELL  PROPERTY, THENCE RUN WEST  ALONG THE SECTION LINE 203  FEET TO AN IRON PIPE; THENCE  RUN SOUTH 334.3 FEET; THENCE  RUN NORTH 68 DEGREES AND 15  MINUTES EAST 305.5 FEET TO  THE WEST RIGHT-OF-WAY OF  STATE HIGHWAY NO. 133, THENCE  NORTH 21 DEGREES AND 10  MINUTES WEST ALONG THIS  RIGHT-OF-WAY 232.5 FEET TO  THE POINT OF BEGINNING. CROSSETT UNPLATTED ADDITION 32 18S 08W 7.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02677-000</x:t>
@@ -602,51 +536,51 @@
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE NEEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SW1/4 NW1/4 START AT THE NW CORNER OF THE SW1/4 NW1/4 OF SEC 32 AND RUN  SOUTH 669 FT AND EAST 662 FT  TO THE P.O.B.; THENCE RUN  SOUTH 350 T; THENCE RUN EAST  671 FT TO THE EAST BOUNDARY  OF THE SW1/4 NW1/4 OF SEC 32;  THENCE RUN NORTH 638 FT TO  THE CENTER OF SNAKE CREEK;  THENCE RUN IN A SOUTHWESTERLY  DIRECTION ALONG THE CENTER OF  SAID CREEK 560 FT; THENCE RUN  WEST 131 FT; THENCE RUN SOUTH  115 FT TO THE P.O.B. CROSSETT UNPLATTED ADDITION 32 18S 08 7.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02680-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. NW1/4 NW1/4 STARTING AT AN IRON PIPE ON THE QUARTER LINE OF THE NW 1/4 NW 1/4 933.37 FEET EAST  OF THE NORTHWEST CORNER OF  THE NW 1/4 NW 1/4, THENCE RUN  SOUTH PARALLEL TO THE WEST  BOUNDARY LINE OF NW 1/4 NW  1/4 538.5 FEET TO AN IRON  PIPE WHICH IS THE POINT OF  BEGINNING FOR TRACT NO. 1;  THENCE NORTH 70 DEGREES 50  MINUTES EAST 272.7 FEET TO AN  IRON PIPE; THENCE SOUTH 21  DEGREES 30 MINUTES EAST 50  FEET; THENCE SOUTH 74 DEGREES  30 MINUTES WEST 100 FEET TO  AN IRON PIPE; THENCE SOUTH 20  DEGREES 30 MINUTES EAST 161  FEET TO AN IRON PIPE; THENCE  SOUTH 75 DEGREES WEST 241  FEET TO AN IRON PIPE LOCATED  188 FEET SOUTH OF POINT OF  BEGINNING; THENCE  NORTHEASTERLY PARALLEL TO  WEST BOUNDARY LINE OF NW 1/4  NW 1/4 188 FEET TO POINT OF  BEGINNING. CROSSETT UNPLATTED ADDITION 32 18S 08W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02706-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. NW1/4 NW1/4 STARTING AT AN IRON PIPE ON THE QUARTER LINE OF THE NW 1/4 NW 1/4 933.37 FEET EAST  OF THE NORTHWEST CORNER OF NW  1/4 NW 1/4, RUN SOUTH  PARALLEL TO THE WEST BOUNDARY  LINE OF NW 1/4 NW 1/4  538.5  FEET TO AN IRON PIPE AND THEN  NORTH 70 DEGREES 50 MINUTES  EAST 272.7 FEET TO AN IRON  PIPE, THE POINT OF BEGINNING  OF TRACT NO. 2; THENCE NORTH  70 DEGREES 50 MINUTES EAST  100 FEET TO AN IRON PIPE;  THENCE SOUTH 21 DEGREES 20  MINUTES EAST ALONG WEST  RIGHT-OF-WAY LINE OF HWY. 133  FOR 100 FEET; THENCE SOUTH 70  DEGREES 50 MINUTES WEST 100  FEET TO A FENCE; THENCE NORTH  21 DEGREES 30 MINUTES WEST  APPROXIMATELY 100 FEET TO  POINT OF BEGINNING. LESS &amp; EXCEPT: .09 AC NOW ASSESSED ON  706-2750-1-E CROSSETT UNPLATTED ADDITION 32 18S 08W 0.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02750-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, Z M </x:t>
   </x:si>
   <x:si>
-    <x:t>PT. W1/2 SE1/4 LYING WEST OF STATE HWY 133 BEGIN AT SW CORNER OF SAID  1/4 SEC. LOCATED ON THE  ARK.-LA STATE LINE THENCE RUN  EAST ALONG STATE LINE 2.40  CHAINS TO CENTER OF HWY, A  PT. BEING SE CORNER THENCE  NWLY ALONG CENTER OF HWY 9.39  CHAINS TO A PT. ON WEST LINE  WHERE HWY INTERSECTS SAID  LINE THENCE RUN SOUTH 9.00  CHAINS ALONG W LINE BACK TO  P.O.B. PROPERTY BEING IN A  TRIANGLOR FROM HAVING ONLY 3  SIDES. 33 19S 08W 1.11 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
+    <x:t>PT. W1/2 SE1/4 LYING WEST OF STATE HWY 133 BEGIN AT SW CORNER OF SAID  1/4 SEC. LOCATED ON THE  ARK.-LA STATE LINE THENCE RUN  EAST ALONG STATE LINE 2.40  CHAINS TO CENTER OF HWY, A  PT. BEING SE CORNER THENCE  NWLY ALONG CENTER OF HWY 9.39  CHAINS TO A PT. ON WEST LINE  WHERE HWY INTERSECTS SAID  LINE THENCE RUN SOUTH 9.00  CHAINS ALONG W LINE BACK TO  P.O.B. PROPERTY BEING IN A  TRIANGLOR FROM HAVING ONLY 3  SIDES. LESS &amp; EXCEPT 0.163 AC +/- NOW BEING ON 1-8987-1 STR:33-19-08 33 19S 08W 0.947 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS HIGHWAY COMMISSION, HAZIRIE STELL</x:t>
   </x:si>
   <x:si>
     <x:t>001-08987-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. W1/2 NW1/4 CROSSETT UNPLATTED BEGINNING AT AN IRON PIPE 933.7 FEET SOUTH OF THE NORTHWEST CORNER OF SECTION32, TOWNSHIP 18 SOUTH,  RANGE 8 WEST, RUN SOUTH 88  DEGREES 47 MINUTES EAST  778.51 FEET TO THE POINT OF  BEGINNING OF THE PARCEL BEING  CONVEYED;  THENCE RUN SOUTH  01 DRGREE WEST 232 FEET;   THENCE RUN NORTH 88 DEGREES  47 MINUTES WEST 306.2 FEET;  THENCE RUN SOUTH 01 DEGREES  EAST 810 FEET TO THE SOUTH  BANK OF SNAKE CREEK;  THENCE  RUN ALONG THE SOUTH BANK OF  SNAKE CREEK EASTERLY TO A  POINT WHICH IS THE SOUTHEAST  CORNER OF THE PARCEL BEING  CONVEYED AND WHICH POINT  DETERMINED BY STARTING AT THE  POINT OF BEGINNING OF THE  PARCEL BEING CONVEYED AND  RUNNING SOUTH 88 DEGREES 47  MINUTES EAST 110.2 FEET;   THENCE SOUTH 01 DEGREES WEST  232 FEET; THENCE SOUTH 09  DEGREES 20 MINUTES EAST 612  FEET TO THE SAID POINT AND  SAID LINE IS THE NORTH AND  EAST BOUNDARY LINES OF THE  PARCEL OF LAND BEING  CONVEYED. CROSSETT UNPLATTED ADDITION 32 18S 08W 7.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02678-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SE1/4 SW1/4 NW1/4 START AT THE SOUTHEAST CORNER OF THE SW 1/4 NW 1/4, SECTION 32, AND RUN 194 FEET WEST TO  THE POINT OF BEGINNING;  THENCE RUN NORTH 225 FEET;  THENCE RUN WEST 226 FEET;  THENCE RUN NORTH 105 FEET;  THENCE RUN WEST 240 FEET;  THENCE RUN SOUTH 330 FEET;  THENCE RUN EAST 466 FEET BACK  TO POINT OF BEGINNING; SAID  PARCEL CONTAINING THREE (3)  ACRES. CROSSETT UNPLATTED ADDITION 32 18S 08 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02679-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SW1/4 SW1/4 NW1/4 THE WEST TWO AND ONE-HALF (2  1/2) ACRES OF THE SOUTHWEST QUARTER OF THE SOUTHWEST  QUARTER OF THE NORTHWEST  QUARTER OF SECTION 32,  TOWNSHIP 18 SOUTH, RANGE 8  WEST, LESS AND EXCEPT THE  SOUTH 225 FEET OF SAID TWO  AND ONE-HALF (2 1/2) ACRES. (THIS SOUTH 225 FT IS ASSESSED ON PARCEL 706-02710-000) CROSSETT UNPLATTED ADDITION 32 18S 08W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02681-000</x:t>
   </x:si>
@@ -1156,258 +1090,258 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2650</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>238.82</x:v>
+        <x:v>253.5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2651</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>2365</x:v>
+        <x:v>2379.8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2652</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>515</x:v>
+        <x:v>529.86</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2653</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>310</x:v>
+        <x:v>317.66</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2654</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>619.2</x:v>
+        <x:v>633.88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2655</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>653</x:v>
+        <x:v>668.05</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2656</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1049</x:v>
+        <x:v>1071.32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2657</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>632</x:v>
+        <x:v>653.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2658</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>362.92</x:v>
+        <x:v>370.26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2659</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>362.92</x:v>
+        <x:v>370.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2660</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>393.84</x:v>
       </x:c>
     </x:row>
@@ -1432,1453 +1366,1381 @@
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1203.21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2662</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>464.68</x:v>
+        <x:v>472.02</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2663</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>383.06</x:v>
+        <x:v>390.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>390.75</x:v>
+        <x:v>398.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2665</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2666</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>54</x:v>
-[...11 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
-[...11 lines deleted...]
-        <x:v>433</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>165.97</x:v>
+        <x:v>187.99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2669</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>256.6</x:v>
+        <x:v>263.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>2552</x:v>
+        <x:v>2661.81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2671</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>703.43</x:v>
+        <x:v>718.11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2672</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>754.55</x:v>
+        <x:v>761.89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2673</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2565.48</x:v>
+        <x:v>2572.82</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2674</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>259</x:v>
+        <x:v>273.8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2675</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>288</x:v>
+        <x:v>302.59</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2676</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1238.63</x:v>
+        <x:v>1253.31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2677</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>362.13</x:v>
+        <x:v>369.47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2678</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>354.09</x:v>
+        <x:v>361.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2679</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1664.37</x:v>
+        <x:v>1708.41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2680</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>100</x:v>
-[...11 lines deleted...]
-        <x:v>1280</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2681</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>680</x:v>
+        <x:v>694.63</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2682</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>2045.13</x:v>
+        <x:v>2162.15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2683</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2684</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>290.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2685</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
-[...11 lines deleted...]
-        <x:v>227.51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2686</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>293.67</x:v>
+        <x:v>301.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2687</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>447.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2688</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>392.71</x:v>
+        <x:v>400.05</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2689</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>275</x:v>
+        <x:v>297.34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2690</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>332</x:v>
+        <x:v>347.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2691</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>341.16</x:v>
+        <x:v>348.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2692</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>541.99</x:v>
+        <x:v>549.33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2693</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>2592.74</x:v>
+        <x:v>2607.42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2694</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>932</x:v>
+        <x:v>939.23</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2695</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1548</x:v>
+        <x:v>1563.49</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2696</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>434</x:v>
+        <x:v>434.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>2697</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>1496</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>2698</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>553</x:v>
+        <x:v>568.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>2699</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>512.55</x:v>
+        <x:v>519.89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>663.21</x:v>
+        <x:v>677.89</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>2701</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>609.49</x:v>
+        <x:v>624.17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>2702</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1261</x:v>
+        <x:v>1392.66</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>2703</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>615</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>2704</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1250</x:v>
+        <x:v>1257.26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>2705</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>2706</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>821.91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>2707</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>8615.17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>2708</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>220.24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>2709</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>532.26</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>2710</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>2889.52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>2711</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>346</x:v>
+        <x:v>356.16</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>2712</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>233.31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>2713</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>192.79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>2714</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>205.72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>2715</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>317.49</x:v>
+        <x:v>325.44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>2716</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>171.93</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>2717</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>243.38</x:v>
+        <x:v>251.33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>2718</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>737.8</x:v>
+        <x:v>745.14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>2719</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>287.48</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>2720</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>287.91</x:v>
+        <x:v>302.59</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>2721</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>287.91</x:v>
+        <x:v>295.25</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>2722</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>2496.01</x:v>
+        <x:v>2503.35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>2723</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>647.46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>2724</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>347</x:v>
+        <x:v>354.29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>