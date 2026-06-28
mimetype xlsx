--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4053b474a984a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e86917f41bc4c8d81f6e02c3678bf01.psmdcp" Id="R48a54d363df544bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1c73a5bd7a4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeb5c5e405364ff88faf06f25c8f6786.psmdcp" Id="R22d2cff328d94900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -100,920 +100,716 @@
   <x:si>
     <x:t>PLAT 8/28/1972 O-31 LOT 81 MOULDER HOLLOW SECTION III ADDITION CITY RURBAN 24 20N 28W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>15-05253-000</x:t>
   </x:si>
   <x:si>
     <x:t>AVILA, NOE ALEJANDRO COLIN &amp; BAEZ ROCIO DE LA PAZ</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 11/14/03 2003-1012. LOT 121 WILDWOOD SUB PH 2 ADDITION CITY BENTONVILLE 12 19N 31W 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-13837-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, DAVID JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT RESERVED J BLOCK 3 LOST BRIDGE VILLAGE ADDITION CITY RURBAN 24 20N 28W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>15-04671-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BARTLEY, ORVILLE B </x:t>
-[...14 lines deleted...]
-    <x:t>LOT 4 BLOCK 1 LAMBETH ADDITION CITY BELLA VISTA VILLAGE 36 21N 31W 0.3 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLEVINS, QUENTIN &amp; REGINA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 21N 33W 0.17 ACRES LOT 11 BLOCK 14 SULPHUR ORIG/W A RULES ADDITION CITY SULPHUR SPRINGS SD CS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, AEGIS LENDING CORPORATION, MERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-00166-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOVMAN, LLC % K TANSEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 17 BLOCK 6 ISLAY ADDITION CITY BELLA VISTA VILLAGE 24 21N 32W 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BELLA VISTA POA</x:t>
   </x:si>
   <x:si>
-    <x:t>16-18259-000</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>16-15792-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRADSHAW, TABITHA LYNN % GEORGE A JR &amp; TABITHA BRADSHAW</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 10/15/1910 B-88 LOTS 7 LOT 7 BLOCK 23 IRENE ADDITION CITY ROGERS 7 19N 29W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02-05100-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN, MARK &amp; ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">A PART OF THE FRACTIONAL NORTHWEST QUARTER OF THE NORTHWEST QUARTER OF SECTION 7, TOWNSHIP 18 NORTH, RANGE 32 WEST, BENTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: FROM THE NORTHWEST CORNER OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 6, TOWNSHIP 18 NORTH, RANGE 32 WEST, THENCE RUN SOUTH 00 DEGREES 01 MINUTES 20 SECONDS WEST 135.00 FEET; THENCE SOUTH 01 DEGREES 42 MINUTES 25 SECONDS WEST 1838.49 FEET TO THE POINT OF BEGINNING; THENCE SOUTH 88 DEGREES 34 MINUTES 55 SECONDS EAST 350.27 FEET; THENCE SOUTH 01 DEGREES 42 MINUTES 25 SECONDS WEST 619.84 FEET; THENE NORTH 89 DEGREES 13 MINUTES 32 SECONDS WEST 350.31 FEET; THENCE NORTH 01 DEGREES 42 MINUTES 25 SECONDS EAST 623.78 FEET TO THE POINT OF BEGINNING.  LESS AND EXCEPT A PART OF THE NW1/4 OF THE NW/4 OF SECTION 7, TOWNSHIP 18 NORTH, RANGE 32 WEST, BENTON COUNTY, ARKANSAS, BEING MORE PARTCULARLY DESCRIBED AS FOLLOWS COMMENCING AT THE NW CORNER OF THE SW/4 OF THE SW/4 OF SECTION 6 RUN THENCE SOUTH 00°01'20" WEST 135.00 FEET, THENCE SOUTH 01°42'25" WEST 2145.87 FEET TO THE POINT OF BEGINNING; THENCE SOUTH 88°23'11" EAST 350.27 THENCE SOUTH 01°42'25" WEST 311.27 FEET THENCE NORTH 89°13'35" WEST 350.31 FEET THENCE NORTH 01°42'25" EAST 316.25 FEET TO THE POINT OF BEGINNING, HAVING AN AREA OF 2.52 ACRES MORE OR LESS PROPERTY IS SUBJECT TO THE RIGHT OF WAY OF ROY JECH FARM ROAD ON THE WEST SIDE. SURVEYS: 5/14/2021 L202136609 CITY RURAL 7 18N 32W 2.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>18-10772-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, TAMMY B </x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 OF THE SW 1/4 OF SECTION 30 TOWNSHIP 20 NORTH, RANGE 32 WEST          LESS AND EXCEPT THE W 1/2 OF THE SW 1/4 OF THE SW 1/4 OF SECTION 30, TOWNSHIP 28 NORTH, RANGE 32 WEST, BENTON COUNTY, ARKANSAS  LESS AND EXCEPT THE E1/2 OF THE SW 1/2 OF THE SW 1/4 OF THE SW 1/4 OF SECTION 30, TOWNSHIP 20, NORTH RANGE 32 WEST, BENTON COUNTY, ARKNASAS 30 20N 32W 38.27 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 20</x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>18-12336-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURDEN &amp; RAHEEM GANUS, TRAVIS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18 BLOCK 7 YORK ADDITION CITY BELLA VISTA VILLAGE 19 21N 30W 0.44 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-33695-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BYERS, BURTON P </x:t>
-[...2 lines deleted...]
-    <x:t>PLAT 6/13/1990 A15-122 9 19N 30W 0.23 ACRES LOT 16 BLOCK 1 FOREST PARK PH II ADDITION CITY ROGERS SD C30</x:t>
+    <x:t>CAMPBELL, BRIAN L, LAW FIRM LLC ATTORNEY AT LAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 9 BLOCK 1 PEA RIDGE ORIG ADDITION CITY PEA RIDGE 36 21N 30W 0.07 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-00375-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHAUDHRY &amp; ARFAN TOSIFA, ARFAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE NE1/4 OF THE SE1/4 OF SECTION 2, TOWNSHIP 18 NORTH, RANGE 32 WEST, BENTON COUNTY, ARKANSAS, BEGINNING 660.0 FEET EAST AND SOUTH 01*16' WEST 705.37 FEET FROM THE NW CORNER OF THE NE1/4 OF THE SE1/4 OF SAID SECTION 2; THENCE EAST 620.26 FEET; THENCE SOUTH 00*51' WEST 210.50 FEET, THENCE ON A CURVE SOUTHWESTERLY 218.32 FEET; THENCE NORTH 89*29' WEST 574.67 FEET; THENCE NORTH 01*16' EAST 415.58 FEET TO THE POINT OF BEGINNING, CONTAINING 5.87 ACRES, MORE OR LESS. 2 18N 32W 5.89 ACRES LOT  BLOCK   ADDITION CITY HIGHFILL SD CH19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMSTRONG BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-00012-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHAUDHRY &amp; TOSIFA AFRAN CHAUDHRY, ARFAN A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>A PART OF THE SE ¼ OF THE SE ¼ OF SECTION 2, TOWNSHIP 18 NORTH, RANGE 32 WEST, BENTON COUNTY, ARKANSAS, AS SHOWN IN PLAT BOOK 2005 AT PAGE 720, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NE CORNER OF THE SE ¼ OF THE SE ¼ OF SAID SECTION 2, THENCE SOUTH 00° 00' 37" WEST 70.00 FEET AND SOUTH 89° 36' 45" WEST 48.50 FEET TO A POINT ON THE WEST RIGHT OF WAY OF HIGHWAY 264 AND THE POINT OF BEGINNING, THENCE ALONG SAID RIGHT OF WAY SOUTH 00° 02' 38" WEST 196.7 FEET, THENCE DEPARTING SAID RIGHT OF WAY SOUTH 89° 36' 45" WEST 442.84 FEET, THENCE NORTH 00° 05' 00" EAST 196.77 FEET TO A POINT ON THE SOUTH RIGHT OF WAY OF ARKANSAS HIGHWAY 12; THENCE ALONG SAID SOUTH RIGHT OF WAY, ALSO BEING THE SOUTH RIGHT OF WAY OF ARKANSAS STATE HIGHWAY 264, NORTH 89° 36' 45" EAST 442.71 FEET TO THE POINT OF BEGINNING, CONTAINING 2.00 ACRES, MORE OR LESS. 2 18N 32W 2 ACRES LOT  BLOCK   ADDITION CITY HIGHFILL SD CH19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETROMARK, INC., ARIF STORE FINANCING, LLC, BANCFIRST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-00017-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHENEY &amp; TRACEY BRUNER, JEFFREY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL THAT PART OF THE NW 1/4 OF THE NW 1/4 IN SECTION 15, TOWNSHIP 20 NORTH, RANGE 28 WEST, BENTON COUNTY, ARKANSAS, LYING NORTH AND EAST OF POSEY MOUNTAIN ROAD AS IT IS NOW LOCATED AND A PART OF THE SW 1/4 OF THE NW 1/4 IN SECTION 15, TOWNSHIP 20 NORTH, RANGE 28 WEST, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT THE NORTHEAST CORNER OF THE SAID SW 1/4 OF THE NW 1/4 AND RUNNING THENCE WEST 320.0 FEET TO THE CNETERLINE OF A COUNTY ROAD, THENCE WITH THE SAID CENTERLINE SOUTH 39*44'EAST 237.86 FEET; THENCE SOUTH 44*EAST 120.0 FEET; THENCE SOUTH 70* EAST 90.0 FEET TO THE EAST LINE OF THE SAID SW 1/4 OF THE NW 1/4; THENCE LEAVING SAID ROAD CENTERLINE NORTH 300 FEET TO THE POINT OF BEGINNING.  LESS &amp; EXCEPT ALL THAT PART OF THE NW 1/4 OF THE NW 1/4 IN SECTION 15, TOWNSHIP 20 NOH, RANGE 28 WEST, BENTON COUNTY, ARKANSAS, LYING NORTH AND EAST OF POSEY MOUNTAIN ROAD AS IT IS NOW LOCATED AND A PART OF THE SW 1/4 OF THE NW 1/4 IN SECTION 15, TOWNSHIP 20 NORTH, RANGE 28 WEST, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT THE NORTHEAST CORNER OF THE SAID SW 1/4 OF THC NW 1/4 AND RUNNING THENCE WEST 320.0 FEET TO THE CENTERLINE OF A COUNTY ROAD, THENCE WITH THE SAID CENTERLINE SOUTH 39° 44' EAST 237.86 FEET; THENCE SOUTH 44° EAST 120,0 FEET; THENCE SOUTH 70* EAST 90.0 FEET TO THE EAST LINE OF THE SAID SW 1/4 OF THE NW TJ 1/4; THENCE LEAVING SAID ROAD CENTERLINE NORTH 300 FEET TO THE POINT OF BEGINNING. SUBJECT TO THE RIGHT-OF-WAY OF THE COUNTY ROAD IN THE SOUTH AND WEST SIDES THEREOF  SUBJECT TO EASEMENTS RIGHTS-OF-WAY, AND PRCTECTH'E COVENANTS OF RECORD, IF ANY SUBJECT TO ALL PRIOR MINERAL RESERVATIONS AND OIL AND GAS LEASES 15 20N 28W 26.7 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE FIRST NATIONAL BANK OF FORT SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-01398-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLINARD, RUSSELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 BLOCK 5 PERTH ADDITION CITY BELLA VISTA VILLAGE 35 21N 32W 0.32 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-39435-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CONN%PEGGY SWADLEY, ROBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 14-117         STARTING AT SE/C OF NW SW N0*E485.1' N90*W345.46' TO POB N87*W126.69' N25*E23.28' N3*E109.32' N15*E55.78' N38*E  182.47' S2*W333.11' TO POB 10 20 29 0.67 ACRES LOT  BLOCK  BRIGHTWATER ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOBBI JO GRAYBILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-01395-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CORTES, MARIBEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOCATED IN A PART OF THE SW 1/4 OF THE NW 1/4 OF FRACTIONAL SECTION 4, TOWNSHIP 19 NORTH, RANGE 31 WEST IN CENTERTON, BENTON COUNTY, ARKANSAS, MORE PRECISELY DESCRIBED AS FOLLOWS: STARTING AT A SET MAG NAIL AT THE SOUTHEAST CORNER OF THE SW 1/4 OF THE NW 1/4 OF FRACTIONAL SECTION 4 FOR THE TRUE POINT OF BEGINNING; THENCE ALONG THE SOUTH LINE OF THE SW 1/4 OF THE NW 1/4, NORTH 87 DEGREES 22 MINUTES 16 SECONDS WEST, 106.34 FEET TO A SET MAG NAIL; THENCE NORTH 02 DEGREES 05 MINUTES 09 SECONDS EAST, 570.19 FEET TO A SET 5/8” REBAR; THENCE SOUTH 84 DEGREES 01 MINUTES 34 SECONDS EAST, 109.03 FEET TO A FOUND 5/8” REBAR; THENCE ALONG THE EAST LINE OF THE SW 1/4 OF THE NW 1/4, SOUTH 02 DEGREES 20 MINUTES 04 SECONDS WEST, 563.81 FEET TO A SET MAG NAIL AND THE TRUE POINT OF BEGINNING CONTAINING 1.400 ACRES MORE OR LESS AND BEING SUBJECT TO THE RIGHT-OF-WAY OF FISH HATCHERY ROAD AND ANY EASEMENTS OF RECORD. LESS &amp; EXCEPT: LOCATED IN A PART OF THE SW 1/4 OF THE NW 1/4 OF FRACTIONAL SECTION 4, TOWNSHIP 19 NORTH, RANGE 31 WEST IN CENTERTON, BENTON COUNTY, ARKANSAS, MORE PRECISELY DESCRIBED AS FOLLOWS: STARTING AT A SET MAG NAIL AT THE SOUTHEAST CORNER OF THE SW 1/4 OF THE NW 1/4 OF FRACTIONAL SECTION 4 FOR THE TRUE POINT OF BEGINNING; THENCE ALONG THE SOUTH LINE OF THE SW 1/4 OF THE NW 1/4, NORTH 87 DEGREES 22 MINUTES 16 SECONDS WEST, 340.03 FEET TO A SET MAG NAIL; THENCE NORTH 02 DEGREES 20 MINUTES 4 SECONDS EAST, 40.00 FEET TO A SET 5/8” REBAR; THENCE SOUTH 87 DEGREES 22 MINUTES 16 SECONDS EAST, 340.03 FEET; THENCE ALONG THE EAST LINE OF THE SW 1/4 OF THE NW 1/4, SOUTH 02 DEGREES 20 MINUTES 04 SECONDS WEST, 40.00 FEET TO SET MAG NAIL AND THE TRUE POINT OF BEGINNING CONTAINING 0.312 ACRES MORE OF LESS.   SURVEYS: 6/16/2021 L202145150 &amp; 10/25/2021 L202180016 SURVEYS: 6/16/2021 L202145150 CITY CENTERTON 4 19N 31W 1.1 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-00035-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COVARRUBIAS, ALVARO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 8 BLOCK 6 LOTHIAN ADDITION CITY BELLA VISTA VILLAGE 13 21N 32W 0.36 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-20075-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 28 BLOCK 6 LOTHIAN ADDITION CITY BELLA VISTA VILLAGE 13 21N 32W 0.33 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-20095-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DOZIER, NELLIE, ESTATE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 BLOCK 113 FOREST PARK ADDITION CITY RURBAN 19 17N 33W 0.06 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-03145-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUITY TRUST CO CUSTODIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 9 BLOCK 9 CANNICH ADDITION CITY BELLA VISTA VILLAGE 27 21N 32W 0.34 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-37064-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GORDON, CLINTON N </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 18 BLOCK 4 LOTHIAN ADDITION CITY BELLA VISTA VILLAGE 13 21N 32W 0.47 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-20057-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GORDON, CLINTON N, JR &amp; SHANNON R GORDON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLATS 3/09/1973 P-47 &amp; REPLATS 7/26/1973 P-271 &amp; 7/28/1975 R-79 LOT 1 BLOCK 1 GLASGOW ADDITION CITY BELLA VISTA VILLAGE 19 21N 31W 0.28 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-12664-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALEY, JERAD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 24 BLOCK 1 HUNTINGDON ADDITION CITY BELLA VISTA VILLAGE 13 21N 31W 0.29 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-15398-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALEY, LEONARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 49 BLOCK 2 KENSINGTON ADDITION CITY BELLA VISTA VILLAGE 34 21N 31W 0.28 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-16569-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 17 BLOCK 1 YORK ADDITION CITY BELLA VISTA VILLAGE 19 21N 30W 0.39 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-33421-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALL, JANE S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 20N 30W 0.2 ACRES LOT 47 BLOCK  TIMBERIDGE ADDITION CITY ROGERS SD C30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LESLIE JANE HALL-DORN, JENNIFER E SCHWENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-08216-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRINGTON, BOBBY DON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>A PART OF THE SOUTHWEST QUARTER OF THE NORTHEAST QUARTER OF SECTION 03, TOWNSHIP 19 NORTH, RANGE 33 WEST, BENTON COUNTY, ARKANSAS. BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A POINT N 89°27'18" E 8.19' FROM THE SW CORNER OF THE SW 1/4 OF THE NE 1/4 OF SAID SECTION 03; THENCE N 00°44'52" W 1261.36'; THENCE N 89°11'55" E 126.37'; THENCE N 00°44'54" W 50.00'; THENCE N 89°11'55" E 534.09'; THENCE S 00°20'12" E 1316.31'; THENCE S 89°43'45" W 413.73'; THENCE S 89°27'18" W 239.30' TO THE POINT OF BEGINNING AND CONTAINING 19.69 ACRES. PROPERTY IS SUBJECT TO THE RIGHT OF WAY OF THE COUNTY ROAD AND TO ANY EASEMENT OF RECORD. 3 19N 33W 19.69 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN SCOTT PHILLIPS, LAURA JEAN PHILLIPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-14252-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARRIS, MARCUS, SR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 20 BLOCK 3 STOCKTON ADDITION CITY BELLA VISTA VILLAGE 18 21N 30W 0.25 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-29119-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HICOR, LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLATS 6/14/1972 O-1 &amp; RERECORDED PLAT 11/03/1980 W-228 (AKA INDIAN HILLS) LOT 278 POSY MOUNTAIN RANCH UNIT 7 ADDITION CITY RURBAN 16 20N 28W 0.44 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08524-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLT, JOELL KAY &amp; MARTA LYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 6/13/1972 H-126 &amp; 11/03/1980 W-231 (AKA WILD HORSE RIDGE) 16 20N 28W 1.32 ACRES LOT 351-353 BLOCK  POSY MOUNTAIN RANCH UNIT 9 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESLEY HOLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08654-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HONORE, DERRICK LEON &amp; COLESHIA LASHAYE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT K-104, REVISED 6/13/1972 K-223 &amp; RERECORDED PLAT 11/3/1980 W-226 20 20N 28W 0.45 ACRES LOT 664 BLOCK  POSY MOUNTAIN RANCH UNIT 3 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOST BRIDGE VILLAGE COMMUNITY ASSOCIATION, INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08209-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT K-104, REVISED 6/13/1972 K-223 &amp; RERECORDED PLAT 11/3/1980 W-226 20 20N 28W 2.25 ACRES LOT 666-670 BLOCK  POSY MOUNTAIN RANCH UNIT 3 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08210-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT K-104, REVISED 6/13/1972 K-223 &amp; RERECORDED PLAT 11/3/1980 W-226 20 20N 28W 1 ACRES LOT 661,665 BLOCK  POSY MOUNTAIN RANCH UNIT 3 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08206-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT K-104, REVISED 6/13/1972 K-223 &amp; RERECORDED PLAT 11/3/1980 W-226 20 20N 28W 0.48 ACRES LOT 662 BLOCK  POSY MOUNTAIN RANCH UNIT 3 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08207-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT K-104, REVISED 6/13/1972 K-223 &amp; RERECORDED PLAT 11/3/1980 W-226 20 20N 28W 0.47 ACRES LOT 663 BLOCK  POSY MOUNTAIN RANCH UNIT 3 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08208-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 6/13/1972 H-126 &amp; 11/03/1980 W-231 (AKA WILD HORSE RIDGE) 16 20N 28W 4.79 ACRES LOT 341-343,345-350 BLOCK  POSY MOUNTAIN RANCH UNIT 9 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08652-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 6/13/1972 H-126 &amp; 11/03/1980 W-231 (AKA WILD HORSE RIDGE) 16 20N 28W 0.55 ACRES LOT 344 BLOCK  POSY MOUNTAIN RANCH UNIT 9 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08653-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 6/14/1972 O-2, REPLAT 11/03/1980 W-230 (AKA PIONNER TRAILS) 21 20N 28W 0.54 ACRES LOT 452 BLOCK  POSY MOUNTAIN RANCH UNIT 10 ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-08720-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JONES, LORRAINE C % DON JONES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FKA/ LOST BRIDGE VILLAGE MHP MHP PLAT D-29 LOT 13 BLOCK 2 FOREST HILLS SUB LOST BRIDGE V ADDITION 24 20N 28W 0.21 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-05120-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTICE, JASON &amp; FAMECA JUSTICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 17 BLOCK 2 SHERWOOD ADDITION CITY BELLA VISTA VILLAGE 21 21N 31W 0.34 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-28098-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KAPANADZ, GEORGY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 17 BLOCK 8 SOMERSET ADDITION CITY BELLA VISTA VILLAGE 28 21N 31W 0.2 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-28901-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KIMBALL, RICHARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 12 BLOCK 8 GENTRY ORIG ADDITION CITY GENTRY 3 18N 33W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-00216-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KING, LARRY E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE NW 1/4 OF THE NW 1/4 OF SECTION 12, TOWNSHIP 18 NORTH, RANGE 32 WEST OF THE 5TH PRINCIPAL MERIDIAN, MORE SPECIFICALLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT THE SW CORNER OF SAID NW 1/4 NW1/4 SAID POINT OF BEGINNING DESIGNATED BY A CARROLL ELECTRIC COOPERATIVE STANDING ELECTRIC TRANSMISSION POLE; THENCE DUE NORTH 135 FEET, MORE OR LESS, TO THE CENTERLINE OF AN EXISTING PUBLIC ROAD; THENCE IN A SOUTH-EASTERLY DIRECTION UPON AND ALONG SAID CENTERLINE TO THE SOUTH BOUNDARY LINE OF SAID NW 1/4 NW 1/4; THENCE DUE WEST UPON, OVER AND ALONG SAID SOUTH BOUNDARY LINE TO THE POINT OF BEGINNING. CITY HIGHFILL 12 18N 32W 0.41 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-00026-011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAKIN%DELORES LAKIN ET AL, MERLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FKA/ LOST BRIDGE VILLAGE MHP         MHP PLAT D-29 24 20N 28W 0.14 ACRES LOT 28 BLOCK 2 FOREST HILLS SUB LOST BRIDGE V ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOST BRIDGE VILLAGE COMMUNITY ASSOCIATION, INC., JAY TIMOTHY LAKIN, TODD FOREST LAKIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-05136-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAMBORN ESTATE, LAURA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOCATED IN A PART OF THE SE ¼ OF THE NE ¼ OF FRACTIONAL SECTION 1, TOWNSHIP 18 NORTH, RANGE 29 WEST IN BENTON COUNTY, ARKANSAS, MORE PRECISELY DESCRIBED AS FOLLOWS; STARTING AT THE SW CORNER OF THE SE ¼ OF THE NE ½ OF FRACTIONAL SECTION 1 FOR THE TRUE POINT OF BEGINNING; THENCE ALONG THE WEST LINE OF THE SE ¼ OF THE NE 1/4 , NORTH 02 DEGREES, 01 MINUTES, 55 SECONDS EAST, 644.08 FEET; THENCE SOUTH 89 DEGREES, 30 MINUTES, 48 SECONDS EAST, 289.56; THEN SOUTH 06 DEGREES, 36 MINUTES, 09 SECONDS EAST, 648.81 FEET; THENCE ALONG THE SOUTH LINE OF THE SE ¼ OF THE NE ¼, NORTH 89 DEGREES, 30 MINUTES, 48 SECONDS WEST, 387.00 FEET TO THE TRUE POINT OF BEGINNING CONTAINING 5.00 ACRES MORE OR LESS AND BEING SUBJECT TO A 40 FOOT WIDE ACCESS EASEMENT AS SHOWS ON SURVEY PLAT AND ANY EASEMENTS OF RECORD. 1 18N 29W 5 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK ALAN EVANS, JASON R EVANS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-02187-140</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LANE, MATTHEW N &amp; CHRISTY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE, BEG NE/C NW SE S89*W 1037.72' S22*W 101.18'  S25*W 85.99'  POB S87*E 265.66' S17*W 227.35' N78*W 92.39'  N17*E 59.99' N76*W 183.45' N25*E 121.29' POB CITY RURAL 19 19N 29W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-03584-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LATTY, REBECCA A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 BLOCK 1 HARLOW ADDITION CITY BELLA VISTA VILLAGE 34 21N 31W 0.32 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-13993-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAUTT, CAROL K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 4/23/1973 O-121 24 20N 28W 0.38 ACRES LOT 62 BLOCK  MOULDER HOLLOW SECTION IV ADDITION CITY RURBAN SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOST BRIDGE VILLAGE COMMUNITY ASSOCIATION, INC., KENT W HOHLFELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-05319-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAWSON, SHAWN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 5 BLOCK 10 GRANSHIRE ADDITION CITY BELLA VISTA VILLAGE 20 21N 30W 0.31 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-13209-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LEONARD, ROBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 23 BLOCK 6 CLEVELAND HILLS ADDITION CITY BELLA VISTA VILLAGE 18 21N 30W 0.28 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-08615-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LYNCH ESTATE%TASHINIA HARRELSON GDN JULIAN F LYNCH, JASON MATTHEW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE SOUTHEAST 1/4 OF THE NORTHEAST 1/4 OF SECTION 14, TOWNSHIP 20 NORTH, RANGE 33 WEST, BENTON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SOUTHEAST CORNER OF SAID SOUTHEAST 1/4, NORTHEAST 1/4; THENCE NORTH 89 DEGREES 51 MINUTES 48 SECONDS WEST 451.25 FEET; THENCE NORTH 00 DEGREES 00 MINUTES 00 SECONDS EAST 191.09 FEET TO THE POINT OF BEGINNING; THENCE NORTH 00 DEGREES 00 MINUTES 00 SECONDS EAST 195.00 FEET; THENCE NORTH 89 DEGREES 35 MINUTES 00 SECONDS EAST 74.00 FEET; THENCE SOUTH 00 DEGREES 00 MINUTES 00 SECONDS WEST 195.00 FEET; THENCE SOUTH 89 DEGREES 35 MINUTES 00 SECONDS WEST 74.00 FEET TO THE POINT OF BEGINNING. SUBJECT TO THE RIGHT-OF-WAY IRVING STREET S.W. ALONG THE NORTH SIDE THEREOF. 14 20N 33W 0.33 ACRES LOT  BLOCK   ADDITION CITY GRAVETTE SD C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHWEST ARKANSAS HOSPITALS, LLC, JULIAN M LYNCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11-00190-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MADSEN &amp; MAKINZIE MIDDLETON, GERALDINE DAWN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot E 1/3  PLAT 9/16/1890 33-363 (ALSO NOTE TRANSCRIPTION OF 33-363 DATED 7/1988 HAS SAME BOOK/PAGE) 18 19N 29W 0.33 ACRES LOT  BLOCK 3 FAIRGROUND ADDITION CITY ROGERS SD C30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALEXIUS ANAE RICHARDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-04169-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAHMOODI, ALLREZA &amp; KATHY CRISO MOTAMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 BLOCK 1 LINDELL ADDITION CITY ROGERS 12 19N 30W 0.1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-05691-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MARTINEZ, RAMIRO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 6 BLOCK 18 AVONDALE SUB 1 ADDITION CITY BELLA VISTA VILLAGE 22 21N 31W 0.3 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-02661-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MATHEWS REVOCABLE LIVING TRUST, RUTH L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 10,W28'9 N &amp; PT E 1/2 LOT 11 23 21N 33W 0.2 ACRES LOT  BLOCK 5 OZARK COLONY SUB ADDITION CITY SULPHUR SPRINGS SD CS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGER MATHEWS, CHARLES F MATHEWS, II, NATALIE LYNN MARSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-00325-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MAXWELL, DORIS G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 54 BLOCK 4 SUFFOLK ADDITION CITY BELLA VISTA VILLAGE 18 21N 30W 0.31 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-29753-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MILLER, WILLIAM B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 BLOCK 9 GREENWICH SUB MHP ADDITION CITY RURBAN 1 20N 31W 0.18 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-74171-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MJ LAND COMPANY LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 5 BLOCK 1 B A RIGGS PARK ADDITION CITY ROGERS 12 19N 30W 0.32 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02387-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MJ LAND COMPANY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 LOT 6  BLOCK 1 B A RIGGS PARK ADDITION CITY ROGERS 12 19N 30W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02389-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MORAES, JUCILENE BENTO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 6 TOP FLITE NO 2 ADDITION CITY RURBAN 9 19N 29W 0.55 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-11836-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MURPHY, TERRIE WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE NORTHEAST QUARTER (NE 1/4) OF SECTION 7, TOWNSHIP 18 NORTH, RANGE 33 WEST, DESCRIBED AS BEGINNING NORTH 03°48'34" EAST 665.00 OF THE SOUTHWEST CORNER OF THE SAID NORTHEAST QUARTER (NE 1/4); THENCE NORTH 47°42'44" EAST 328.91 FEET, THENCE NORTH 42°47'51" EAST 175.00; THENCE NORTH 01°1711 WEST 805.76 FEET; THENCE SOUTH 04°14'56" WEST 36.57 FEET; THENCE SOUTH 38°51'57" WEST 75.81 FEET; THENCE SOUTH 50°51'32" WEST 91.65 FEET; THENCE SOUTH 61°18'16" WEST 90.83 FEET; THENCE SOUTH 12*20'45" WEST 80.82 FEET; THENCE SOUTH 33°41'21" EAST 181.13 FEET; THENCE NORTH 46*58'56" 'VEST 83.66 FEET; THENCE NORTH 49°50'48" WEST 108.92 FEET; THENCE NORTH 01°59'51" WEST 87.56 FEET; THENCE NORTH 42°24'02" WEST 22.16 FEET; THENCE SOUTH 03°48'2511 WEST 961.95 FEET, MORE OR LESS, TO THE POINT OF BEGINNING, CONTAINING 5.88 ACRES, MORE OR LESS. 7 18N 33W 5.88 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-13436-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PEREIRA, IVONE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FKA/ LOST BRIDGE VILLAGE MHP MHP PLAT D-109 LOT 46 BLOCK 1 FOREST HILLS SUB LOST BRIDGE V ADDITION 24 20N 28W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-04979-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETERSEN, HOLGER F &amp; MARILYN L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 BLOCK 2 BRISTOL ADDITION CITY BELLA VISTA VILLAGE 35 21N 31W 0.33 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-05398-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUEST IRA INC FBO COMPTON ERIC IRA 1926311</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 7 BLOCK 6 TIREE ADDITION CITY BELLA VISTA VILLAGE 36 21N 32W 0.37 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-30813-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RAMIREZ, GERARDO </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">A PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE NORTHEAST QUARTER (NE1/4) OF SECTION 14, TOWNSHIP 18 NORTH, RANGE 31 WEST, BENTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NE CORNER OF SAID SW1/4 OF THE NE1/4, THENCE N 89*53'13" W, 724.61 FEET; THENCE S 21*19'59" E, 209.25 FEET; THENCE S 15*02'53" E, 94.66 FEET; THENCE S 29*34'56" E, 20.41 FEET TO THE POINT OF BEGINNING; THENCE S 29'34'56" E, 132.13 FEET; THENCE S 59*47'22" E, 79.91 FEET; THENCE S 59*30'33" W, 250.28 FEET TO THE APPROXIMATE CENTER OF ROBBINS ROAD; THENCE ALONG SAID ROAD N 40*30'59" W, 80.05 FEET AND N 35*00'04" W, 123.44 FEET; THENCE LEAVING SAID ROAD N 59*30'33" E, 237.11 FEET TO THE POINT OF BEGINNING, CONTAINING 1.08 ACRES, MORE OR LESS. SUBJECT TO THE RIGHT-OFWAY OF ROBBINS ROAD ALONG THE SOUTHWESTERLY SIDE OF PROPERTY AND SUBJECT TO A 25 FOOT WIDE UTILITY EASEMENT ABUTTING AND ADJACENT TO THE RIGHT-OF-WAY OF ROBBINS ROAD AND SUBJECT TO ANY OTHER EASEMENTS OFRECORD SUBJECT TO RIGHTS-OF-WAY, EASEMENTS AND RESTRICTIONS OF RECORD, IF ANY. CITY RURAL 14 18N 31W 1.08 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-08395-005</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RAMIREZ, RIGOBERTO CUENCA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE W 1/2 OF THE SW 1/4 OF THE SW 1/4 OF SECTION 21, TOWNSHIP 18 NORTH, RANGE 30 WEST, DESCRIBED AS BEGINNING 466 FEET EAST OF THE SW CORNER OF THE SAID W1/2 OF THE SW 1/4 OF THE SW 1/4, THENCE NORTH 113 FEET, THENCE EAST 194 FEET, THENCE SOUTH 113 FEET, THENCE WEST 194 FEET TO THE PLACE OF BEGINNING. 21 18N 30W 0.5 ACRES LOT  BLOCK   ADDITION CITY SPRINGDALE SD C50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OZARK ELECTRIC COOPERATIVE CORPORATION, PAUL RAY WATSON, CAROL L WATSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-00167-808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAMIREZ, RIGOBERTO CUENCA &amp; CELIN CUENCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT W1/2 SWI/4 SW1/4, SECTION 21, TOWNSHIP 18N, RANGE 30W, MPDA BEG W206' FROM SE CORNER, THENCE N120', THENCE W60', THENCE S120', THENCE E60' TO POB, BENTON COUNTY, ARKANSAS. SUBJECT TO ANY RECORDED: ASSESSMENTS, BUILDING LINES, EASEMENTS, MINERAL RESERVATIONS AND/OR CONVEYANCES, AND RESTRICTIONS IF ANY CITY SPRINGDALE 21 18N 30W 0.17 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-00167-802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDEEMED PROPERTIES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 4 BLOCK 2 JACK ALLUMBAUGH ADDITION CITY ROGERS 1 19N 30W 0.24 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-05288-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RICHARDSON, GEORGE L, JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT 2/02/1909 B-28 SURVEYS: 27-301 &amp; 4/12/2013 2013-191 LOT 16 BLOCK 4 BLACKBURN ADDITION CITY ROGERS 18 19N 29W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-02940-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROBINSON, SIDNEY M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE, PT SE NW BEG SE/C SW NE N89*W756.48' TO POB N89*W562.88' N89*W779.07' N1*E1324.25' S88*E779.06' S89*E546.46' S0*W1322.03' POB  EXC BEG NW/C S90*E190 POB S90*E363 S0*E120 S90*W363 N0*E120 POB WITH EXC CITY PEA RIDGE 35 21N 30W 0.65 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-00184-517</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROSALES%CELIA B RAMIREZ-VAZQUEZ, CELIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot PT 2, PT 4 Block 11 BEG NE/C LOT 2 W55'       S80' E55' N80' POB 23 21N 33W 0.1 ACRES LOT  BLOCK  SULPHUR ORIG/W A RULES ADDITION CITY SULPHUR SPRINGS SD CS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTEGRAS CAPITAL RECOVERY, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-00140-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SAINT, RONALD J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 13 21N 31W 0.26 ACRES LOT 33 BLOCK 1 HAMPSTEAD ADDITION CITY BELLA VISTA VILLAGE SD CBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELLA VISTA POA, DFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-13746-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART OF THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 34, TOWNSHIP 21 NORTH, RANGE 30 WEST, BENTON COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS: BEGINNING AT THE SW CORNER OF THE NW1/4 OF THE SW1/4 OF SAID SECTION 34, THENCE ALONG THE WEST LINE OF SAID NW1/4 OF THE SW1/4, N00°03'30"E 603.71 FEET, THENCE LEAVING SAID WEST LINE, S54°10'02"E 412.37 FEET, THENCE S46*25'00"E 526.54 FEET TO THE SOUTH LINE OF SAID NW1/4 OF THE SW1/4, THENCE ALONG SAID SOUTH LINE N89°56'39"W 716.35 FEET TO THE POINT OF BEGINNING, CONTAINING 230,876.22 SQUARE FEET OR 5.30 ACRES, MORE OR LESS, AND SUBJECT TO ALL RIGHTS-OF-WAY, EASEMENTS AND RESTRICTIVE COVENANTS OF RECORD OR FACT, THE SAME BEING TRACT 2 OF A TRACT SPLIT FILED FOR RECORD 4/17/2018 AS DOE#L201819367, RECORDS OF BENTON COUNTY, ARKANSAS. SUBJECT TO EASEMENTS, RIGHTS-OF-WAY, AND PROTECTIVE COVENANTS OF RECORD, IF ANY. SUBJECT TO ALL PRIOR MINERAL RESERVATIONS AND OIL AND GAS LEASES 34 21N 30W 5.3 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 109</x:t>
   </x:si>
   <x:si>
     <x:t>DFA</x:t>
   </x:si>
   <x:si>
-    <x:t>02-10774-000</x:t>
-[...772 lines deleted...]
-  <x:si>
     <x:t>18-08047-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SAUNDERS, STEVEN W </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 6/13/1972 H-214 &amp; RERECORDED PLAT 11/03/1980 W-229 (AKA BUFFALO RIDGE) 16 20N 28W 0.47 ACRES LOT 222 BLOCK  POSY MOUNTAIN RANCH UNIT 8 ADDITION CITY RURBAN SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>15-08617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SAVELUC, DAN ANDREI </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 29 BLOCK 3 OXFORD ADDITION CITY BELLA VISTA VILLAGE 25 21N 31W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-23822-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SEEFELDT, DENNIS D &amp; CAROL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 5 LINCOLN ADDITION CITY BELLA VISTA VILLAGE 20 21N 30W 0.33 ACRE</x:t>
@@ -1084,158 +880,119 @@
   <x:si>
     <x:t>LOT 6 BLOCK 2 BRIGADOON ADDITION CITY BELLA VISTA VILLAGE 36 21N 32W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-05241-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 9 BUCKINGHAM ADDITION CITY BELLA VISTA VILLAGE 25 21N 31W 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-05949-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 9 BUCKINGHAM ADDITION CITY BELLA VISTA VILLAGE 25 21N 31W 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-05950-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 9 BUCKINGHAM ADDITION CITY BELLA VISTA VILLAGE 25 21N 31W 0.31 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-05951-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1 BLOCK 5 CARGILL ADDITION CITY BELLA VISTA VILLAGE 25 21N 32W 0.41 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LOT 20 BLOCK 2 NAIRN ADDITION CITY BELLA VISTA VILLAGE 24 21N 32W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-21614-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 BLOCK 7 ROTHBURY ADDITION CITY BELLA VISTA VILLAGE 31 21N 31W 0.4 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-26632-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14 BLOCK 7 ROTHBURY ADDITION CITY BELLA VISTA VILLAGE 31 21N 31W 0.45 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-26633-000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 5/14/1973 P-136 &amp; REPLAT 11/13/1979 X-263 LOT 9 BLOCK 4 SHETLAND ADDITION CITY BELLA VISTA VILLAGE 23 21N 32W 0.31 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-28347-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 25 BLOCK 2 SUFFOLK ADDITION CITY BELLA VISTA VILLAGE 18 21N 30W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-29655-000</x:t>
   </x:si>
   <x:si>
     <x:t>STRATMANN, JANET KAY &amp; LARRY D BARRAGREE % JERRY BARRAGREE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 4 CUMBERLAND ADDITION CITY BELLA VISTA VILLAGE 14 21N 31W 0.31 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-09613-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STRICKER, JUDITH </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, LEONA Y </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 CRESTVIEW HEIGHTS ADDITION CITY GENTRY 3 18N 33W 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>10-00530-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TONEY, JASON A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TRUESDELL, MARY KATHERINE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 2004-1466 12/28/04 LOT 79 BATTLEFIELD VIEW ADDITION CITY PEA RIDGE 31 21N 29W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>13-01839-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHN &amp; VIRGINIA MARSHALL, DIEDRE </x:t>
   </x:si>
   <x:si>
     <x:t>. 6 17N 33W 0.28 ACRES LOT 2, 3 BLOCK 10 CRANES ADDITION CITY SILOAM SPRINGS SD C21</x:t>
   </x:si>
   <x:si>
     <x:t>WALTER J MARSHALL, JR.</x:t>
   </x:si>
   <x:si>
     <x:t>03-01817-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WALDROP, WAYLON G &amp; CARLA EGGEBRECHT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>WALLACE, TONY OR PATRICIA &amp; JASON VAN DYKE</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 2004-1448 12/20/04 LOT 15 WINDMILL ESTATES ADDITION CITY PEA RIDGE 36 21N 30W 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>13-01718-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON, JOE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT 2006-63 01/12/2006 11 19N 31W 0.21 ACRES LOT 151 BLOCK  RIVERWALK FARM EST PH II ADDITION CITY BENTONVILLE SD C6</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>01-13608-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAYMAN, ROBERT L, EMPLOYEE PROFIT SHARING PLAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 BLOCK 5 ETTINGTON ADDITION CITY BELLA VISTA VILLAGE 32 21N 30W 0.34 ACRE</x:t>
@@ -1258,96 +1015,72 @@
   <x:si>
     <x:t>SCOTT A SCHUFF, DEANNE SCHUFF</x:t>
   </x:si>
   <x:si>
     <x:t>06-01523-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WISE, STEVEN C &amp; BEVERLY K </x:t>
   </x:si>
   <x:si>
     <x:t>. 32 21N 30W 0.29 ACRES LOT 1 BLOCK 2 WITHERBY ADDITION CITY BELLA VISTA VILLAGE SD CBV6</x:t>
   </x:si>
   <x:si>
     <x:t>BELLA VISTA POA, US SMALL BUSINESS ADMINISTRATION</x:t>
   </x:si>
   <x:si>
     <x:t>16-33136-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 2 WITHERBY ADDITION CITY BELLA VISTA VILLAGE 32 21N 30W 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>16-33137-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOLFINBARGER, RICKY D &amp; SHONDA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WRIGHT &amp; CHRISTINA E HAZELBAKER ET AL, GARY </x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE S 1/2 OF THE FRACTIONAL SW 1/4, SECTION 31, TOWNSHIP 21 NORTH, RANGE 28 WEST, DESCRIBED AS BEGINNING 30 FEET WEST OF THE NE CORNER OF SAID S 1/2 FRACTIONAL SW 1/4; THENCE WEST 465 FEET; THENCE SOUTH 470 FEET; THENCE EAST 465 FEET; THENCE NORTH 470 FEET TO THE POINT OF BEGINNING. SUBJECT TO A COUNTY ROAD ON THE NORTH SIDE THEREOF. LESS AND EXCEPT: PART OF THE S 1/2 OF THE FRACTIONAL SW 1/4 OF SECTION 31, TOWNSHIP 21 NORTH, RANGE 28 WEST IN BENTON COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A POINT LOCATED 30.00 FEET SOUTH 89*21' WEST OF THE NE CORNER OF THE S 1/2 OF THE FRACTIONAL SW 1/4 OF SAID DESCRIBED SECTION 31; THENCE SOUTH 470 FEET; THENCE SOUTH 89*21' WEST 465 FEET; THENCE NORTH 470 FEET; THENCE NORTH 89*21' EAST 74.31 FEET; THENCE SOUTH 01*02'24" WEST 158.45 FEET; THENCE NORTH 87*21'08" EAST 283.59 FEET; THENCE NORTH 01*02'24" EAST 148.56 FEET; THENCE NORTH 89*21' EAST 107.56 FEET TO THE POINT OF BEGINNING. SUBJECT TO PUBLIC ROAD RIGHT OF WAY ALONG THE NORTH SIDE THEREOF. AND LESS AND EXCEPT: PART OF THE S 1/2 OF THE FRACTIONAL SW 1/4 OF SECTION 31, TOWNSHIP 21 NORTH, RANGE 28 WEST IN BENTON COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A POINT LOCATED SOUTH 89*21' WEST 338.01 FEET FROM THE NE CORNER OF THE S 1/2 OF THE FRACTIONAL SW 1/4 OF SAID SECTION 31; THENCE SOUTH 00*20'49" WEST 155.46 FEET; THENCE SOUTH 87*21'08" WEST 84.69 FEET; THENCE NORTH 01*02'24" EAST 158.45 FEET; THENCE NORTH 89*21' EAST 82.68 FEET TO THE POINT OF BEGINNING. SUBJECT TO DENNIS MITCHELL ROAD RIGHT OF WAY, COUNTY ROAD NO. 859 ALONG THE NORTH SIDE THEREOF  LEGAL INCLUDES PARCLES: 09-00043-039 &amp; 18-02089-001 31 21N 28W 0.7 ACRES LOT  BLOCK   ADDITION CITY GARFIELD SD CGF30</x:t>
   </x:si>
   <x:si>
     <x:t>DOUGLAS WAYNE HENCY, CITIBANK, N.A., REINHART FOODSERVICE, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>09-00043-039</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT &amp; JERRY L WRIGHT, GARY E </x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE NE1/4 OF THE NW 1/4 OF SECTION 29, TOWNSHIP 20 NORTH, RANGE 28 WEST, BENTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A FOUND IRON PIN AT THE SOUTHWEST CORNER OF THE NE 1/4 OF THE NW 1/4 OF SAID SECTION 29, THENCE NORTH 00*14'57" WEST 639.96 FEET; THENCE SOUTH 81*14'12" EAST 386.33 FEET; THENCE SOUTH 57*37'47" EAST 223.31 FEET; THENCE SOUTH 52*59'07" EAST 153.02 FEET TO THE CENTERLINE OF A COUNTY ROAD, THENCE ALONG SAID ROAD THE FOLLOWING, SOUTH 45*55'40" WEST 106.13 FEET; THENCE SOUTH 56*26'18" WEST 79.95 FEET; THENCE SOUTH 50*58'53" WEST 70.39 FEET; THENCE SOUTH 31 *37'16" WEST 75.94 FEET; THENCE SOUTH 14*57'40" WEST 156.85 FEET TO THE INTERSECTION OF SAID ROAD WITH THE SOUTH LINE OF SAID NE 1/4 OF THE NW 1/4; THENCE ALONG SAID SOUTH LINE NORTH 88*43'57" WEST 412.06 FEET TO THE POINT OF BEGINNING. 29 20N 28W 7.3 ACRES LOT  BLOCK   ADDITION CITY RURAL SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>FREDIA RUTH WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>18-01626-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>16-20932-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1763,3155 +1496,2831 @@
       </x:c>
       <x:c r="G2" s="1">
         <x:v>5664.23</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>3879</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>696.81</x:v>
+        <x:v>833.51</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>3880</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>2280.14</x:v>
+        <x:v>2394.82</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>3881</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>310.61</x:v>
+        <x:v>417.95</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>3882</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>310.61</x:v>
+        <x:v>425.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>3883</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>19380</x:v>
+        <x:v>19494.68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>3884</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>302.14</x:v>
+        <x:v>402.14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>3885</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>3886</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>316.56</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>3887</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>3505</x:v>
+        <x:v>3541.78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>3888</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>272.95</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>3889</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>464.05</x:v>
+        <x:v>571.39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>3890</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>3891</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>10608.93</x:v>
+        <x:v>10833.29</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>3892</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>485</x:v>
+        <x:v>601.64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>3893</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>338.58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>3894</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>5724</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>3895</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>3305.02</x:v>
+        <x:v>3427.04</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>3896</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>14112</x:v>
+        <x:v>14309.43</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>3897</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>35029</x:v>
+        <x:v>35065.97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>3898</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>3453</x:v>
+        <x:v>3672.07</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>3899</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>292.08</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>3900</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>2687</x:v>
+        <x:v>2709.04</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>3901</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2162.25</x:v>
+        <x:v>2269.59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>3902</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>272.95</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>3903</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>272.95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>3904</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>3905</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>93</x:v>
-[...11 lines deleted...]
-        <x:v>2066</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>3906</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>348.3</x:v>
+        <x:v>462.98</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>3907</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>287.63</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>3908</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>300.75</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>3909</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>287.63</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>3910</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>109</x:v>
-[...11 lines deleted...]
-        <x:v>299.42</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>3911</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>499.93</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>3912</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>295.96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>3913</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>272.95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>3914</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>3915</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>3916</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>3917</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>6280</x:v>
+        <x:v>6302.49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>3918</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>413</x:v>
+        <x:v>419.95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>3919</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>387.02</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>3920</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>140</x:v>
-[...11 lines deleted...]
-        <x:v>1254</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>3921</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>145.36</x:v>
+        <x:v>260.04</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>3922</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>371</x:v>
+        <x:v>385.69</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>3923</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>227</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>3924</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>500</x:v>
+        <x:v>522.3</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>3925</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>303</x:v>
+        <x:v>325.05</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>3926</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>227</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>3927</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>227</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>3928</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>773</x:v>
+        <x:v>795.5</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>3929</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>227</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>3930</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>227</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>3931</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>169</x:v>
-[...11 lines deleted...]
-        <x:v>7475</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>3932</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>310.61</x:v>
+        <x:v>425.29</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>3933</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>3934</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>280.29</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>3935</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>3595.76</x:v>
+        <x:v>3717.78</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>3936</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1043.9</x:v>
+        <x:v>1165.92</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>3937</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>418</x:v>
+        <x:v>439.97</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>3938</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>1481</x:v>
+        <x:v>1496.17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>3939</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>6489.16</x:v>
+        <x:v>6618.52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>3940</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>10834.59</x:v>
+        <x:v>10941.93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>3941</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>418</x:v>
+        <x:v>439.97</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>3942</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>333.97</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>3943</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>3944</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>212</x:v>
-[...11 lines deleted...]
-        <x:v>14448</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>3945</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>6247</x:v>
+        <x:v>6269.06</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>3946</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>3332</x:v>
+        <x:v>3361.33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>3947</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>930.97</x:v>
+        <x:v>1060.33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>3948</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>226</x:v>
-[...11 lines deleted...]
-        <x:v>1591.67</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>3949</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>226</x:v>
-[...11 lines deleted...]
-        <x:v>1415.37</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>3950</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>231</x:v>
-[...11 lines deleted...]
-        <x:v>323.9</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>3951</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>3952</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>462</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>3953</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>3954</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>280.29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>3955</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>247</x:v>
-[...11 lines deleted...]
-        <x:v>9698</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>3956</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>807.88</x:v>
+        <x:v>922.56</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>3957</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>15818.67</x:v>
+        <x:v>15948.03</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>3958</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>2472.56</x:v>
+        <x:v>2594.58</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>3959</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1078.97</x:v>
+        <x:v>1193.65</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>3960</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>3448</x:v>
+        <x:v>3462.97</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>3961</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>267</x:v>
-[...11 lines deleted...]
-        <x:v>3372</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>3962</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>7503.17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>3963</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>274</x:v>
-[...11 lines deleted...]
-        <x:v>316.56</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>3964</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>310.61</x:v>
+        <x:v>425.29</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>3965</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>3966</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>283</x:v>
-[...11 lines deleted...]
-        <x:v>323.9</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>3967</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>272.95</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>3968</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>2000.73</x:v>
+        <x:v>2115.41</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>3969</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>4595</x:v>
+        <x:v>4712.06</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>3970</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>2049.01</x:v>
+        <x:v>2163.69</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>3971</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>6303.24</x:v>
+        <x:v>6425.26</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>3972</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1590.01</x:v>
+        <x:v>1704.69</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>3973</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>496.71</x:v>
+        <x:v>611.39</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>3974</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>985</x:v>
+        <x:v>1007.51</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>3975</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>312</x:v>
-[...11 lines deleted...]
-        <x:v>326.98</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>3976</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>9779</x:v>
+        <x:v>9793.3</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>3977</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>3059</x:v>
+        <x:v>3080.74</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>3978</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>234</x:v>
+        <x:v>249.09</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>3979</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>3980</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>3981</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>3982</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>1793.58</x:v>
+        <x:v>1915.6</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>3983</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>3984</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>9801.57</x:v>
+        <x:v>9901.57</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>3985</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>3986</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>378.62</x:v>
+        <x:v>485.96</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>3987</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>310.61</x:v>
+        <x:v>417.95</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>3988</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>289.84</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>3989</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>319.29</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>3990</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>319.29</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>3991</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>319.29</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>3992</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>345</x:v>
-[...11 lines deleted...]
-        <x:v>273.94</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>3993</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>273.94</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>3994</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>273.94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>3995</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>273.94</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>3996</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>273.94</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>3997</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>319.29</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>3998</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>323.9</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>3999</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>373</x:v>
-[...11 lines deleted...]
-        <x:v>7608</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>4814.8</x:v>
+        <x:v>4936.82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4001</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>380</x:v>
-[...11 lines deleted...]
-        <x:v>12464</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4002</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>7829.33</x:v>
+        <x:v>7958.69</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4003</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>1027</x:v>
+        <x:v>1231.41</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4004</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>391</x:v>
-[...11 lines deleted...]
-        <x:v>331.24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4005</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>7121.71</x:v>
+        <x:v>7338.73</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4006</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>14843</x:v>
+        <x:v>14871.89</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4007</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4008</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>316.56</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4009</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>12499</x:v>
+        <x:v>12514.14</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4010</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>5911</x:v>
+        <x:v>6013.45</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4011</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>266.85</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4012</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>416</x:v>
-[...11 lines deleted...]
-        <x:v>1639</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4013</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>2951</x:v>
+        <x:v>2995.17</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4014</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>9158</x:v>
+        <x:v>9172.29</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4015</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>428</x:v>
-[...11 lines deleted...]
-        <x:v>338.58</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>