--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b03d3e9f2604e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aee5a6be5b7446e7b9fb3216baae473e.psmdcp" Id="R95456c95171348a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddd369685904233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1edba8839a8948dd980c1c3de9be71f7.psmdcp" Id="R1bdeba50360f44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -328,59 +328,50 @@
   <x:si>
     <x:t xml:space="preserve">PT LOT 3 CITY ACREAGE ADDITION 36 12S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>742-00092-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, MARSHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 2 &amp; 4 &amp; ALL STREET S LOTS 2 &amp; 4 BLOCK 5 GANNAWAY ADDITION 5 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>707-00048-000</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON DEVELOPMENT PROERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 8  53 X 98 BLOCK 19 ORIGINAL TOWN ADDITION 31 12S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>700-19005-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCEWEN, MARCUS D </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MEADOWS, VIRGINIA % HOWARD E SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 1 BLOCK 4 MEEK ADDITION CITY WARREN 5 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>713-00126-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOORE, BIANCA &amp; EMMITT MCKINLEY</x:t>
   </x:si>
   <x:si>
     <x:t>743-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t>PAHNO, MICHAEL PETE AND JESSICA % JESSICA PALATT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 BELLS SUB OF WILSON ADDITION 6 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>702-00116-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKETT, JASMINE </x:t>
@@ -443,59 +434,50 @@
     <x:t xml:space="preserve">THE FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 4 JOHN SHARP HAMILTON ADDITION 7 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>708-00064-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DANTE LEMURAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 18 CITY ACREAGE ADDITION 1 13S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>743-00231-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, K. W. % BRIDGETTE CLARK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 6 &amp; PT 8  SUB'D SW/4 NE/4 CITY ACREAGE ADDITION 1 13S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>743-00049-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>011-19012-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1003,51 +985,51 @@
       </x:c>
       <x:c r="G6" s="1">
         <x:v>349.24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2730</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>341.9</x:v>
+        <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2731</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>365.79</x:v>
       </x:c>
     </x:row>
@@ -1129,51 +1111,51 @@
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2736</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>447.11</x:v>
+        <x:v>549.45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2737</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>463.17</x:v>
       </x:c>
     </x:row>
@@ -1405,51 +1387,51 @@
       </x:c>
       <x:c r="G24" s="1">
         <x:v>1997.7</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2748</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2738.83</x:v>
+        <x:v>2782.87</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2749</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>401.16</x:v>
       </x:c>
     </x:row>
@@ -1566,51 +1548,51 @@
       </x:c>
       <x:c r="G31" s="1">
         <x:v>349.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2755</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2039.99</x:v>
+        <x:v>2062.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2756</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>884.54</x:v>
       </x:c>
     </x:row>
@@ -1623,362 +1605,338 @@
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>445.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2758</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>274.76</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2759</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>213.85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2760</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2761</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2762</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>882.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2763</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>2004.13</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2764</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2765</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>438.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2766</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>222.95</x:v>
+        <x:v>230.29</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2767</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G44" s="1">
-        <x:v>1586.75</x:v>
+        <x:v>1608.77</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2768</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>349.85</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2769</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>341.9</x:v>
+        <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2770</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>2017.28</x:v>
+        <x:v>2039.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2771</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>145</x:v>
-[...11 lines deleted...]
-        <x:v>261.89</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>