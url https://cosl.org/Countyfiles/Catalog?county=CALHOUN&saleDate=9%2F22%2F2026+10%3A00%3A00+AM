--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd932615084084cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2340cdba75994248a81dff6edbf3fa54.psmdcp" Id="R190b504e8a2f4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26feaf00dc1d4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a8ff7c731fc4d08a8da600097540289.psmdcp" Id="Rb09f02e3616c4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>