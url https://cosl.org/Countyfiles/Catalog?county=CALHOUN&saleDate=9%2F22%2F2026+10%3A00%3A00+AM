--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26feaf00dc1d4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a8ff7c731fc4d08a8da600097540289.psmdcp" Id="Rb09f02e3616c4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf154e5cea51e4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f53ea8f4b5ab4bc29a4a1529f9c97c0d.psmdcp" Id="R2d642ae86d354599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -97,90 +97,69 @@
   <x:si>
     <x:t>753-00389-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLINGSLEY, ARLIS B &amp; PAT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT FRL S1/2 SW SE 24 13S 16W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-07311-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYETTE, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 02 13S 13W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SHIRLEY BOYETTE</x:t>
   </x:si>
   <x:si>
     <x:t>100-02714-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRYANT, LARRY A, SR </x:t>
-[...8 lines deleted...]
-    <x:t>100-05294-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEBER, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W OF C SE NE 31 13S 15W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-06396-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEMMITT, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW THORNTON CITY ADDITION 07 11S 13W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>753-00229-003</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>753-00317-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, KENNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW HAMPTON ACREAGE ADDITION 32 13S 13W 0.46 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BOBBY PIERCE, FIRST BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>712-00786-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JORDAN, THERESA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 11 13S 14W 3.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUIS NAVARRO, ACQUISITIONS ALMA RESOURCES INC. </x:t>
   </x:si>
   <x:si>
     <x:t>100-05015-000</x:t>
   </x:si>
@@ -800,334 +779,310 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>542.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10679</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10680</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>457.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10681</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>246.63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10682</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
-[...11 lines deleted...]
-        <x:v>1416.65</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10683</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>351.83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10684</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1642.73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10685</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>643.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10686</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>2622</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10687</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>1857.75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10688</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>1207.29</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10689</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>622.91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10690</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>196.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10691</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>232.77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>