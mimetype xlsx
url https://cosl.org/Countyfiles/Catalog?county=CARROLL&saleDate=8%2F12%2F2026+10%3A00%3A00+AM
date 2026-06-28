--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f7b016cc7e4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/395e1dcf88324ce8b4d82e614de9e90c.psmdcp" Id="Rd65497b068c84cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ab26c609de4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c582351b4324a3ca61df532447e9171.psmdcp" Id="Re314e284bbad48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -94,186 +94,90 @@
   <x:si>
     <x:t>825-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t>FULTZ, LYNETTE D % STEVEN D &amp; LYNETTE FULTZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  LOT 36,37 BLOCK 17 CLAYTON SURVEY ADDITION 10 20N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>925-00365-000</x:t>
   </x:si>
   <x:si>
     <x:t>KURCZEK, DENNIS G, SR % JASON KURCZEK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  UNIT 7 TRACT 9 29 21N 25W 5.99 ACRES LOT 9 BLOCK VII MO ARK VIEW ESTATES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>TONYA DUPIS</x:t>
   </x:si>
   <x:si>
     <x:t>265-00176-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOGAN, BETTIE % JOE LOGAN </x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MITCHELL, DEBRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*EASTERN* W1/2 LOT 19 PHASE 1 PT S1/2 SE NE 26-20-23 26 20N 23W 1.6 ACRES LOT  BLOCK P-1 DRY CREEK PROPERTIES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL CREDIT MANAGMENT</x:t>
   </x:si>
   <x:si>
     <x:t>158-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NG FARMS LLC % NICK GAGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*EASTERN* W1/2 NW 13 21N 25W 80 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARUM, BENJAMIN I </x:t>
   </x:si>
   <x:si>
     <x:t>*WESTERN* PT NW NW 7 19N 25W 1.24 ACRES LOT  BLOCK   ADDITION CITY  SD 21A</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-05669-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STOPPEL, ARTHUR &amp; VANESSA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>TAVAS, VIOLET B ESTATE % EDWARD GRABINSKI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  PT W1/2 SW NE 21 21N 25W 4.82 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06899-000</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>530-00012-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -666,521 +570,389 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4089</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>7816</x:v>
+        <x:v>7845.13</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4090</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>4086</x:v>
+        <x:v>4107.87</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4091</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4092</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>2423.43</x:v>
+        <x:v>2430.77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4093</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1012.17</x:v>
+        <x:v>1019.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4094</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4095</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1065</x:v>
+        <x:v>1094.39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4096</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>774.1</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4097</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
-[...11 lines deleted...]
-        <x:v>3217.9</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4098</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>232.62</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4099</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>1172</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4100</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4101</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>780</x:v>
+        <x:v>787.38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4102</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>14825.41</x:v>
+        <x:v>14832.75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4103</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>790</x:v>
+        <x:v>804.72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4104</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>2695</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4105</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>1253.83</x:v>
+        <x:v>1268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4106</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4107</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1029</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4108</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1126</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4109</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4110</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4111</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1050</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>