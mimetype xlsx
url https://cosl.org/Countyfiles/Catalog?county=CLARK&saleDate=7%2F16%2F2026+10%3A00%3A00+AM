--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea3a9e0e04f4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bc9d8e2441a48b8a99be9c9854d2d16.psmdcp" Id="Rd397b671b0834e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3612e09f354008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/603046ef6f0c45d39dfbd4f385e3e936.psmdcp" Id="R4c92d47d8ed04be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -136,146 +136,116 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 E1/2 SW NW 7 8S 19W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-02293-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWNLEE, JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 1 BLOCK 5 PEAKES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>74-02419-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROW, EDWARD DEAN &amp; LEDA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 26 7S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04771-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHILDRES, DONNA FREEL &amp; DAVID M FREEL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHILDRES, KATY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 26 8S 20W 0.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-05821-000</x:t>
   </x:si>
   <x:si>
     <x:t>CONE, EARNEST &amp; MARY A % MARY MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SW GRANT OF LIFE ESTATE ONLY. AT DEATH, WILL RETURN TO  MATTIE MCCLURE OR HER HEIRS. 24 8S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-05750-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVES, ODIE F &amp; HILDA C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 17 5S 22W 0.97 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10140-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIDSON, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW SW 21 6S 19W 0.5 ACRES LOT  BLOCK  LNP ADDITION CITY  SD 1CV</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>78-00146-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DURBIN ENTERPRISES LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW W OF HWY LNP ADDITION 1 8S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>82-00097-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EUSTICE, GERALDINE BOLT </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-5 BLOCK 19 EAST SIDE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>94-00082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARRIS, MARLA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW LNP ADDITION 34 5S 23W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>86-00583-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FREEMAN, THERON &amp; BETTY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GERMAN, ROBERT S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE SE CORNER 17 9S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06639-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUTHRIE, WENDY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW TRACT 3 35 8S 20W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER, SHARI LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK 1 WRIGHT PARK ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-01398-001</x:t>
@@ -298,80 +268,59 @@
   <x:si>
     <x:t xml:space="preserve">PT SE NW SE LNP LNP ADDITION 27 5S 23W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>86-00377-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, JOSEPH DALE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE S OF HWY LNP ADDITION 30 6S 19W 1.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>78-00234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, ALEXUS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50'X 210' NW NE LNP ADDITION 19 7S 19W 0.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>74-03588-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, BARBARA RHODES </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JUNIO HOME IMPROVEMENT CORPORATION </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7-15 BLOCK 4 HILLCREST #2 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>74-01487-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOCKWOOD, RHONDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARCONI, RODRIGUES DA CRUZ CARLOS WILIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N50' OF E/2 LOT 7 &amp; N50' OF W15' OF LOT 8 BLOCK 4 AMITY ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>86-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCOY%VERA ROBINSON, BRYANT </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 OF 1    0 ACRES LOT  BLOCK 3 R S TATE ADDITION CITY  SD 60GR</x:t>
   </x:si>
   <x:si>
     <x:t>BUSTER JOHN &amp; EXIE MCCOY</x:t>
   </x:si>
   <x:si>
     <x:t>90-01163-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONTGOMERY, MARGARET </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 17 7S 20W 7.46 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
@@ -382,140 +331,77 @@
   <x:si>
     <x:t>01-04490-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEWTON, MARY ANN &amp; BILL </x:t>
   </x:si>
   <x:si>
     <x:t>CURTIS ORIGINAL ADDN 2 THRU 10 35 8S 20W 0 ACRES LOT  BLOCK 11 CURTIS ORIGINAL ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY M NEWTON</x:t>
   </x:si>
   <x:si>
     <x:t>28-00041-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETOBEGO LLC  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 12 8S 21W 0.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08839-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PIGGEE, BRENDA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PORTER, ALBERT D % 21ST MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 17 6S 22W 1.12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10658-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRUITT, DAVID PAUL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODGERS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 - W OF DITCH 12 9S 20W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06522-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SAGO, LOIS M </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>SMITH, JAMES PATRICK &amp; COREY D SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E100' W315.8' S210' N552' NW NW LNP ADDITION 12 8S 20W 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>82-00132-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STURGIS &amp; CHARITABLE &amp; EDUCATION TRU, ROY &amp; CHRISTINE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SUTTON, RICKY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE LNP ADDITION 7 7S 19W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>74-03205-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEXARKANA II LP C/ O TIMBERSTAR SOUTHWE, TIMBERSTAR </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL NW NW 5 10S 19W 29.63 ACRES LOT  BLOCK   ADDITION CITY  SD 60</x:t>
   </x:si>
   <x:si>
     <x:t>NANAS SOLUTION TRANSPORT S-CORP</x:t>
   </x:si>
   <x:si>
     <x:t>01-03021-001</x:t>
   </x:si>
   <x:si>
     <x:t>SE NE 15 9S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 60</x:t>
   </x:si>
   <x:si>
     <x:t>BRP LLC</x:t>
@@ -524,62 +410,50 @@
     <x:t>01-06566-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THE FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 7 DEANS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-00464-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4-5 BLOCK 6 TATE 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-01231-000</x:t>
   </x:si>
   <x:si>
     <x:t>TILLMAN, STARRIE JOHNSON % OPAL FRAZIER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 330' OF S 660' NW SE 8 8S 21W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08734-002</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>82-00118-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEEKS, J O % JACKIE RHODES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 30-33 BLOCK 3 SMITHS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>98-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, ALFRED &amp; WILLIS &amp; STEVIE RAY % STEVIE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 25' X 46' LNP ADDITION 34 8S 22W 0.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>98-00194-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, A J &amp; EDNA % RICHARD H WILSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SW, 320' FRTG LNP ADDITION 33 9S 20W 0.55 ACRES </x:t>
   </x:si>
@@ -999,714 +873,666 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>4929.86</x:v>
+        <x:v>4937.2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>521.84</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1179.75</x:v>
+        <x:v>1187.09</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>242.15</x:v>
+        <x:v>249.49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>219.57</x:v>
+        <x:v>226.91</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>726</x:v>
+        <x:v>747.88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>367</x:v>
+        <x:v>382.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>241.24</x:v>
+        <x:v>263.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>2446.51</x:v>
+        <x:v>2468.53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>490.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>2371.31</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>2833.48</x:v>
+        <x:v>2840.82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>325.51</x:v>
+        <x:v>332.85</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1527.2</x:v>
+        <x:v>1534.54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1">
-        <x:v>1579</x:v>
+        <x:v>1601.36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>341.41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>224.67</x:v>
+        <x:v>232.01</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>823.64</x:v>
+        <x:v>923.32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
-[...11 lines deleted...]
-        <x:v>167.81</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>435.04</x:v>
+        <x:v>442.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2585.19</x:v>
+        <x:v>2599.86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>405.16</x:v>
+        <x:v>412.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>1051</x:v>
+        <x:v>1073.15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>266.94</x:v>
+        <x:v>274.28</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>3956.77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>218.38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>446.65</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>18</x:v>
@@ -1797,637 +1623,541 @@
         <x:v>818</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>429.54</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>251</x:v>
+        <x:v>265.68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>212</x:v>
+        <x:v>227.05</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>3522</x:v>
+        <x:v>3537.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>408</x:v>
+        <x:v>422.49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>178.39</x:v>
+        <x:v>185.73</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>124</x:v>
-[...11 lines deleted...]
-        <x:v>313.9</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>127</x:v>
-[...11 lines deleted...]
-        <x:v>337.8</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>2526.36</x:v>
+        <x:v>2541.04</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>133</x:v>
-[...11 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>181.68</x:v>
+        <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>140</x:v>
-[...11 lines deleted...]
-        <x:v>685</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>144</x:v>
-[...11 lines deleted...]
-        <x:v>256.04</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>657.19</x:v>
+        <x:v>679.21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1280.43</x:v>
+        <x:v>1287.77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>355</x:v>
+        <x:v>369.64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>465</x:v>
+        <x:v>472.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>225.2</x:v>
+        <x:v>232.54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>383.79</x:v>
+        <x:v>398.47</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>252.21</x:v>
+        <x:v>259.55</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>172</x:v>
-[...11 lines deleted...]
-        <x:v>1866</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>186.46</x:v>
+        <x:v>201.14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>971.53</x:v>
+        <x:v>993.55</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>338.28</x:v>
+        <x:v>345.62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>