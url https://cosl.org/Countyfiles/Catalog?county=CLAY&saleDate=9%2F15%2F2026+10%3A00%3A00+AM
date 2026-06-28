--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,99 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2a6f1cbe1b4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92ae3ab5670d44d2840190ff79806443.psmdcp" Id="R2d9d2832d5fd4a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfff8be455364704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eef7ac059aac4eb98b8f2f3747e3ced4.psmdcp" Id="R0be010623ede46b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CLAY</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEAN, DANA </x:t>
-[...2 lines deleted...]
-    <x:t>Lot 1-2,E30' 3 BLOCK 1 HARPER'S ADDITION 26 19N 07E 0.3 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BELL, ERNEST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NE SW 28 20N 08E 0.75 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>PT S1/2 NE SW 28 20N 08E 0.75 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-04391-000</x:t>
   </x:si>
   <x:si>
     <x:t>BILL RUSSELL OIL COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-12 BLOCK 1 ALLEN-COLLIERS ADDITION CITY RECTOR *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  
 ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  
 THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 11-0010.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=11000049&amp;OWNER_ID=001837.  
 THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.  
 DUE TO EXCEEDENCES OF USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THE SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUCTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. </x:t>
   </x:si>
   <x:si>
     <x:t>IRONDALE BANK, BUSINESS LOAN CENTER, INC% LEONARD RUDOLPH, PANNECK LAND DESIGN</x:t>
   </x:si>
   <x:si>
     <x:t>751-02794-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYD, JERALD </x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK 3 EAST ADDITION 28 20N 08E 0.94 ACRE</x:t>
@@ -269,123 +263,96 @@
   <x:si>
     <x:t>751-02980-001</x:t>
   </x:si>
   <x:si>
     <x:t>DOLGENCORP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Lot N½ 11, ALL 12-14  0.57 Acres less 81sqft to state hwy BLOCK 2 POLSGROVE'S ADDITION 11 20N 08E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-01032-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVERS, LARRY &amp; JOETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE (150x150) 35 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-03106-001</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, MARK &amp; CHRISTIAN FOSTER</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot N5' 29, ALL 30  BLOCK 2 CASTLEBERRY'S 3RD ADDITION 11 20N 08E 0.15 ACRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>LOT 7-12 BLOCK 7 O T GREENWAY ADDITION 28 20N 08E 0.48 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTIAN FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t>751-02112-000</x:t>
   </x:si>
   <x:si>
     <x:t>GAMBLING, TANESHA &amp; TARA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot E 50' 5 &amp; 6 BLOCK 34 O T CORNING ADDITION 06 20N 05E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, DENNIS &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 C.H.WRIGHT'S 2ND ADDITION 23 19N 07E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-03595-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, JOHN % SUSAN HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot W1/2 1-2  BLOCK 1 MADDOX 2ND ADDITION 31 21N 05E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00973-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILLHOUSE, DAVID &amp; KATHERINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 97 YOUNG/GEISSLER ADDITION 06 20N 05E 0.15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DAVID L HILLHOUSE, MARGARET JEAN LAMBORN</x:t>
   </x:si>
   <x:si>
     <x:t>722-01452-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>021-00233-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEONARD, JOHN &amp; EVA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10-12 BLOCK 2 O T DATTO ADDITION 11 20N 03E 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01646-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MADDUX, RUBY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot PT NE SE M&amp;B PIGGOTT ADDITION 10 20N 08E 0.24 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TERRY BURDIN, CITY OF PIGGOTT CODE ENF.</x:t>
   </x:si>
   <x:si>
     <x:t>761-01736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CHRISTINE </x:t>
   </x:si>
@@ -943,1231 +910,1183 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>8151</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>8152</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>282.9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>8153</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="4" t="s">
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E4" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>99225.62</x:v>
+        <x:v>99325.62</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8154</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>670.97</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8155</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>458.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8156</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>599.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8157</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>474.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8158</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>688.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>8159</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>458.58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>8160</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>3777.03</x:v>
+        <x:v>3847.03</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>8161</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>996.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8162</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="F13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>2316.38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8163</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>2366.29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8164</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>764.66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8165</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="F16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>680.29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8166</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>492.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8167</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>509.86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8168</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>347.81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8169</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>787.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8170</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>360.44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8171</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>334.42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8172</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>1061.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8173</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>215.73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8174</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>320.85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8175</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>501.62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8176</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>5673.54</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8177</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>387.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8178</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>376.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8179</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>376.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8180</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>1657.07</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8181</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>896.64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8182</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1062.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>647.36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8184</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>257.99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>307.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>1218.79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8187</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3076.73</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8188</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1523.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8189</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>10537.59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8190</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>3177.62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8191</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>1661.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>962.17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8193</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>535.31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8194</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>589.88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8195</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>11927</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8196</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2060.07</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8197</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8198</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>236.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8199</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>331.69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8200</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>914.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8201</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>553.64</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8202</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>243.24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>