--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfff8be455364704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eef7ac059aac4eb98b8f2f3747e3ced4.psmdcp" Id="R0be010623ede46b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14ecb18df304daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c46bd07330db4c298ede225d1ad0547c.psmdcp" Id="Rf27acd017f3949c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -119,116 +119,80 @@
   <x:si>
     <x:t>751-02165-001</x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK 9 EAST ADDITION 28 20N 08E 0.55 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL BLOCK 13 EAST ADDITION 28 20N 08E 1.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>751-02183-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYD, MONETTA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 1 GOOKIN 2ND ADDITION 28 20N 08E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02214-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CATE, JONATHAN </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHOATE, CHARLES &amp; GERALDEAN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot SW 109' 4-5 BLOCK 132 O T KNOBEL ADDITION 01 19N 04E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01865-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHOATE, STANLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE SW 12 21N 08E 15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL P CHOATE. ANNA G CHOATE, MALISSA CHOATE</x:t>
   </x:si>
   <x:si>
     <x:t>061-03344-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COBB, MIKE &amp; SYLVIA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 10 O T SUCCESS ADDITION 23 21N 03E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-02214-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, SANDRA % SANDRA CHARLTON</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COULTER, SANDRA KAY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot PT E1/2 N1/2 SW NE M&amp;B POLLARD ADDITION 25 21N 07E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-02657-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRYER, RAYMOND A, SR </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18,19,20 BLOCK 2 O T MCDOUGAL ADDITION 23 21N 06E 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>721-02248-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot PT SE SW M&amp;B NIMMONS ADDITION 03 19N 09E 2.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>761-02501-000</x:t>
@@ -260,62 +224,50 @@
   <x:si>
     <x:t>Lot MIDDLE 50' 1-3 BLOCK 2 COTTAGE - RECTOR ADDITION 22 19N 07E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02980-001</x:t>
   </x:si>
   <x:si>
     <x:t>DOLGENCORP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Lot N½ 11, ALL 12-14  0.57 Acres less 81sqft to state hwy BLOCK 2 POLSGROVE'S ADDITION 11 20N 08E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-01032-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVERS, LARRY &amp; JOETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE (150x150) 35 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-03106-001</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, MARK &amp; CHRISTIAN FOSTER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GAMBLING, TANESHA &amp; TARA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot E 50' 5 &amp; 6 BLOCK 34 O T CORNING ADDITION 06 20N 05E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, DENNIS &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 C.H.WRIGHT'S 2ND ADDITION 23 19N 07E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-03595-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, JOHN % SUSAN HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot W1/2 1-2  BLOCK 1 MADDOX 2ND ADDITION 31 21N 05E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00973-000</x:t>
@@ -350,62 +302,50 @@
   <x:si>
     <x:t>TERRY BURDIN, CITY OF PIGGOTT CODE ENF.</x:t>
   </x:si>
   <x:si>
     <x:t>761-01736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW (217x752)  (SE corner) 07 19N 08E 3.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>051-04663-000</x:t>
   </x:si>
   <x:si>
     <x:t>PIGGOTT FAMILY PROPERTIES, LMTD % INTERVEST CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL BLOCK 3 JOHNSON &amp; WILEY ADDITION 10 20N 08E 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>761-00689-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POSEY, MATTHEW KURT &amp; JAMIE ENNIS </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PRATT, EUVA NELL % STEVEN BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>Lot S½ W½ 1 &amp; 21X125 W½ N½ 2 BLOCK 25 PHILLIPS (RECTOR) ADDITION 23 19N 07E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>GLENN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>751-03356-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVES, BEVERLY ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 N1/2 S1/2 SE  survey scanned 13 21N 04E 19 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>022-00746-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RSJ TRI-SQUARE LLC % ROMULUS O &amp; SARA V GALICIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 26 19N 07E 3.04 ACRES </x:t>
@@ -443,87 +383,60 @@
   <x:si>
     <x:t>DOROTHY ANN TRACER</x:t>
   </x:si>
   <x:si>
     <x:t>051-03161-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ULSES, TONIANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 127 O T KNOBEL ADDITION 01 19N 04E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01858-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKER, CHAD &amp; ANDREA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE (EXC NW of creek) 18 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-02870-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOFFORD, TODD </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WYATT, FLOSSIE % NANCY WYATT </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 1 SERATT &amp; WILLIAMS ADDITION 06 20N 05E 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WALTER WYATT</x:t>
   </x:si>
   <x:si>
     <x:t>722-01277-000</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>051-02629-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1149,947 +1062,839 @@
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>996.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8162</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>2316.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8163</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>2366.29</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8164</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>764.66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8165</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>680.29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8166</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>492.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8167</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>509.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8168</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>347.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8169</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>787.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8170</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>360.44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8171</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>334.42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8172</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>1061.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8173</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>215.73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8174</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>320.85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8175</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>501.62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8176</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>5673.54</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8177</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>387.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8178</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8179</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8180</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>82</x:v>
-[...11 lines deleted...]
-        <x:v>1657.07</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8181</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>896.64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8182</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1062.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>647.36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8184</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>257.99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>1218.79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8187</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3076.73</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8188</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1523.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8189</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>10537.59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8190</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>3177.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8191</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>1661.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>962.17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8193</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>535.31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8194</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>589.88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8195</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>11927</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8196</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2060.07</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8197</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8198</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>236.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8199</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>331.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8200</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>914.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8201</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>553.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8202</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
-[...11 lines deleted...]
-        <x:v>243.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>