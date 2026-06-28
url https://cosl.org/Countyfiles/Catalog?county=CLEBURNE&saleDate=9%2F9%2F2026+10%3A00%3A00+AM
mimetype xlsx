--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5753755811904e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10d2e7c30a724fe7aa0c1333e00d7507.psmdcp" Id="R79760da9107e408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d228416f93446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39bc14fc88b1431583038482968bb25d.psmdcp" Id="R3bd3870b7f124985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -73,186 +73,192 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 099 BLOCK 012 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04587-000</x:t>
   </x:si>
   <x:si>
     <x:t>BAY OAK INVESTING</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 351 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03774-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 352 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>600-03775-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BLY, LAWRENCE PAUL, RANDE LEE BLY &amp; KEVIN JAY BLY % LEE &amp; KEVIN JAY BLY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">(CITY OF QUITMAN) LOT 023 BLOCK 00A QUITMAN ADDITION 30 09N 11W </x:t>
+    <x:t xml:space="preserve">BLY, RANDE LEE BLY &amp; KEVIN JAY BLY% LEE &amp; KEVIN JAY BLY, LAWRENCE PAUL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>(CITY OF QUITMAN)  30 09N 11W 0 ACRES LOT 023 BLOCK 00A QUITMAN ADDITION CITY  SD 211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARBA BLY, LAWRENCE PAUL BLY, RANDE LEE BLY, KEVIN JAY BLY</x:t>
   </x:si>
   <x:si>
     <x:t>500-00034-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURKS, GEORGE H &amp; JONIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 09 LIZARD TRAIL ADDITION 36 11N 11W 1.94 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-06045-309</x:t>
   </x:si>
   <x:si>
-    <x:t>CARR, KENNETH &amp; KATHI % KATHI CARR &amp; BRADLEY BRITT</x:t>
-[...2 lines deleted...]
-    <x:t>A TRACT SITUATED IN THE SW1/4 OF THE SW1/4 OF SECTION THIRTY-THREE (33), TOWNSHIP ELEVEN (L1) NORTH, RANGE NINE (9) WEST, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: PROCEEDING FROM THE NE CORNER OF THE SAID SW1/4 OFTHE SW1/4 SAID SECTION 33, THEN S 87 DEGREES 41'50" W 1039.87 FEET, THEN S 02 DEGREES 43'09" E 201.79 FEET, THEN S 72 DEGREES 20'37" E 293.98 FEET TO THE POINT OF BEGINNING, THEN CONTINUE S 72 DEGREES 20'37" E 135.00 FEET, THEN N 87 DEGREES 41'50" E 88.00 FEET, THEN S 31 DEGREES 19'50" W 327.16 FEET, TO A POINT ON THE NORTH RIGHT OF WAY LINE OF A COUNTY ROAD, THEN ALONG THE ROAD THE FOLLOWING COURSES: N 68 DEGREES 05'07" W 63.46 FEET, THEN ALONG A CURVE TO THE RIGHT HAVING A CENTERLINE RADIUS OF 539.64 FEET AND A TANGENT OF 50 FEET, A DISTANCE OF 95.10 FEET, THEN N 57 DEGREES 29'53" W 53.42 FEET, THEN LEAVING SAID RIGHT OF WAY N 32 DEGREES 42'09" E 262.70 FEET TO THE POINT OF BEGINNING, CONTAINING 1.38 ACRES MORE OR LESS AND BEING SUBJECT TO A 30 FOOT EASEMENT FOR AN ADJOINING SEPTIC SYSTEM ALONG THE WEST LINE OF THE ABOVE DESCRIBED TRACT. SUBJECT TO ANY AND ALL EASEMENTS, RIGHTS-OF-WAY AND RESTRICTIONS OF RECORD. 33 11N 09W 1.38 ACRES</x:t>
+    <x:t xml:space="preserve">CARR% KATHI CARR &amp; BRADLEY BRITT, KENNETH &amp; KATHI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>A tract situated in the SW1/4 of the SW1/4 of Section Thirty-three (33), Township Eleven (l1) North, Range Nine (9) West, Cleburne County, Arkansas, more particularly described as follows: Proceeding from the NE corner of the said SW1/4 ofthe SW1/4 said Section 33, then S 87 degrees 41'50" W 1039.87 feet, then S 02 degrees 43'09" E 201.79 feet, then S 72 degrees 20'37" E 293.98 feet to the Point of Beginning, then continue S 72 degrees 20'37" E 135.00 feet, then N 87 degrees 41'50" E 88.00 feet, then S 31 degrees 19'50" W 327.16 feet, to a point on the North Right of Way line of a County Road, then along the road the following courses: N 68 degrees 05'07" W 63.46 feet, then along a curve to the right having a centerline radius of 539.64 feet and a tangent of 50 feet, a distance of 95.10 feet, then N 57 degrees 29'53" W 53.42 feet, then leaving said Right of Way N 32 degrees 42'09" E 262.70 feet to the Point of Beginning, containing 1.38 acres more or less and being subject to a 30 foot easement for an adjoining septic system along the West line of the above described tract. Subject to any and all easements, rights-of-way and restrictions of record. 33 11N 09W 1.38 ACRES LOT  BLOCK   ADDITION CITY  SD 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDI CARR, WARREN CHRISTOPHER, GEORGENE B CHRISTOPHER</x:t>
   </x:si>
   <x:si>
     <x:t>001-03730-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARR, KOLE &amp; ANGELA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 082 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>FAIRFIELD BAY COMMUNITY CLUB POA</x:t>
   </x:si>
   <x:si>
     <x:t>600-04570-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CATES, WANDA SUE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 3AC OF SW SW SE 01 09N 11W 2.25 ACRES </x:t>
+    <x:t>W 3AC OF SW SW SE 01 09N 11W 2.25 ACRES LOT  BLOCK   ADDITION CITY  SD 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEWIS CATES</x:t>
   </x:si>
   <x:si>
     <x:t>001-07018-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAYTON, DONALD &amp; TERRY CLAYTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART OF THE NE1/4 SE1/4, SECTION 25, T-11-N, R-12-W, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS, BEGINNING AT 3/8" IRON PIN AT THE SE CORNER OF NE1/4 SE1/4, SAID SECTION 25, T-11-N, R-12-W, THENCE N 88°52'01" W ALONG THE SOUTH LINE OF NE1/4 SE1/4, A DISTANCE OF 1049.40 FEET TO A 1/2" IRON PIN, SAID IRON PIN BEING 295.12 FEET EASTERLY OF THE SW CORNER OF NE1/4 SE1/4; THENCE N 00°59'38" E A DISTANCE OF 295.36 FEET TO A 1/2" IRON PIN; THENCE N 88°43'43" W A DISTANCE OF 65.25 FEET TO A 1/2" IRON PIN;  THENCE N 00°58'10" E A DISTANCE OF 190.00 FEET TO A 1/2" IRON PIN;  THENCE N 88°43'43" W A DISTANCE OF 230.00 FEET TO A 1/2" IRON PIN ON THE WEST LINE OF NE1/4 SE1/4; THENCE N 00°58'10" E ALONG THE WEST LINE OF NE1/4 SE1/4; A DISTANCE OF 122.82 FEET TO A 1/2" IRON PIN; THENCE N 85°38'48" E A DISTANCE OF 1051.33 FEET TO A 3/8" IRON PIN; THENCE S 04°22'21" E A DISTANCE OF 122.85 FEET TO A 3/8" IRON PIN; THENCE S 00°00'13" E A DISTANCE OF 339.85 FEET TO A 3/8" IRON PIN; THENCE N 85°36'26" E A DISTANCE OF 277.17 FEET TO A 1/2" IRON PIN; THENCE S 00°01'06" W A DISTANCE OF 274.08 FEET TO THE POINT OF BEGINNING; CONTAINING 641,391 SQUARE FEET, OR 14.724 ACRES, SUBJECT TO A 20 FOOT EASEMENT FOR ACCESS ALONG A ROAD NAMED HIDDEN RIDGE ROAD RUNNING THROUGH THE NW SIDE, AND SUBJECT TO UTILITY EASEMENTS WHERE EXISTING. TOGETHER WITH A 15 FOOT EASEMENT FOR UTILITIES DESCRIBED AS, STARTING AT THE NW CORNER OF THE ABOVE DESCRIBED TRACT, THENCE S 00°58'10" W ALONG THE WEST LINE OF NE1/4 SE1/4, A DISTANCE OF 170.18 FEET TO THE POINT OF BEGINNING: THENCE S 78°11'38" E A DISTANCE OF 234.17 FEET TO A POINT ON THE PROPERTY LINE; THENCE S 00°58'10" W ALONG SAID PROPERTY LINE, A DISTANCE OF 15.27 FEET TO A POINT; THENCE N 78°11'38" W A DISTANCE OF 234.17 FEET TO A POINT ON THE WEST LINE OF NE1/4 SE1/4; THENCE N 00°58'10" E A DISTANCE OF 15.27 FEET TO THE POINT OF BEGINNING AND TERMINATION OF THE EASEMENT. AND TOGETHER WITH A 20 FOOT EASEMENT FOR ACCESS DESCRIBED AS, STARTING AT THE SE CORNER OF NE1/4 SE1/4, SECTION 25, T-11-N, R-12-W, THENCE N 00°01'06" E A DISTANCE OF 274.08 FEET TO THE POINT OF BEGINNING; THENCE S 85°36'26" W A DISTANCE OF 20.06 FEET TO A POINT; THENCE N 00°00'13" W A DISTANCE OF 339.85 FEET TO A POINT; THENCE S 85°36'26" W A DISTANCE OF 257.11 FEET TO A POINT; THENCE N 04°22'21" W A DISTANCE OF 20.00 FEET TO A POINT; THENCE N 85°36'26" E A DISTANCE OF 417.42 FEET TO A POINT; THENCE S 87°45'04" E A DISTANCE OF 853.00 FEET TO A POINT; THENCE S 01°20'42" W A DISTANCE OF 107.63 FEET TO A POINT; THENCE N 70°38'31" E A DISTANCE OF 330.00 FEET TO A POINT ON THE WEST RIGHT OF WAY LINE OF LAKE ICE ROAD; THENCE S 01°19'41" W ALONG SAID RIGHT OF WAY LINE, A DISTANCE OF 21.38 FEET TO A POINT; THENCE S 70°38'31" W A DISTANCE OF 351.39 FEET TO A POINT; THENCE N 01°20'42" E A DISTANCE OF 116.88 FEET TO A POINT; THENCE N 87°45'04" W A DISTANCE OF 832.15 FEET TO A POINT; THENCE S 85°36'26" W A DISTANCE OF 139.09 FEET TO A POINT; THENCE S 00°00'38" W A DISTANCE OF 339.93 FEET TO THE POINT OF BEGINNING AND TERMINATION OF THE EASEMENT; THIS EASEMENT CONTAINS 0.94 ACRES MORE OR LESS.  25 11N 12W 14.997 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09800-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">CORNETT, LOLITA MICHELE RUSH, LYNNE ELLEN WILLIAMS, LAURA ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 11N 10W 0 ACRES LOT  BLOCK  FRONTIER CANYON ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-04982-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>CORNETT, LAURA ANN, LOLITA MICHELE RUSH, LYNNE ELLEN WILLIAMS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRONTIER CANYON ADDITION 05 11N 10W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT. LOT 161 FRONTIER CANYON ADDITION 05 11N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04986-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. LOT 166 FRONTIER CANYON ADDITION 05 11N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04993-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COUSINS, FALESHA </x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF CONCORD) A PART OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (SW1/4 OF NW1/4) OF SECTION 21, TOWNSHIP 12 NORTH, RANGE 8 WEST, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHEAST CORNER OF SAID SW1/4 NW1/4; THENCE RUN NORTH 176 FEET TO THE EXISTING ROADWAY, THENCE RUN IN A SOUTHWESTERLY DIRECTION ALONG SAID ROADWAY FOR A DISTANCE OF 244 FEET; THENCE RUN SOUTH 52 FEET, THENCE RUN EAST 210 FEET TO THE POINT OF BEGINNING. 21 12N 08W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>100-00122-003</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS AQUILA DEVELOPMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 072 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03144-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CROY, TAMARA J &amp; A CLAY MADISON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">TODD DAVIS (CITY OF GREERS FERRY) LOT 036 LAKESHORE III ADDITION 16 11N 11W </x:t>
+    <x:t xml:space="preserve">CROY &amp; A CLAY MADISON, TAMARA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TODD DAVIS (CITY OF GREERS FERRY) 16 11N 11W 0 ACRES LOT 036 BLOCK  LAKESHORE III ADDITION CITY  SD 401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUSAN C MADISON, DEBORAH L SPEARS, A. CLAY MADISON</x:t>
   </x:si>
   <x:si>
     <x:t>200-00324-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS, JEFF H % JEFFERSON H DAVIS, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 034 SOUTH SHORE PARK ADDITION 36 10N 11W </x:t>
+    <x:t xml:space="preserve">DAVIS% JEFFERSON H DAVIS JR, JEFF H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 10N 11W 0 ACRES LOT 034 BLOCK  SOUTH SHORE PARK ADDITION CITY  SD 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COVE CREEK/PEARSON FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>002-08837-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, NATHAN WOODWARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 292 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04110-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DE SOUSA, DARIO </x:t>
-[...11 lines deleted...]
-    <x:t>600-02893-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>DECUIR, BENNETT % BENNETT L DECUIR % LARRY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 020 SOUTHWEST SHORES ADDITION 12 10N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-09074-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DERUN, ALEKSANDR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 179 BLOCK 001 CASTLE RIDGE ADDITION 02 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02708-000</x:t>
   </x:si>
   <x:si>
     <x:t>DEVOUS, JIMMY D &amp; ROBERTA JAMES % ROBERTA DEVOUS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF QUITMAN) LOT 020 BRIAN KEITH ADDITION 30 09N 11W </x:t>
   </x:si>
@@ -274,87 +280,93 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 169 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03592-000</x:t>
   </x:si>
   <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 220 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04038-000</x:t>
   </x:si>
   <x:si>
     <x:t>EVANS, MARK % MARK F EVANS</x:t>
   </x:si>
   <x:si>
     <x:t>A SITUATED IN NW1/4 NW1/4 OF SECTION 33, T-9-N, R-11-W, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS BEGINNING AT A POINT WHICH IS 474.12 FEET SOUTH AND 227.66 FEET EAST OF THE NORTHWEST CORNER OF THE NORTHWEST CORNER OF THE AFORESAID NW1/4 NW1/4 AND BEGINNING POINT ALSO BEING ON THE SOUTH RIGHT-OF-WAY LINE OF ARKANSAS HIGHWAY NO. 124; THENCE PROCEEDING S56°12'11"E 248.62 FEET ALONG RIGHT-OF-WAY LINE; THENCE DEPARTING RIGHT-OF-WAY LINE S00°52'49"W 168.39 FEET; THENCE N74°29'38"W 215.69 FEET; THENCE N00°52'49"E 249.03 FEET TO THE POINT OF BEGINNING AND CONTAINING 1.00 ACRE. 33 09N 11W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07591-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">F5 PROPERTIES LLC </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">(CITY OF GREERS FERRY)  A TRACT SITUATED IN THE WEST HALF OF THE NORTHWEST QUARTER (W1/2 NW1/4) OF SECTION TWENTY-EIGHT (28), TOWNSHIP ELEVEN (11) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NORTHWEST CORNER OF THE NW1/4 NW1/4 AND PROCEEDING S01 DEGREE 27'12" W 1544.32 FEET ALONG SECTION LINE; THENCE S89 DEGREES 09'27" E 510.00 FEET TO THE TRUE POINT OF BEGINNING; THENCE N01 DEGREE 25'59" E 324.65 FEET; THENCE S89 DEGREES 09'27" E 607.55 FEET TO THE CENTERLINE OF ARKANSAS HIGHWAY NO. 110; THENCE FOLLOW THE CENTERLINE OF SAID HIGHWAY THE FOLLOWING COURSES; S18 DEGREES 51'40" E 50.84 FEET; S18 DEGREES 11'55" E 43.02 FEET; S20 DEGREES 16'50" E 137.76 FEET; S24 DEGREES 30'16" E 119.06 FEET; THENCE DEPART HIGHWAY N89 DEGREES 09'27" W 742.69 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 5.00 ACRES, MORE OR LESS. LESS AND EXCEPT A part of the West Half (W1/2) of the Northwest Quarter (NW1/4) of Section Twenty-Eight (28), Township Eleven (11) North, Range Eleven (11) West, Cleburne County, Arkansas, and more particularly described as follows: Commencing at the Northwest corner of the Northwest Quarter of Section 28, Township 11 North, Range 11 West, Cleburne County, Arkansas, then South 01 degree 27 minutes 12 seconds West 1,544.32 feet to a point, then South 89 degrees 09 minutes 27 seconds East 510.00 feet to a found 3/8" iron rod, this being the Point of Beginning, then S 89 degrees 09 minutes 45 seconds East a distance of 387.15 feet to a point in the centerline of a creek, then along the centerline the following courses: N 07 degrees 00 minutes 22 seconds East a distance of 40.88 feet, thence N 55 degrees 54 minutes 22 seconds East a distance of 47.72 feet, then N 03 degrees 06 minutes 48 seconds East a distance of 28.76 feet, then N 38 degrees 13 minutes 49 seconds West a distance of 33.43 feet, then N 10 degrees 35 minutes 10 seconds East a distance of 21.95 feet, then N 16 degrees 14 minutes 04 seconds East a distance of 31.07 feet, then N 32 degrees 09 minutes 58 seconds West a distance of 156.87 feet, then N 48 degrees 50 minutes 36 seconds West a distance of 29.09 feet, then leaving said creek centerline N 89 degrees 09 minutes 27 seconds West a distance of 311.69 feet to a found 3/8" iron rod, then S 01 degree 25 minutes 59 seconds West a distance of 324.67 feet to the Point of Beginning, containing 2.92 acres, more or less, with 0.71 acres in the of the  and 2.21 acres in the SW1/4 of the NW1/4. And An Easement for ingress and egress 20 foot in width described as follows: Proceeding from the Southwest corner of the above described tract, then S 89 degrees 09 minutes 45 seconds East a distance of 387.15 feet to a point in the centerline of a creek, this being the Point of Beginning, then S 89 degrees 09 minutes 45 seconds East a distance of 355.54 feet to a point in the centerline of state Highway 110, then N 24 degrees 30 minutes 16 seconds West along said centerline a distance of 22.14 feet, then N 89 degrees 09 minutes 45 seconds West a distance of 343.90 feet to a point in the centerline of a creek, then S 07 degrees 00 minutes 22 seconds West along said centerline a distance of 20.11 feet to the Point of Beginning, containing 0.16 acres, more or less.  GREERS FERRY ADDITION 28 11N 11W 2.08 ACRES </x:t>
+    <x:t xml:space="preserve">PROPERTIES LLC, F5 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>(CITY OF GREERS FERRY)  A TRACT SITUATED IN THE WEST HALF OF THE NORTHWEST QUARTER (W1/2 NW1/4) OF SECTION TWENTY-EIGHT (28), TOWNSHIP ELEVEN (11) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NORTHWEST CORNER OF THE NW1/4 NW1/4 AND PROCEEDING S01 DEGREE 27'12" W 1544.32 FEET ALONG SECTION LINE; THENCE S89 DEGREES 09'27" E 510.00 FEET TO THE TRUE POINT OF BEGINNING; THENCE N01 DEGREE 25'59" E 324.65 FEET; THENCE S89 DEGREES 09'27" E 607.55 FEET TO THE CENTERLINE OF ARKANSAS HIGHWAY NO. 110; THENCE FOLLOW THE CENTERLINE OF SAID HIGHWAY THE FOLLOWING COURSES; S18 DEGREES 51'40" E 50.84 FEET; S18 DEGREES 11'55" E 43.02 FEET; S20 DEGREES 16'50" E 137.76 FEET; S24 DEGREES 30'16" E 119.06 FEET; THENCE DEPART HIGHWAY N89 DEGREES 09'27" W 742.69 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 5.00 ACRES, MORE OR LESS. LESS AND EXCEPT A part of the West Half (W1/2) of the Northwest Quarter (NW1/4) of Section Twenty-Eight (28), Township Eleven (11) North, Range Eleven (11) West, Cleburne County, Arkansas, and more particularly described as follows: Commencing at the Northwest corner of the Northwest Quarter of Section 28, Township 11 North, Range 11 West, Cleburne County, Arkansas, then South 01 degree 27 minutes 12 seconds West 1,544.32 feet to a point, then South 89 degrees 09 minutes 27 seconds East 510.00 feet to a found 3/8" iron rod, this being the Point of Beginning, then S 89 degrees 09 minutes 45 seconds East a distance of 387.15 feet to a point in the centerline of a creek, then along the centerline the following courses: N 07 degrees 00 minutes 22 seconds East a distance of 40.88 feet, thence N 55 degrees 54 minutes 22 seconds East a distance of 47.72 feet, then N 03 degrees 06 minutes 48 seconds East a distance of 28.76 feet, then N 38 degrees 13 minutes 49 seconds West a distance of 33.43 feet, then N 10 degrees 35 minutes 10 seconds East a distance of 21.95 feet, then N 16 degrees 14 minutes 04 seconds East a distance of 31.07 feet, then N 32 degrees 09 minutes 58 seconds West a distance of 156.87 feet, then N 48 degrees 50 minutes 36 seconds West a distance of 29.09 feet, then leaving said creek centerline N 89 degrees 09 minutes 27 seconds West a distance of 311.69 feet to a found 3/8" iron rod, then S 01 degree 25 minutes 59 seconds West a distance of 324.67 feet to the Point of Beginning, containing 2.92 acres, more or less, with 0.71 acres in the of the  and 2.21 acres in the SW1/4 of the NW1/4. And An Easement for ingress and egress 20 foot in width described as follows: Proceeding from the Southwest corner of the above described tract, then S 89 degrees 09 minutes 45 seconds East a distance of 387.15 feet to a point in the centerline of a creek, this being the Point of Beginning, then S 89 degrees 09 minutes 45 seconds East a distance of 355.54 feet to a point in the centerline of state Highway 110, then N 24 degrees 30 minutes 16 seconds West along said centerline a distance of 22.14 feet, then N 89 degrees 09 minutes 45 seconds West a distance of 343.90 feet to a point in the centerline of a creek, then S 07 degrees 00 minutes 22 seconds West along said centerline a distance of 20.11 feet to the Point of Beginning, containing 0.16 acres, more or less.  28 11N 11W 2.08 ACRES LOT  BLOCK  GREERS FERRY ADDITION CITY  SD 401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SERVICE BANK, AJ VENTURES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>200-01008-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERREIRA, MARCOS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 185 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04003-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLOYD, CHRIS % CHRISTOPHER L FLOYD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 LOT 16 RAINBOW ACRES ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-07134-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Homestead Tax Credit* LOT 031 RAINBOW ACRES ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-07149-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRAZIER, MARY J, ESTATE % WILEY FRAZIER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 011 RAINBOW ACRES ADDITION 06 09N 08W </x:t>
+    <x:t xml:space="preserve">FRAZIER ESTATE% WILEY FRAZIER, MARY J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 06 09N 08W 0 ACRES LOT 011 BLOCK  RAINBOW ACRES ADDITION CITY  SD 742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTOPHER DWIGHT FRAZIER, CONNIE JANE KNAPPLE</x:t>
   </x:si>
   <x:si>
     <x:t>002-07128-000</x:t>
   </x:si>
   <x:si>
     <x:t>G &amp; M PAINTING CONTRACTOR INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 011 BLOCK 008 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03240-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 074 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04452-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 042 BLOCK 011 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04420-000</x:t>
   </x:si>
@@ -373,54 +385,54 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 057 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04435-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 059 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04437-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 061 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04439-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 186 BLOCK 012 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04674-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GLASCO, PEGGY JO % PEGGY J GLASCO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">A TRACT SITUATED IN THE SOUTHEAST QUARTER OF THE NORTHEAST QUARTER (SE1/4 NE1/4), SECTION NINE (9), TOWNSHIP TEN (10) NORTH, RANGE NINE (9) WEST OF THE FIFTH PRINCIPAL MERIDIAN IN CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE AFORESAID SE1/4 NE1/4 AND RUNNING SOUTH 89 DEGREES 12 MINUTES 30 SECONDS EAST 59.68 FEET; THENCE NORTH 00 DEGREE 47 MINUTES 30 SECONDS EAST 295.50 FEET TO THE TRUE POINT OF BEGINNING; THENCE NORTH 00 DEGREE 47 MINUTES 30 SECONDS EAST 100.00 FEET; THENCE SOUTH 89 DEGREES 12 MINUTES 30 SECONDS EAST 200.00 FEET; THENCE SOUTH 00 DEGREE 47 MINUTES 30 SECONDS WEST 100.00 FEET; THENCE NORTH 89 DEGREES 12 MINUTES 30 SECONDS WEST 200.00 FEET TO THE TRUE POINT OF BEGINNING AND CONTAINING 0.459 ACRE. (REFERRED TO AS LOT 4) A TRACT SITUATED IN THE SOUTHEAST QUARTER OF THE NORTHEAST QUARTER (SE1/4 NE1/4), SECTION NINE (9), TOWNSHIP TEN (10) NORTH, RANGE NINE (9) WEST OF THE FIFTH PRINCIPAL MERIDIAN IN CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE AFORESAID SE1/4 NE1/4 AND RUNNING SOUTH 89 DEGREES 12 MINUTES 30 SECONDS EAST 59.68 FEET; THENCE NORTH 00 DEGREE 47 MINUTES 30 SECONDS EAST 195.50 FEET TO THE TRUE POINT OF BEGINNING; THENCE NORTH 00 DEGREE 47 MINUTES 30 SECONDS EAST 100.00 FEET; THENCE SOUTH 89 DEGREES 12 MINUTES 30 SECONDS EAST 200.00 FEET; THENCE SOUTH 00 DEGREE 47 MINUTES 30 SECONDS WEST 100.00 FEET; THENCE NORTH 89 DEGREES 12 MINUTES 30 SECONDS WEST 200.00 FEET TO THE TRUE POINT OF BEGINNING AND CONTAINING 0.459 ACRE, (REFERRED TO AS LOT 5)  09 10N 09W 0.918 ACRE </x:t>
+    <x:t xml:space="preserve">GLASCO% PEGGY J GLASCO, PEGGY JO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>A tract situated in the Southeast Quarter of the Northeast Quarter (SE1/4 NE1/4), Section Nine (9), Township Ten (10) North, Range Nine (9) West of the Fifth Principal Meridian in Cleburne County, Arkansas, being more particularly described as follows: Beginning at the Southwest corner of the aforesaid SE1/4 NE1/4 and running South 89 degrees 12 minutes 30 seconds East 59.68 feet; thence North 00 degree 47 minutes 30 seconds East 295.50 feet to the True Point of Beginning; thence North 00 degree 47 minutes 30 seconds East 100.00 feet; thence South 89 degrees 12 minutes 30 seconds East 200.00 feet; thence South 00 degree 47 minutes 30 seconds West 100.00 feet; thence North 89 degrees 12 minutes 30 seconds West 200.00 feet to the True Point of Beginning and containing 0.459 acre. (Referred to as Lot 4) A tract situated in the Southeast Quarter of the Northeast Quarter (SE1/4 NE1/4), Section Nine (9), Township Ten (10) North, Range Nine (9) West of the Fifth Principal Meridian in Cleburne County, Arkansas, being more particularly described as follows: Beginning at the Southwest corner of the aforesaid SE1/4 NE1/4 and running South 89 degrees 12 minutes 30 seconds East 59.68 feet; thence North 00 degree 47 minutes 30 seconds East 195.50 feet to the True Point of Beginning; thence North 00 degree 47 minutes 30 seconds East 100.00 feet; thence South 89 degrees 12 minutes 30 seconds East 200.00 feet; thence South 00 degree 47 minutes 30 seconds West 100.00 feet; thence North 89 degrees 12 minutes 30 seconds West 200.00 feet to the True Point of Beginning and containing 0.459 acre, (Referred to as Lot 5)  09 10N 09W 0.918 ACRES LOT  BLOCK   ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>001-02179-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOODS &amp; THINGS LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 019 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>JOAO LUCENA, FAIRFIELD BAY COMMUNITY CLUB</x:t>
   </x:si>
   <x:si>
     <x:t>600-02937-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 091 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03163-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 056 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
@@ -433,78 +445,81 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 096 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04584-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORDON, TEDDY &amp; HEIDI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 076 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03894-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 154 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03972-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAHAM, VIOLET K </x:t>
   </x:si>
   <x:si>
-    <x:t>BEGINNING AT A POINT WHICH IS 1318 FEET NORTH AND 874.02 FEET EAST OF THE SOUTHWEST CORNER OF THE NW1/4 OF SECTION 33, T-10-N, R-9-W, THEN NORTH 185 FEET; THEN EAST 352 FEET; THEN SOUTH 375 FEET; THENCE WEST 160 FEET; THENCE NORTHWESTERLY 271 FEET, MORE OR LESS, TO THE POINT OF BEGINNING AND CONTAINING 2.8 ACRES 33 10N 09W 2.8 ACRES</x:t>
+    <x:t>Beginning at a point which is 1318 feet North and 874.02 feet East of the Southwest Corner of the NW1/4 of Section 33, T-10-N, R-9-W, then North 185 feet; then East 352 feet; then South 375 feet; thence West 160 feet; thence Northwesterly 271 feet, more or less, to the Point of Beginning and containing 2.8 acres 33 10N 09W 2.8 ACRES LOT  BLOCK   ADDITION CITY  SD 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONNA CAROL LAWSON, DALE LEON GRAHAM, JAMES W GRAHAM</x:t>
   </x:si>
   <x:si>
     <x:t>001-02867-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GUIDRY, CHRIS % CHRIS M &amp; CARLA C GUIDRY</x:t>
-[...5 lines deleted...]
-    <x:t>DF&amp;A, IRS, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC</x:t>
+    <x:t xml:space="preserve">GUIDRY%CHRIS M &amp; CARLA C GUIDRY, CHRIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 10N 10W 0 ACRES LOT 091 BLOCK  LAKESHORE HEIGHTS ADDITION CITY HEBER SPRINGS SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, IRS, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC, US DISTRICT COURT EASTERN DISTRICT OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>300-01384-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 LOT 92 LAKESHORE HEIGHTS ADDITION CITY HEBER SPRINGS 11 10N 10W </x:t>
-[...2 lines deleted...]
-    <x:t>IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC</x:t>
+    <x:t>N1/2 LOT 92  11 10N 10W 0 ACRES LOT  BLOCK  LAKESHORE HEIGHTS ADDITION CITY HEBER SPRINGS SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC, US DISTRICT COURT EASTERN DISTRICT OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>300-01385-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">(ADJ AIRSTRIP) TRACT A: A PART OF THE WEST HALF OF THE NORTHWEST QUARTER OF SECTION 34, TOWNSHIP 11 NORTH, RANGE 10 WEST, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NW CORNER OF THE SW1/4 NW1/4 OF SAID SECTION 34, THENCE SOUTH 28 DEGREES 45 MINUTES 01 SECOND EAST A DISTANCE OF 235.26 FEET; THENCE NORTH 86 DEGREES 04 MINUTES 04 SECONDS EAST A DISTANCE OF 135.01 FEET; THENCE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 182.49 FEET TO THE POINT OF BEGINNING, THENCE CONTINUE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 86.64 FEET; THENCE NORTH 85 DEGREES 57 MINUTES 26 SECONDS EAST A DISTANCE OF 88.20 FEET; THENCE SOUTH 03 DEGREES 54 MINUTES 30 SECONDS EAST A DISTANCE OF 85.94 FEET; THENCE SOUTH 85 DEGREES 30 MINUTES 12 SECONDS WEST A DISTANCE OF 88.22 FEET TO THE POINT OF BEGINNING, CONTAINING 0.175 ACRE OR 7612 SQUARE FEET, MORE OR LESS. 34 11N 10W 0.175 ACRE </x:t>
+    <x:t>(ADJ AIRSTRIP) TRACT A: A PART OF THE WEST HALF OF THE NORTHWEST QUARTER OF SECTION 34, TOWNSHIP 11 NORTH, RANGE 10 WEST, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NW CORNER OF THE SW1/4 NW1/4 OF SAID SECTION 34, THENCE SOUTH 28 DEGREES 45 MINUTES 01 SECOND EAST A DISTANCE OF 235.26 FEET; THENCE NORTH 86 DEGREES 04 MINUTES 04 SECONDS EAST A DISTANCE OF 135.01 FEET; THENCE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 182.49 FEET TO THE POINT OF BEGINNING, THENCE CONTINUE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 86.64 FEET; THENCE NORTH 85 DEGREES 57 MINUTES 26 SECONDS EAST A DISTANCE OF 88.20 FEET; THENCE SOUTH 03 DEGREES 54 MINUTES 30 SECONDS EAST A DISTANCE OF 85.94 FEET; THENCE SOUTH 85 DEGREES 30 MINUTES 12 SECONDS WEST A DISTANCE OF 88.22 FEET TO THE POINT OF BEGINNING, CONTAINING 0.175 ACRE OR 7612 SQUARE FEET, MORE OR LESS. 34 11N 10W 0.175 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID S WALLACE, FRANCES R WALLACE, CHARLES T WYNN, LAURA WYNN, ASSET MANAGEMENT CORP, GREGORY M BUTLER, GREGORY M BULLER, IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, CHARLES HISER EXCAVATING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-06577-030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUIDRY, CHRIS M &amp; CARLA C </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 23 15N 11W 0.4 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TANNENBAUM DEVELOPMENT COMPANY LLC, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC, IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY</x:t>
   </x:si>
   <x:si>
     <x:t>002-09385-002</x:t>
   </x:si>
   <x:si>
     <x:t>HAASE, KENNETH J &amp; LYLA A % CYNTHIA ANN MORAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 146 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
@@ -517,51 +532,54 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 014 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03832-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 015 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03833-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, EVELIN, TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF QUITMAN) A TRACT SITUATED IN SE1/4 NE1/4 AND NE1/4 SE1/4 OF SECTION 25, TOWNSHIP 9 NORTH, RANGE 12 WEST, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHEAST CORNER OF THE AFORESAID NE1/4 SE1/4 OF SECTION 25; THENCE NORTH 01 DEGREES 22 MINUTES 19 SECONDS EAST 128.71 FEET; THENCE NORTH 88 DEGREES 37 MINUTES 41 SECONDS WEST 109.64 FEET; THENCE SOUTH 03 DEGREES 36 MINUTES 12 SECONDS EAST 48.00 FEET TO THE TRUE POINT OF BEGINNING OF THE TRACT HEREIN DESCRIBED; THENCE SOUTH 03 DEGREES 36 MINUTES 12 SECONDS EAST 172.22 FEET; THENCE SOUTH 86 DEGREES 05 MINUTES 55 SECONDS WEST 151.28 FEET; THENCE NORTH 07 DEGREES 13 MINUTES 40 SECONDS EAST 100.00 FEET; THENCE NORTH 22 DEGREES 28 MINUTES 02 SECONDS EAST 70.70 FEET; THENCE NORTH 56 DEGREES 05 MINUTES 18 SECONDS EAST 35.37 FEET; THENCE SOUTH 88 DEGREES 18 MINUTES 30 SECONDS EAST 71.18 FEET TO THE TRUE POINT OF BEGINNING AND CONTAINING 0.519 ACRES, MORE OR LESS. QUITMAN ADDITION 25 09N 12W 0.519 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>500-00454-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANCOCK, MICHAEL J </x:t>
   </x:si>
   <x:si>
-    <x:t>PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE NORTHEAST QUARTER (NE1/4), MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NORTHWEST CORNER OF THE SOUTHWEST QUARTER OF THE NORTHEAST QUARTER OF SECTION 26, TOWNSHIP 9 NORTH OF RANGE 10 WEST, THENCE SOUTH 330 FEET ALONG QUARTER SECTION TO A POINT, THENCE EAST 330 FEET TO A POINT, THENCE NORTH 330 FEET TO THE NORTH LINE OF THE SOUTHWEST QUARTER OF THE NORTHEAST QUARTER, THENCE WEST TO POINT OF BEGINNING, CONTAINING 2.5 ACRES, MORE OR LESS. 26 09N 10W 2.5 ACRES</x:t>
+    <x:t>Part of the Southwest Quarter (SW1/4) of the Northeast Quarter (NE1/4), more particularly described as beginning at the Northwest corner of the Southwest Quarter of the Northeast Quarter of Section 26, Township 9 North of Range 10 West, thence South 330 feet along quarter section to a point, thence East 330 feet to a point, thence North 330 feet to the North line of the Southwest Quarter of the Northeast Quarter, thence West to point of beginning, containing 2.5 acres, more or less. 26 09N 10W 2.5 ACRES LOT  BLOCK   ADDITION CITY  SD 352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONNA HANCOCK, BRYCE'S BAIL BONDING INC.</x:t>
   </x:si>
   <x:si>
     <x:t>001-05043-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, JIMMY &amp; JONATHON HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>A TRACT SITUATED IN THE SOUTHWEST QUARTER (SW1/4) OF SECTION TWENTY-FIVE (25), TOWNSHIP ELEVEN (LL) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS AND MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE NORTHEAST QUARTER (NE1/4) OF THE SOUTHWEST QUARTER (SW1/4) OF SECTION 25, AND RUNNING NORTH 411.79 FEET, THENCE EAST 104.68 FEET TO THE SOUTHEAST CORNER OF LOT #184 OF BUDD CREEK SUBDIVISION TO THE POINT OF BEGINNING, THENCE NORTH 200.00 FEET, THENCE EAST 50.00 FEET, THEN SOUTH 200.00 FEET TO THE SOUTHWEST CORNER OF LOT #226 OF BUDD CREEK SUBDIVISION, THENCE WEST 50.00 FEET TO THE POINT OF BEGINNING, SUBJECT TO EASEMENTS, RIGHT-OF-WAYS, AND PROTECTIVE COVENANTS OF RECORD, IF ANY.  25 11N 11W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08640-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 226 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00531-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 185 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00532-000</x:t>
   </x:si>
@@ -595,134 +613,131 @@
   <x:si>
     <x:t xml:space="preserve">HORTANCE, GINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 032 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04521-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRVING, TODD JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 225 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00560-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 224 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00560-001</x:t>
   </x:si>
   <x:si>
-    <x:t>JADWIN, RUTH % LYNN CANTU</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 017 BLOCK 001 MOUNTAIN PLACE - COVE CREEK ADDITION 34 10N 11W 1.85 ACRES </x:t>
+    <x:t xml:space="preserve">JADWIN% LYNN CANTU, RUTH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34 10N 11W 1.85 ACRES LOT 017 BLOCK 001 MOUNTAIN PLACE - COVE CREEK ADDITION CITY  SD 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARI WALDEN, WILLIAM WALDEN</x:t>
   </x:si>
   <x:si>
     <x:t>002-06399-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JENSEN, CORDELIA JO % JERRY F &amp; CORDELIA J JENSEN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">THE NORTH HALF OF THE SOUTH HALF OF THE SOUTH HALF OF THE NORTHEAST QUARTER OF THE SOUTHEAST QUARTER (N1/2 S1/2 S1/2 NE1/4 SE1/4), SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) WEST, CONTAINING 5 ACRES, MORE OR LESS, IN CLEBURNE COUNTY, ARKANSAS. LESS &amp; EXCEPT, THE EAST 660 FEET OF THE N1/2 S1/2 S1/2 NE1/4 SE1/4 OF SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) NORTH, RANGE TWELVE (12) WEST, CLEBURNE COUNTY, ARKANSAS. 35 12N 12W 2.5 ACRES </x:t>
+    <x:t xml:space="preserve">JENSEN% JERRY F &amp; CORDELIA J JENSEN, CORDELIA JO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE NORTH HALF OF THE SOUTH HALF OF THE SOUTH HALF OF THE NORTHEAST QUARTER OF THE SOUTHEAST QUARTER (N1/2 S1/2 S1/2 NE1/4 SE1/4), SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) WEST, CONTAINING 5 ACRES, MORE OR LESS, IN CLEBURNE COUNTY, ARKANSAS. LESS &amp; EXCEPT, THE EAST 660 FEET OF THE N1/2 S1/2 S1/2 NE1/4 SE1/4 OF SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) NORTH, RANGE TWELVE (12) WEST, CLEBURNE COUNTY, ARKANSAS. 35 12N 12W 2.5 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY W CHASE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09957-004</x:t>
   </x:si>
   <x:si>
-    <x:t>JMAAN INC % JMANN LLC</x:t>
-[...2 lines deleted...]
-    <x:t>(CITY OF HEBER SPRINGS)  PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE SOUTHEAST QUARTER (SE1/4), SECTION FIFTEEN (15), TOWNSHIP TEN (10) NORTH, RANGE TEN (10) WEST, BEGINNING AT THE NORTHEAST CORNER OF THE SOUTHWEST QUARTER (SW1/4) OF THE SOUTHEAST QUARTER (SE1/4) OF SECTION FIFTEEN (15), THEN WEST 445 FEET TO A POINT, THEN SOUTH 1020 FEET TO A POINT, THEN WEST 500 FEET TO THE POINT OF BEGINNING, THEN SOUTH 260 FEET, THEN WEST 180 FEET, THEN NORTH 260 FEET, THEN EAST 180 FEET TO THE POINT OF BEGINNING, ALL IN CLEBURNE COUNTY, ARKANSAS, CONTAINING 1.074 ACRES, MORE OR LESS. HEBER SPRINGS ADDITION 15 10N 10W 1.04 ACRES</x:t>
+    <x:t xml:space="preserve">INC% JMANN LLC, JMAAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>(CITY OF HEBER SPRINGS)  Part of the Southwest Quarter (SW1/4) of the Southeast Quarter (SE1/4), Section Fifteen (15), Township Ten (10) North, Range Ten (10) West, beginning at the Northeast corner of the Southwest Quarter (SW1/4) of the Southeast Quarter (SE1/4) of Section Fifteen (15), then West 445 feet to a point, then South 1020 feet to a point, then West 500 feet to the Point of Beginning, then South 260 feet, then West 180 feet, then North 260 feet, then East 180 feet to the point of beginning, all in Cleburne County, Arkansas, containing 1.074 acres, more or less. 15 10N 10W 1.04 ACRES LOT  BLOCK  HEBER SPRINGS ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST ARKANSAS BANK AND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>300-03138-000C</x:t>
   </x:si>
   <x:si>
-    <x:t>JOHNSON, LORETTA M C/O PAULA FITCH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">TRACT 25 LOT 016 LAKESHORE HILLS II ADDITION 35 11N 12E </x:t>
+    <x:t xml:space="preserve">JOHNSON C/O PAULA FITCH, LORETTA M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRACT 25 35 11N 12E 0 ACRES LOT 016 BLOCK  LAKESHORE HILLS II ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLTON D JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>002-05878-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 116 BLOCK 008 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03345-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, PAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">A PART OF THE N1/2 SE1/4 OF SECTION 2, T-9-N, R-11-W, CLEBURNE COUNTY, ARKANSAS; AND ALSO A PART OF BLOCK 2 AND LOTS 9, 10, 11 AND 12 OF BLOCK 3, TOWN OF PEARSON, ARKANSAS, CLEBURNE COUNTY, ARKANSAS; MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NE CORNER OF THE NE1/4 SE1/4; THENCE ALONG THE NORTH LINE OF SAID NE1/4 SE1/4 N 88 DEGREES 20 MINUTES 39 SECONDS W 523.00 FEET TO THE NW CORNER OF THE TOWN OF PEARSON, ARKANSAS; SAID POINT BEING THE POINT OF BEGINNING; THENCE LEAVING SAID NORTH LINE S 00 DEGRESS 29 MINUTES 57 SECONDS W 253.00 FEET TO THE NW CORNER OF LOT 11 OF BLOCK 2, TOWN OF PEARSON; THENCE S 88 DEGREES 20 MINUTES 39 SECONDS E 150.00 FEET TO THE NE CORNER OF SAID LOT 11; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 28.23 FEET TO THE SOUTHERLY RIGHT OF WAY LINE OF ARKANSAS STATE HWY #16; THENCE ALONG SAID RIGHT OF WAY TO A POINT S 61 DEGREES 09 MINUTES 08 SECONDS E 202.54 FEET; THENCE LEAVING SAID RIGHT OF WAY S 00 DEGREES 29 MINUTES 57 SECONDS W 62.32 FEET; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 178.28 FEET TO THE WEST LINE OF AN ALLEY; THENCE ALONG SAID LINE S 00 DEGREES 29 MINUTES 57 SECONDS W 226.88 FEET TO THE SE CORNER OF LOT 9 OF BLOCK 3, TOWN OF PEARSON; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 150.00 FEET TO THE SW CORNER OF SAID LOT 9; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 202.21 FEET; THENCE N 79 DEGREES 04 MINUTES 19 SECONDS W 1775.02 FEET TO THE CENTERLINE OF CADRON CREEK; THENCE ALONG SAID CENTERLINE TO A POINT S 36 DEGREES 36 MINUTES 42 SECONDS W 41.72 FEET; THENCE TO A POINT S 81 DEGREES 06 MINUTES 06 SECONDS W 75.00 FEET; THENCE TO A POINT N 69 DEGREES 38 MINUTES 58 SECONDS W 57.31 FEET; THENCE TO A POINT S 87 DEGREES 56 MINUTES 40 SECONDS W 100.72 FEET; THENCE TO A POINT S 75 DEGREES 23 MINUTES 28 SECONDS W 50.25 FEET; THENCE TO A POINT S 62 DEGREES 02 MINUTES 43 SECONDS W 94.39 FEET TO THE WEST LINE OF SAID NW1/4 SE1/4; THENCE ALONG SAID WEST LINE N 01 DEGREES 22 MINUTES 02 SECONDS E 675.83 FEET TO THE NW CORNER OF SAID NW1/4 SE1/4; THENCE ALONG THE NORTH LINE OF N1/2 SE1/4 S 88 DEGREES 20 MINUTES 39 SECONDS E 1695.93 FEET; THENCE LEAVING SAID NORTH LINE S 03 DEGREES 17 MINUTES 02 SECONDS W 239.43 FEET; THENCE S 85 DEGREES 53 MNUTES 52 SECONDS E 209.95 FEET; THENCE N 03 DEGREES 17 MINUTES 02 SECONDS E 167.30 FEET TO THE SOUTHERLY RIGHT OF WAY OF ARKANSAS STATE HIGHWAY #16; THENCE ALONG SAID RIGHT OF WAY ALONG A CURVE TO THE RIGHT HAVING A RADIUS OF 2909.77 FEET AND A CHORD BEARING AND DISTANCE OF N 55 DEGREES 29 MINUTES 43 SECONDS W 149.45 FEET TO THE NORTH LINE OF SAID N1/2 SE1/4; THENCE ALONG SAID NORTH LINE S 88 DEGREES 20 MINUTES 39 SECONDS E 342.40 FEET TO THE POINT OF BEGINNING CONTAINING 19.65 ACRES IN THE NW1/4 SE1/4 AND 15.52 ACRES IN THE NE1/4 SE1/4, CONTAINING A TOTAL OF 35.17 ACRES.  02 09 11 33.294 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07051-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">A PART OF THE N1/2 SE1/4 OF SECTION 2, T-9-N, R-11-W, CLEBURNE COUNTY, ARKANSAS; AND ALSO A PART OF BLOCK 2 AND LOTS 9, 10, 11 AND 12 OF BLOCK 3, TOWN OF PEARSON, ARKANSAS, CLEBURNE COUNTY, ARKANSAS; MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NE CORNER OF THE NE1/4 SE1/4; THENCE ALONG THE NORTH LINE OF SAID NE1/4 SE1/4 N 88 DEGREES 20 MINUTES 39 SECONDS W 523.00 FEET TO THE NW CORNER OF THE TOWN OF PEARSON, ARKANSAS; SAID POINT BEING THE POINT OF BEGINNING; THENCE LEAVING SAID NORTH LINE S 00 DEGRESS 29 MINUTES 57 SECONDS W 253.00 FEET TO THE NW CORNER OF LOT 11 OF BLOCK 2, TOWN OF PEARSON; THENCE S 88 DEGREES 20 MINUTES 39 SECONDS E 150.00 FEET TO THE NE CORNER OF SAID LOT 11; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 28.23 FEET TO THE SOUTHERLY RIGHT OF WAY LINE OF ARKANSAS STATE HWY #16; THENCE ALONG SAID RIGHT OF WAY TO A POINT S 61 DEGREES 09 MINUTES 08 SECONDS E 202.54 FEET; THENCE LEAVING SAID RIGHT OF WAY S 00 DEGREES 29 MINUTES 57 SECONDS W 62.32 FEET; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 178.28 FEET TO THE WEST LINE OF AN ALLEY; THENCE ALONG SAID LINE S 00 DEGREES 29 MINUTES 57 SECONDS W 226.88 FEET TO THE SE CORNER OF LOT 9 OF BLOCK 3, TOWN OF PEARSON; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 150.00 FEET TO THE SW CORNER OF SAID LOT 9; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 202.21 FEET; THENCE N 79 DEGREES 04 MINUTES 19 SECONDS W 1775.02 FEET TO THE CENTERLINE OF CADRON CREEK; THENCE ALONG SAID CENTERLINE TO A POINT S 36 DEGREES 36 MINUTES 42 SECONDS W 41.72 FEET; THENCE TO A POINT S 81 DEGREES 06 MINUTES 06 SECONDS W 75.00 FEET; THENCE TO A POINT N 69 DEGREES 38 MINUTES 58 SECONDS W 57.31 FEET; THENCE TO A POINT S 87 DEGREES 56 MINUTES 40 SECONDS W 100.72 FEET; THENCE TO A POINT S 75 DEGREES 23 MINUTES 28 SECONDS W 50.25 FEET; THENCE TO A POINT S 62 DEGREES 02 MINUTES 43 SECONDS W 94.39 FEET TO THE WEST LINE OF SAID NW1/4 SE1/4; THENCE ALONG SAID WEST LINE N 01 DEGREES 22 MINUTES 02 SECONDS E 675.83 FEET TO THE NW CORNER OF SAID NW1/4 SE1/4; THENCE ALONG THE NORTH LINE OF N1/2 SE1/4 S 88 DEGREES 20 MINUTES 39 SECONDS E 1695.93 FEET; THENCE LEAVING SAID NORTH LINE S 03 DEGREES 17 MINUTES 02 SECONDS W 239.43 FEET; THENCE S 85 DEGREES 53 MNUTES 52 SECONDS E 209.95 FEET; THENCE N 03 DEGREES 17 MINUTES 02 SECONDS E 167.30 FEET TO THE SOUTHERLY RIGHT OF WAY OF ARKANSAS STATE HIGHWAY #16; THENCE ALONG SAID RIGHT OF WAY ALONG A CURVE TO THE RIGHT HAVING A RADIUS OF 2909.77 FEET AND A CHORD BEARING AND DISTANCE OF N 55 DEGREES 29 MINUTES 43 SECONDS W 149.45 FEET TO THE NORTH LINE OF SAID N1/2 SE1/4; THENCE ALONG SAID NORTH LINE S 88 DEGREES 20 MINUTES 39 SECONDS E 342.40 FEET TO THE POINT OF BEGINNING CONTAINING 19.65 ACRES IN THE NW1/4 SE1/4 AND 15.52 ACRES IN THE NE1/4 SE1/4, CONTAINING A TOTAL OF 35.17 ACRES.  BLOCK 002 PEARSON ADDITION 02 09N 11W </x:t>
+    <x:t>A PART OF THE N1/2 SE1/4 OF SECTION 2, T-9-N, R-11-W, CLEBURNE COUNTY, ARKANSAS; AND ALSO A PART OF BLOCK 2 AND LOTS 9, 10, 11 AND 12 OF BLOCK 3, TOWN OF PEARSON, ARKANSAS, CLEBURNE COUNTY, ARKANSAS; MORE PARTICULARLY DESCRIBED AS BEGINNING AT THE NE CORNER OF THE NE1/4 SE1/4; THENCE ALONG THE NORTH LINE OF SAID NE1/4 SE1/4 N 88 DEGREES 20 MINUTES 39 SECONDS W 523.00 FEET TO THE NW CORNER OF THE TOWN OF PEARSON, ARKANSAS; SAID POINT BEING THE POINT OF BEGINNING; THENCE LEAVING SAID NORTH LINE S 00 DEGRESS 29 MINUTES 57 SECONDS W 253.00 FEET TO THE NW CORNER OF LOT 11 OF BLOCK 2, TOWN OF PEARSON; THENCE S 88 DEGREES 20 MINUTES 39 SECONDS E 150.00 FEET TO THE NE CORNER OF SAID LOT 11; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 28.23 FEET TO THE SOUTHERLY RIGHT OF WAY LINE OF ARKANSAS STATE HWY #16; THENCE ALONG SAID RIGHT OF WAY TO A POINT S 61 DEGREES 09 MINUTES 08 SECONDS E 202.54 FEET; THENCE LEAVING SAID RIGHT OF WAY S 00 DEGREES 29 MINUTES 57 SECONDS W 62.32 FEET; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 178.28 FEET TO THE WEST LINE OF AN ALLEY; THENCE ALONG SAID LINE S 00 DEGREES 29 MINUTES 57 SECONDS W 226.88 FEET TO THE SE CORNER OF LOT 9 OF BLOCK 3, TOWN OF PEARSON; THENCE N 88 DEGREES 20 MINUTES 39 SECONDS W 150.00 FEET TO THE SW CORNER OF SAID LOT 9; THENCE S 00 DEGREES 29 MINUTES 57 SECONDS W 202.21 FEET; THENCE N 79 DEGREES 04 MINUTES 19 SECONDS W 1775.02 FEET TO THE CENTERLINE OF CADRON CREEK; THENCE ALONG SAID CENTERLINE TO A POINT S 36 DEGREES 36 MINUTES 42 SECONDS W 41.72 FEET; THENCE TO A POINT S 81 DEGREES 06 MINUTES 06 SECONDS W 75.00 FEET; THENCE TO A POINT N 69 DEGREES 38 MINUTES 58 SECONDS W 57.31 FEET; THENCE TO A POINT S 87 DEGREES 56 MINUTES 40 SECONDS W 100.72 FEET; THENCE TO A POINT S 75 DEGREES 23 MINUTES 28 SECONDS W 50.25 FEET; THENCE TO A POINT S 62 DEGREES 02 MINUTES 43 SECONDS W 94.39 FEET TO THE WEST LINE OF SAID NW1/4 SE1/4; THENCE ALONG SAID WEST LINE N 01 DEGREES 22 MINUTES 02 SECONDS E 675.83 FEET TO THE NW CORNER OF SAID NW1/4 SE1/4; THENCE ALONG THE NORTH LINE OF N1/2 SE1/4 S 88 DEGREES 20 MINUTES 39 SECONDS E 1695.93 FEET; THENCE LEAVING SAID NORTH LINE S 03 DEGREES 17 MINUTES 02 SECONDS W 239.43 FEET; THENCE S 85 DEGREES 53 MNUTES 52 SECONDS E 209.95 FEET; THENCE N 03 DEGREES 17 MINUTES 02 SECONDS E 167.30 FEET TO THE SOUTHERLY RIGHT OF WAY OF ARKANSAS STATE HIGHWAY #16; THENCE ALONG SAID RIGHT OF WAY ALONG A CURVE TO THE RIGHT HAVING A RADIUS OF 2909.77 FEET AND A CHORD BEARING AND DISTANCE OF N 55 DEGREES 29 MINUTES 43 SECONDS W 149.45 FEET TO THE NORTH LINE OF SAID N1/2 SE1/4; THENCE ALONG SAID NORTH LINE S 88 DEGREES 20 MINUTES 39 SECONDS E 342.40 FEET TO THE POINT OF BEGINNING CONTAINING 19.65 ACRES IN THE NW1/4 SE1/4 AND 15.52 ACRES IN THE NE1/4 SE1/4, CONTAINING A TOTAL OF 35.17 ACRES.  02 09N 11W 0 ACRES LOT  BLOCK 002 PEARSON ADDITION CITY  SD 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICIA BARNARD, JULIE MAXWELL, MOUNTAIN TOP PUBLIC WATER AUTHORITY, DF&amp;A, DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>002-06781-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 003 PEARSON ADDITION 02 09N 11W </x:t>
+    <x:t xml:space="preserve">  02 09N 11W 0 ACRES LOT 001 BLOCK 003 PEARSON ADDITION CITY  SD 212</x:t>
   </x:si>
   <x:si>
     <x:t>002-06782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KELLY, CLINT RAY &amp; MICHELLA NICOLE </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KING, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 077 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 018 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03090-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 312 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03735-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING, SHAWN  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 313 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
@@ -730,77 +745,65 @@
   <x:si>
     <x:t>600-03736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 113 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 359 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-04177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 042 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04299-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAECHELT, ANGELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">(CITY OF HEBER SPRINGS) LOT 034 BELOIT BAY II ADDITION 17 10N 10W </x:t>
+    <x:t>(CITY OF HEBER SPRINGS) 17 10N 10W 0 ACRES LOT 034 BLOCK  BELOIT BAY II ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUIS G LAECHELT, NANCY ELIZABETH MADISON</x:t>
   </x:si>
   <x:si>
     <x:t>300-00571-144</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">(CITY OF HEBER SPRINGS) LOT 035 BELOIT BAY II 17 10N 10W </x:t>
+    <x:t>Lot 035 BELOIT BAY II (CITY OF HEBER SPRINGS) 17-10-10  17 10 10 0 ACRES LOT 035 BLOCK  BELOIT BAY II (CITY OF HEBER S ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>300-00571-145</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LAMB, JUSTIN </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>LEWIS, ELIZABETH A ETAL % ELIZABETH DIZZIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 247 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03670-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANUEL, GEORGE D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 082 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAY, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 043 VALLEY OAKS I ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-09731-000</x:t>
@@ -811,162 +814,126 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 108 BLOCK 008 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03337-000</x:t>
   </x:si>
   <x:si>
     <x:t>MC GRADY, MATTHEW &amp; CHRISTOPHER CRAWFORD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 122 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03940-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLOUGH, RICKY SR &amp; MYRTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 050 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04428-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MELTON, JIM &amp; CHRIS ARNOLDY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, JULIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 035 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04413-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, JULIAN C/O PMB 177 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 014 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04271-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MISSISSIPPI UNITED LAND &amp; CATTLE, LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 206 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04694-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MOORE, JASON N &amp; SHERRY JO % JASON &amp; SHERRY MOORE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">(CITY OF QUITMAN)  A PART OF THE WEST HALF OF THE SOUTHEAST QUARTER (W1/2 SE1/4) OF SECTION THIRTY (30), TOWNSHIP NINE (9) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS BEGINNING AT THE POINT WHERE THE EAST LINE OF SAID W1/2 OF THE SE1/4 INTERSECTS THE NORTH RIGHT-OF-WAY LINE OF ARKANSAS STATE HIGHWAY NO. 124, SAID POINT BEING THE TRUE POINT OF BEGINNING; THENCE NORTHWESTERLY ALONG SAID NORTH RIGHT-OF-WAY LINE 386.00 FEET; THENCE NORTHEASTERLY AT A 90 DEGREE ANGLE TO SAID RIGHT-OF-WAY 577 FEET, MORE OR LESS, TO A POINT ON THE EAST LINE OF SAID W 1/2 OF THE SEI/4 694.45 FEET NORTH OF THE POINT OF BEGINNING; THENCE SOUTH ALONG SAID EAST LINE 694.45 FEET TO THE POINT OF BEGINNING, CONTAINING 2.56 ACRES, MORE OR LESS, SUBJECT TO A 40 FOOT ROAD RIGHT-OF-WAY EASEMENT ALONG THE SOUTHERLY LINE THEREOF. QUITMAN ADDITION 30 09N 11W 2.56 ACRES </x:t>
+    <x:t xml:space="preserve">MOORE% JASON &amp; SHERRY MOORE, JASON N &amp; SHERRY JO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>(CITY OF QUITMAN)  A part of the West Half of the Southeast Quarter (W1/2 SE1/4) of Section Thirty (30), Township Nine (9) North, Range Eleven (11) West, Cleburne County, Arkansas, described as beginning at the point where the East line of said W1/2 of the SE1/4 intersects the North right-of-way line of Arkansas State Highway No. 124, said point being the true point of beginning; thence Northwesterly along said North right-of-way line 386.00 feet; thence Northeasterly at a 90 degree angle to said right-of-way 577 feet, more or less, to a point on the East line of said W 1/2 of the SEI/4 694.45 feet North of the point of beginning; thence South along said East line 694.45 feet to the point of beginning, containing 2.56 acres, more or less, subject to a 40 foot road right-of-way easement along the Southerly line thereof. 30 09N 11W 2.56 ACRES LOT  BLOCK  QUITMAN ADDITION CITY  SD 211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>500-00452-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORRIS, DEBRA L &amp; CURTIS L PRICE &amp; IVAN E PRICE </x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE NORTHEAST QUARTER OF THE SOUTHEAST QUARTER (NE1/4 SE1/4) OF SECTION TWENTY-SIX (26), TOWNSHIP ELEVEN (LL) NORTH, RANGE TEN (10) WEST, IN CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE SOUTHEAST QUARTER OF THE SOUTHWEST QUARTER OF SAID NORTHEAST QUARTER OF THE SOUTHEAST QUARTER OF SAID SECTION 26; THENCE RUN NORTH 2 DEGREES 14 MINUTES 28 SECONDS WEST 90 FEET; THENCE RUN SOUTH 87 DEGREES 20 MINUTES 6 SECONDS EAST 164.44 FEET; THENCE RUN SOUTH 2 DEGREES 14 MINUTES 28 SECONDS EAST 90 FEET; THENCE RUN NORTH 87 DEGREES 20 MINUTES 6 SECONDS WEST 164.44 FEET TO THE POINT OF BEGINNING OF THE TRACT HEREIN CONVEYED. "HOMESTEAD TAX CREDIT 2021"  26 11N 10W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06500-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOUDY, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 067 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03139-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 047 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03119-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 088 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03160-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NIX, BARRY % BARRY NIX, JR</x:t>
-[...26 lines deleted...]
-    <x:t>PART OF LOT THIRTEEN (13), WILD ACRES SUBDIVISION, CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS BEING PART OF THE NORTHWEST QUARTER (NW1/4) OF THE SOUTHEAST QUATER (SE1/4) OF SECTION TWENTY-SIX (26), TOWNSHIP ELEVEN NORTH (T11N), RANGE TEN WEST (R10W) OF THE 5TH PRINCIPAL MERIDIAN IN CLEBURNE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE CORP. OF   DISC NO. 315-2-8A; THENCE S89 DEGREES 55'19"E ALONG THE CORPS OF ENGINEERS FEE TAKING LINE, A DISTANCE OF 132.17 FEET TO CORPS OF ENGINEERS DISC NO. 315-2-8AA; THENCE CONTINUING ALONG THE SAID FEE TAKING LINE S89 DEGREES 59'19"E, A DISTANCE OF 13.72 FEET TO A FOUND IRON WITH RED CAP FOR THE POINT OF BEGINNING; THENCE LEAVING THE SAID FEE TAKING LINE S00 DEGREES 05'06"W, A DISTANCE OF 221.49 FEET TO A FOUND IRON WITH RED CAP ON THE NORTHERLY RIGHT-OF-WAY LINE OF WILD ACRES ROAD; THENCE S89 DEGREES 52'46"E ALONG THE SAID NORTHERLY RIGHT-OF-WAY LINE, A DISTANCE OF 75.01 FEET TO A FOUND IRON PIPE; THENCE LEAVING THE SAID RIGHT-OF-WAY LINE N00 DEGREES 07'56"W, A DISTANCE OF 221.63 FEET TO A SET IRON PIN ON PREVIOUSLY SAID FEE TAKING LINE; THENCE N89 DEGREES 59'19"W ALONG THE SAID FEE TAKING LINE A DISTANCE OF 74.17 FEET BACK TO THE POINT OF BEGINNING, CONTAINING 0.38 ACRES, MORE OR LESS, AND BEING SUBJECT TO ANY AND  ALL EASEMENTS, RIGHTS-OF-WAY OR RESTRICTIONS OF RECORD OR NOT OF RECORD.  WILD ACRES ADDITION 26 11N 10W 0.39 ACRE</x:t>
+    <x:t xml:space="preserve">MANN INVESTMENTS LLC, P &amp; K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Part of Lot Thirteen (13), Wild Acres Subdivision, Cleburne County, Arkansas, described as being part of the Northwest Quarter (NW1/4) of the Southeast Quater (SE1/4) of Section Twenty-six (26), Township Eleven North (T11N), Range Ten West (R10W) of the 5th Principal Meridian in Cleburne County, Arkansas, and being more particularly described as follows: Commencing at the Corp. of   Disc No. 315-2-8A; thence S89 degrees 55'19"E along the Corps of Engineers Fee Taking Line, a distance of 132.17 feet to Corps of Engineers Disc No. 315-2-8AA; thence continuing along the said Fee Taking Line S89 degrees 59'19"E, a distance of 13.72 feet to a found iron with red cap for the POINT OF BEGINNING; thence leaving the said Fee Taking line S00 degrees 05'06"W, a distance of 221.49 feet to a found iron with red cap on the Northerly right-of-way line of Wild Acres Road; thence S89 degrees 52'46"E along the said Northerly right-of-way line, a distance of 75.01 feet to a found iron pipe; thence leaving the said right-of-way line N00 degrees 07'56"W, a distance of 221.63 feet to a set iron pin on previously said Fee Taking Line; thence N89 degrees 59'19"W along the said Fee Taking Line a distance of 74.17 feet back to the POINT OF BEGINNING, containing 0.38 acres, more or less, and being subject to any and  all easements, rights-of-way or restrictions of record or not of record.  26 11N 10W 0.39 ACRES LOT  BLOCK  WILD ACRES ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIP MANN, KEENA MANN, SOUTHERN BANCORP BANK</x:t>
   </x:si>
   <x:si>
     <x:t>002-09961-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAPPAN, JOHNNY LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 036 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02953-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATTERSON, LAVONNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 004 BLOCK 001 GRAND ISLE ADDITION 14 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03229-004</x:t>
   </x:si>
   <x:si>
     <x:t>PAULSEN, RAYMOND J, JR &amp; BYRLENE % R J, JR &amp; BYRLENE H PAULSEN</x:t>
   </x:si>
@@ -1060,156 +1027,159 @@
   <x:si>
     <x:t>600-03685-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SERVICE, PRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 060 BLOCK 001 CASTLE RIDGE ADDITION 02 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02589-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARPTON, FRANCIS A &amp; WANDA R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 156 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03070-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMMONS, FLOYD &amp; LUCILLE </x:t>
   </x:si>
   <x:si>
-    <x:t>(CITY OF HEBER SPRINGS)  A PART OF THE NE1/4 NW1/4 OF SECTION 12, TOWNSHIP 10 NORTH, RANGE 10 WEST CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS PROCEEDING FROM THE SW CORNER OF SAID SUBDIVISION, THEN S85°12'54"E, ALONG THE SOUTH LINE THEREOF A DISTANCE OF 420 FEET TO THE POINT OF BEGINNING, THEN N00°09'47"E 210 FEET, THEN N85°12'54"W 25 FEET, THEN N00°09'47"E 8O FEET, THEN S85°12'54"E 227 FEET, THEN S00°09'47"W 40 FEET, THEN N85°12'54"W 70.13 FEET, THEN S00°09'47"W 250 FEET, THEN N85°12'54"W 131.87 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.98 ACRES, MORE OR LESS. AND A, PART OF THE NE1/4 OF THE NW1/4 OF SECTION 12, TOWNSHIP 10 NORTH, RANGE 10 WEST, CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS PROCEEDING FROM THE SW CORNER OF SAID SUBDIVISION, THEN S85°12'54"E 395 FEET TO THE POINT OF BEGINNING, THEN N00°09'47"E 210 FEET, THEN S85°12'44"E 25 FEET, THEN S00°09'47"W 210 FEET, THEN N85°12'54"W 25 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.12 ACRE, MORE OR LESS.  12-10-10 HEBER SPRINGS ADDITION 12 10N 10W 1.51 ACRES</x:t>
+    <x:t xml:space="preserve"> (CITY OF HEBER SPRINGS)  A part of the NE1/4 NW1/4 of Section 12, Township 10 North, Range 10 West Cleburne County, Arkansas, described as proceeding from the SW Corner of said subdivision, then S85°12'54"E, along the South Line thereof a distance of 420 feet to the point of beginning, then N00°09'47"E 210 feet, then N85°12'54"W 25 feet, then N00°09'47"E 8O feet, then S85°12'54"E 227 feet, then S00°09'47"W 40 feet, then N85°12'54"W 70.13 feet, then s00°09'47"W 250 feet, then N85°12'54"W 131.87 feet to the point of beginning and containing 0.98 acres, more or less. AND A, part of the NE1/4 of the NW1/4 of Section 12, Township 10 North, Range 10 West, Cleburne County, Arkansas, described as proceeding from the SW corner of said subdivision, then s85°12'54"E 395 feet to the point of beginning, then N00°09'47"E 210 feet, then S85°12'44"E 25 feet, then S00°09'47"W 210 feet, then N85°12'54"W 25 feet to the point of beginning and containing 0.12 acre, more or less.  12 10N 10W 1.51 ACRES LOT  BLOCK  12-10-10 HEBER SPRINGS ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORI SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t>300-02930-045</x:t>
   </x:si>
   <x:si>
-    <x:t>SKYPOINT AVIATION LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOTS 138 &amp; 139 SKYPOINT ESTATES ADDITION 11 11N 11W </x:t>
+    <x:t xml:space="preserve">AVIATION LLC, SKYPOINT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 138 &amp; 139 11 11N 11W 0 ACRES LOT  BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDWARD J CARNATHAN</x:t>
   </x:si>
   <x:si>
     <x:t>002-08705-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">INVESTMENT GROUP LLC, SKYPOINT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 11W 0 ACRES LOT 115 BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GINGERY FAMILY TRUST, EDWARD J CARNATHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-08682-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 11W 0 ACRES LOT 116 BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-08683-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 11W 0 ACRES LOT 117R BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-08684-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>SKYPOINT INVESTMENT GROUP LLC</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 115 SKYPOINT ESTATES ADDITION 11 11N 11W </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 220 SKYPOINT ESTATES ADDITION 11 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-08786-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, MICHAEL LINDEN </x:t>
   </x:si>
   <x:si>
-    <x:t>PART OF THE SOUTHEAST QUARTER OF THE SOUTHEAST QUARTER (SE1/4 SE1/4) OF SECTION THIRTY-FOUR (34), TOWNSHIP TWELVE (12) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS PROCEEDING FROM THE NORTHEAST CORNER OF SAID SUBDIVISION AND RUNNING THENCE EAST ALONG THE NORTH LINE THEREOF 335 FEET TO A POINT ON THE WEST RIGHT-OF-WAY LINE OF THE PRIM ROAD; THENCE SOUTH ALONG SAID RIGHT-OF-WAY LINE 65 FEET TO THE TRUE POINT OF BEGINNING; THENCE FURTHER SOUTH ALONG THE RIGHT-OF-WAY LINE OF THE "OLD PRIM ROAD" 510 FEET TO A POINT; THENCE WEST 165 FEET; THENCE NORTH PARALLEL TO THE OLD PRIM ROAD 510 FEET TO A POINT; THENCE EAST 165 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 2 ACRES, MORE OR LESS. LESS &amp; EXCEPT A PART OF THE SOUTH HALF (S1/2) OF THE SOUTHEAST QUARTER (SE1/4) OF SECTION THIRTY-FOUR (34), TOWNSHIP TWELVE NORTH (T12N), RANGE ELEVEN WEST (R11W), OF THE 5TH PRINCIPAL MERIDIAN IN CLEBURNE COUNTY, ARKANSAS AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING FROM A COMPUTED POINT MARKING THE NORTHWEST CORNER OF (S1/2) OF THE (SE1/4) OF THE SAID SECTION (34); THENCE S 86°35'02" E, A DISTANCE OF 407.18 FEET TO A COMPUTED POLNT AT THE INTERSECTION OF THE WESTERLY RIGHT OF WAY TINE OF ARKANSAS STATE HIGHWAY NO. 225; THENCE S 27°52'32" E ALONG THE SAID RIGHT OF WAY, A DISTANCE OF 26.98 FEET TO THE INTERSECTION OF THE WESTERLY RIGHT OF WAY LINE OF HILL CREEK ROAD; THENCE ALONG THE SAID WESTERLY RIGHT OF WAY LINE OF HILL CREEK ROAD THE FOLLOWING COURSES:  S 28°23'54"W 25.80 FEET: S 20°37'40" W, 12.22 FEET TO A SET 5/8" REBAR WITH ORANGE I.D. CAP; THENCE CONTINUING ALONG THE SAID WESTERLY RIGHT OF WAY OF HILL CREEK ROAD THE FOLLOWING COURSES: S 20°37'40" W, 130.21 FEET; S 22°08'05" W, 94.68 FEET; S 25°14'00" W, 65.33 FEET; S 29°46'45" W, 47.71 FEET; S 34°06'05" W, 75.26 FEET; S 350°59'17" W, 59.35 FEET TO A SET 5/8" REBAR WITH ORANGE I.D. CAP FOR THE POINT OF BEGINNING; THENCE CONTINUING ALONG THE SAID WESTERLY RIGHT OF WAY LINE S 35°59'17" W, 18.59 FEET; S 37°42'03" W, 18.87 FEET TO A SET 5/8" REBAR WITH ORANGE I.D. CAP; THENCE LEAVING THE SAID RIGHT OF WAY LINE N 86°35'02" W, A DISTANCE OF 165.00 FEET TO A SET 5/8" REBAR WITH ORANGE I.D. CAP; THENCE N 27 0 10 T02' E, A DISTANCE OF 92.64 FEET TO A SET 5/8" REBAR WITH ORANGE I.D. CAP; THENCE S 66°44'09" E, A DISTANCE OF 157.69 FEET BACK TO THE POINT OF BEGINNING, CONTALNING 0.23 ACRES MORE OR LESS AND BEING SUBJECT TO ANY AND ALL EASEMENTS, RIGHTS OF WAY, OR RESTRICTIONS OF RECORD OR NOT OF RECORD.  34 12N 11W 1.77 ACRES</x:t>
+    <x:t>Part of the Southeast Quarter of the Southeast Quarter (SE1/4 SE1/4) of Section Thirty-four (34), Township Twelve (12) North, Range Eleven (11) West, Cleburne County, Arkansas, described as proceeding from the Northeast corner of said subdivision and running thence East along the North line thereof 335 feet to a point on the West right-of-way line of the Prim Road; thence South along said right-of-way line 65 feet to the TRUE POINT OF BEGINNING; thence further South along the right-of-way line of the "Old Prim Road" 510 feet to a point; thence West 165 feet; thence North parallel to the Old Prim Road 510 feet to a point; thence East 165 feet to the TRUE POINT OF BEGINNING, containing 2 acres, more or less. LESS &amp; EXCEPT A part of the South Half (S1/2) of the Southeast Quarter (SE1/4) of Section Thirty-four (34), Township Twelve North (T12N), Range Eleven West (R11W), of the 5th Principal Meridian In Cleburne County, Arkansas and being more particularly described as follows: Commencing from a computed point marking the northwest corner of (S1/2) of the (SE1/4) of the said Section (34); thence S 86°35'02" E, a distance of 407.18 feet to a computed polnt at the intersection of the westerly right of way tine of Arkansas State Highway No. 225; thence S 27°52'32" E along the said right of way, a distance of 26.98 feet to the intersection of the westerly right of way line of Hill Creek Road; thence along the said westerly right of way line of Hill Creek Road the following courses:  S 28°23'54"W 25.80 feet: S 20°37'40" W, 12.22 feet to a set 5/8" rebar with orange I.D. cap; thence continuing along the said westerly right of way of Hill Creek Road the following courses: S 20°37'40" W, 130.21 feet; S 22°08'05" W, 94.68 feet; S 25°14'00" W, 65.33 feet; S 29°46'45" W, 47.71 feet; S 34°06'05" W, 75.26 feet; S 350°59'17" W, 59.35 feet to a set 5/8" rebar with orange I.D. cap for the POINT OF BEGINNING; thence continuing along the said westerly right of way line S 35°59'17" W, 18.59 feet; S 37°42'03" W, 18.87 feet to a set 5/8" rebar with orange I.D. cap; thence leaving the said right of way line N 86°35'02" W, a distance of 165.00 feet to a set 5/8" rebar with orange I.D. cap; thence N 27 0 10 t02' E, a distance of 92.64 feet to a set 5/8" rebar with orange I.D. cap; thence S 66°44'09" E, a distance of 157.69 feet back to the POINT OF BEGINNING, contalning 0.23 acres more or less and being subject to any and all easements, rights of way, or restrictions of record or not of record.  34 12N 11W 1.77 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELLEN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>001-09242-000</x:t>
   </x:si>
   <x:si>
     <x:t>STANFORD, GLEN % GLENDA CLINE</x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF HEBER SPRINGS) 0.34 ACRES PART OF THE WEST HALF OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (PT. W1/2, SW1/4, NW1/4) OF SECTION THIRTEEN (13), TOWNSHIP TEN (10) NORTH, RANGE TEN (10) WEST, DESCRIBED AS BEGINNING AT THE SOUTHEAST CORNER OF AFORESAID SUBDIVISION AND RUNNING THENCE WEST 50 FEET, THENCE NORTH 150 FEET, THENCE EAST 50 FEET AND THENCE SOUTH 150 FEET TO THE POINT OF BEGINNING. ALSO, PART OF THE W1/2 OF THE SW1/4 OF THE NW1/4, DESCRIBED AS STARTING 50 FEET WEST OF THE SOUTHEAST CORNER OF THE W1/2 OF THE SW1/4 OF THE NW1/4, THENCE WEST 50 FEET, THENCE N 150 FEET, THENCE EAST 50 FEET AND THENCE SOUTH 150 FEET TO THE POINT OF BEGINNING, IN SECTION 13, TOWNSHIP 10 NORTH, RANGE 10 WEST. HEBER SPRINGS ADDITION 13 10N 10W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>300-02935-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STARKEY, DONALD R &amp; MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 130 BLOCK 001 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02884-000</x:t>
   </x:si>
   <x:si>
     <x:t>STUMP, NORMA FAYE % NORMA FAYE STUMP ANGLIN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 264 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TUBBS, MARK RANDALL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 049 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03121-000</x:t>
   </x:si>
   <x:si>
     <x:t>VANDERVENTER, THELMA % MICHAEL MCSPADDEN</x:t>
   </x:si>
   <x:si>
     <x:t>A TRACT SITUATED IN THE NE1/4 NE1/4 OF SECTION 26, T-11-N, R-12-W OF THE FIFTH PRINCIPAL MERIDIAN, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS:  BEGINNING AT THE NORTHWEST CORNER OF THE AFORESAID NE1/4 NE1/4 AND RUNNING S00°45'35"W 292.59 FEET TO THE TRUE POINT OF BEGINNING; THENCE S89°48'48"E 951.96 FEET TO A POINT ON THE FEE TAKING LINE ON GREERS FERRY RESERVIOR; THENCE S44°12'02"E 58.32 FEET ALONG SAID FEE TAKING LINE; THENCE S00°46'47"W 125.49 FEET ALONG FEE TAKING LINE; THENCE N89°48'48"W 993.13 FEET; THENCE N00°45'35"E 167.17 FEET TO THE TRUE POINT OF BEGINNING AND CONTAINING 3.792 ACRES AND BEING SUBJECT TO A PERPETUAL FLOWAGE EASEMENT ON THAT PART LYING ON AND BELOW THE 491 CONTOUR MEAN SEA LEVEL.  26 11N 12W 3 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-09811-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-05930-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1688,3070 +1658,2926 @@
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>6126</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>6519.33</x:v>
+        <x:v>6619.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>6127</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>3668.22</x:v>
+        <x:v>3768.22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>6128</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>813.55</x:v>
+        <x:v>913.55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>6129</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>6130</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1430.57</x:v>
+        <x:v>1530.57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>6131</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>444.07</x:v>
+        <x:v>544.07</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>6132</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>235.1</x:v>
+        <x:v>335.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>6133</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>191.25</x:v>
+        <x:v>291.25</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>6134</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>220.93</x:v>
+        <x:v>320.93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>6135</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>1125.34</x:v>
+        <x:v>1225.34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>6136</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>57.16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>6137</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>435.7</x:v>
+        <x:v>535.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>6138</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>307.34</x:v>
+        <x:v>407.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>6139</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>6140</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
-[...11 lines deleted...]
-        <x:v>72.97</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>6141</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
-[...11 lines deleted...]
-        <x:v>72.97</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>6142</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>307.34</x:v>
+        <x:v>407.34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>6143</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>302.38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>6144</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>336.22</x:v>
+        <x:v>436.22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>6145</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>697.08</x:v>
+        <x:v>797.08</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>6146</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>6147</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>6148</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>387.32</x:v>
+        <x:v>487.32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6149</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>8672.45</x:v>
+        <x:v>8772.45</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6150</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6151</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>247.91</x:v>
+        <x:v>347.91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6152</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3173.09</x:v>
+        <x:v>3273.09</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6153</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>310.18</x:v>
+        <x:v>410.18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6154</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>73.58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6155</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6156</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6157</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6158</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6159</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6160</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6161</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6162</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6163</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>529.36</x:v>
+        <x:v>629.36</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6164</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6165</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6166</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E46" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6167</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6168</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6169</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6170</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1180.09</x:v>
+        <x:v>1280.09</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6171</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>19067.07</x:v>
+        <x:v>19167.07</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6172</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1345.38</x:v>
+        <x:v>1445.38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6173</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>3011.83</x:v>
+        <x:v>3113.18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6174</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>68194.22</x:v>
+        <x:v>68294.22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6175</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6176</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6177</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6178</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>551.47</x:v>
+        <x:v>651.47</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6179</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>835.5</x:v>
+        <x:v>935.5</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6180</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>207.92</x:v>
+        <x:v>307.92</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6181</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>297.56</x:v>
+        <x:v>397.56</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6182</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>297.56</x:v>
+        <x:v>397.56</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6183</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6184</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>2124.47</x:v>
+        <x:v>2224.47</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6186</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6187</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>534.14</x:v>
+        <x:v>634.14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6188</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>297.56</x:v>
+        <x:v>397.56</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6189</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>513.24</x:v>
+        <x:v>613.24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6190</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>909.55</x:v>
+        <x:v>1009.55</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6191</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>25048.67</x:v>
+        <x:v>25148.67</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6192</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>202.92</x:v>
+        <x:v>302.92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6193</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6194</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>351.52</x:v>
+        <x:v>451.52</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>6195</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>347.48</x:v>
+        <x:v>447.48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>6196</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>327.47</x:v>
+        <x:v>427.47</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>6197</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>3161.23</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>6198</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>220</x:v>
-[...11 lines deleted...]
-        <x:v>8059.4</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>6199</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>73.58</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>6200</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>6201</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>6202</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>6203</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>6204</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>6205</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>6206</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>4983.55</x:v>
+        <x:v>5083.55</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>6207</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>752.34</x:v>
+        <x:v>852.34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>6208</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>80.31</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>6209</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>80.31</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>6210</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>6211</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>6212</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>372.46</x:v>
+        <x:v>472.46</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>6213</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>6214</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>6215</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>6216</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>267</x:v>
-[...11 lines deleted...]
-        <x:v>344.87</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>6217</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>270</x:v>
-[...11 lines deleted...]
-        <x:v>314.38</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>6218</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>6219</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>6220</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>6221</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>14604.07</x:v>
+        <x:v>14704.07</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>6222</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>5292.38</x:v>
+        <x:v>5392.38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>6223</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>6224</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>6225</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>6226</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>295</x:v>
-[...11 lines deleted...]
-        <x:v>202.92</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>6227</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>202.92</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>6228</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>565.53</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>6229</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>9012.28</x:v>
+        <x:v>9112.28</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>6230</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>6231</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>367.49</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>6232</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>6233</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>6234</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>6235</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>6236</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>6237</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>6238</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>6239</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>6240</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>6241</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>6242</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>6243</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>310.33</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>6244</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>6245</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>1644.88</x:v>
+        <x:v>1744.88</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>6246</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>7283.89</x:v>
+        <x:v>7383.89</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>6247</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>745.27</x:v>
+        <x:v>845.27</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>6248</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>672.29</x:v>
+        <x:v>772.29</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>6249</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>534.14</x:v>
+        <x:v>634.14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>6250</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>524.94</x:v>
+        <x:v>624.94</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>6251</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>491.83</x:v>
+        <x:v>591.83</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>6252</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>675.85</x:v>
+        <x:v>775.85</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>6253</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>6254</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>6255</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>6256</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>2646.42</x:v>
+        <x:v>2746.42</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>6257</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>383</x:v>
-[...11 lines deleted...]
-        <x:v>709.2</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>