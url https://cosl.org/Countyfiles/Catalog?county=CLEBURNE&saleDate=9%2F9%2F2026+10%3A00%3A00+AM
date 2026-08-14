--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d228416f93446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39bc14fc88b1431583038482968bb25d.psmdcp" Id="R3bd3870b7f124985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e9ab1a78da4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/698748bbc59941dd99553150a7b66562.psmdcp" Id="Rd969c3a050654e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -85,257 +85,206 @@
   <x:si>
     <x:t>600-03774-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 352 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>600-03775-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLY, RANDE LEE BLY &amp; KEVIN JAY BLY% LEE &amp; KEVIN JAY BLY, LAWRENCE PAUL </x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF QUITMAN)  30 09N 11W 0 ACRES LOT 023 BLOCK 00A QUITMAN ADDITION CITY  SD 211</x:t>
   </x:si>
   <x:si>
     <x:t>ARBA BLY, LAWRENCE PAUL BLY, RANDE LEE BLY, KEVIN JAY BLY</x:t>
   </x:si>
   <x:si>
     <x:t>500-00034-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURKS, GEORGE H &amp; JONIE </x:t>
-[...5 lines deleted...]
-    <x:t>002-06045-309</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARR% KATHI CARR &amp; BRADLEY BRITT, KENNETH &amp; KATHI </x:t>
   </x:si>
   <x:si>
     <x:t>A tract situated in the SW1/4 of the SW1/4 of Section Thirty-three (33), Township Eleven (l1) North, Range Nine (9) West, Cleburne County, Arkansas, more particularly described as follows: Proceeding from the NE corner of the said SW1/4 ofthe SW1/4 said Section 33, then S 87 degrees 41'50" W 1039.87 feet, then S 02 degrees 43'09" E 201.79 feet, then S 72 degrees 20'37" E 293.98 feet to the Point of Beginning, then continue S 72 degrees 20'37" E 135.00 feet, then N 87 degrees 41'50" E 88.00 feet, then S 31 degrees 19'50" W 327.16 feet, to a point on the North Right of Way line of a County Road, then along the road the following courses: N 68 degrees 05'07" W 63.46 feet, then along a curve to the right having a centerline radius of 539.64 feet and a tangent of 50 feet, a distance of 95.10 feet, then N 57 degrees 29'53" W 53.42 feet, then leaving said Right of Way N 32 degrees 42'09" E 262.70 feet to the Point of Beginning, containing 1.38 acres more or less and being subject to a 30 foot easement for an adjoining septic system along the West line of the above described tract. Subject to any and all easements, rights-of-way and restrictions of record. 33 11N 09W 1.38 ACRES LOT  BLOCK   ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>BRANDI CARR, WARREN CHRISTOPHER, GEORGENE B CHRISTOPHER</x:t>
   </x:si>
   <x:si>
     <x:t>001-03730-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARR, KOLE &amp; ANGELA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 082 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>FAIRFIELD BAY COMMUNITY CLUB POA</x:t>
   </x:si>
   <x:si>
     <x:t>600-04570-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CATES, WANDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t>W 3AC OF SW SW SE 01 09N 11W 2.25 ACRES LOT  BLOCK   ADDITION CITY  SD 212</x:t>
   </x:si>
   <x:si>
     <x:t>LEWIS CATES</x:t>
   </x:si>
   <x:si>
     <x:t>001-07018-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CLAYTON, DONALD &amp; TERRY CLAYTON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CORNETT, LOLITA MICHELE RUSH, LYNNE ELLEN WILLIAMS, LAURA ANN </x:t>
   </x:si>
   <x:si>
     <x:t>. 05 11N 10W 0 ACRES LOT  BLOCK  FRONTIER CANYON ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>002-04982-000</x:t>
   </x:si>
   <x:si>
     <x:t>CORNETT, LAURA ANN, LOLITA MICHELE RUSH, LYNNE ELLEN WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. LOT 161 FRONTIER CANYON ADDITION 05 11N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04986-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. LOT 166 FRONTIER CANYON ADDITION 05 11N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04993-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COUSINS, FALESHA </x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF CONCORD) A PART OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (SW1/4 OF NW1/4) OF SECTION 21, TOWNSHIP 12 NORTH, RANGE 8 WEST, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHEAST CORNER OF SAID SW1/4 NW1/4; THENCE RUN NORTH 176 FEET TO THE EXISTING ROADWAY, THENCE RUN IN A SOUTHWESTERLY DIRECTION ALONG SAID ROADWAY FOR A DISTANCE OF 244 FEET; THENCE RUN SOUTH 52 FEET, THENCE RUN EAST 210 FEET TO THE POINT OF BEGINNING. 21 12N 08W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>100-00122-003</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS AQUILA DEVELOPMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 072 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03144-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CROY &amp; A CLAY MADISON, TAMARA J </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS% JEFFERSON H DAVIS JR, JEFF H </x:t>
   </x:si>
   <x:si>
     <x:t>. 36 10N 11W 0 ACRES LOT 034 BLOCK  SOUTH SHORE PARK ADDITION CITY  SD 212</x:t>
   </x:si>
   <x:si>
     <x:t>COVE CREEK/PEARSON FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>002-08837-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, NATHAN WOODWARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 292 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04110-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DECUIR, BENNETT % BENNETT L DECUIR % LARRY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 020 SOUTHWEST SHORES ADDITION 12 10N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-09074-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DERUN, ALEKSANDR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 179 BLOCK 001 CASTLE RIDGE ADDITION 02 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02708-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DEVOUS, JIMMY D &amp; ROBERTA JAMES % ROBERTA DEVOUS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DICKENS, MARK A </x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF HEBER SPRINGS)  TRACT NUMBER NINE (9), LITTLEFIELD ESTATES, PLAT #1 BEING DESCRIBED AS PART OF THE W1/2 S1/2 OF THE FRACTIONAL NW1/4 OF SECTION SEVEN (7), TOWNSHIP TEN (10) NORTH, RANGE NINE (9) WEST, CLEBURNE COUNTY, ARKANSAS, DESCRIBED AS FOLLOWS: COMMENCING AT THE NW CORNER OF SAID W1/2 S1/2 OF THE FRACTIONAL NW1/4; RUN THENCE S00°25'52"W A DISTANCE OF 910.96 FEET TO THE POINT OF BEGINNING; THENCE CONTINUE S00°25'52"W A DISTANCE OF 100 FEET; THENCE S88°00'58"E A DISTANCE OF 145.95 FEET; THENCE N00°25'52"E A DISTANCE OF 104.61 FEET; THENCE N89°34'08"W A DISTANCE OF 148.16 TO THE POINT OF BEGINNING, CONTAINING 0.34 ACRES MORE OR LESS, AND BEING SUBJECT TO ALL EXISTING AND RECORDED UTILITY EASEMENTS AND ROAD RIGHT-OF-WAYS. ALSO: 1986 14' X 60" SOUTHERN HOSPITALITY MOBILE HOME WITH THE SERIAL NUMBER OF SSL7927  07-10-09 HEBER SPRINGS (CITY O ADDITION 07 10N 09W 0.38 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>300-02720-146</x:t>
   </x:si>
   <x:si>
     <x:t>ECKHART, DAVID L &amp; SARAH M % DAVID ECKHART, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 169 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03592-000</x:t>
   </x:si>
   <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 220 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04038-000</x:t>
   </x:si>
   <x:si>
     <x:t>EVANS, MARK % MARK F EVANS</x:t>
   </x:si>
   <x:si>
     <x:t>A SITUATED IN NW1/4 NW1/4 OF SECTION 33, T-9-N, R-11-W, CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS BEGINNING AT A POINT WHICH IS 474.12 FEET SOUTH AND 227.66 FEET EAST OF THE NORTHWEST CORNER OF THE NORTHWEST CORNER OF THE AFORESAID NW1/4 NW1/4 AND BEGINNING POINT ALSO BEING ON THE SOUTH RIGHT-OF-WAY LINE OF ARKANSAS HIGHWAY NO. 124; THENCE PROCEEDING S56°12'11"E 248.62 FEET ALONG RIGHT-OF-WAY LINE; THENCE DEPARTING RIGHT-OF-WAY LINE S00°52'49"W 168.39 FEET; THENCE N74°29'38"W 215.69 FEET; THENCE N00°52'49"E 249.03 FEET TO THE POINT OF BEGINNING AND CONTAINING 1.00 ACRE. 33 09N 11W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07591-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PROPERTIES LLC, F5 </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FERREIRA, MARCOS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 185 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04003-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLOYD, CHRIS % CHRISTOPHER L FLOYD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 LOT 16 RAINBOW ACRES ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-07134-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Homestead Tax Credit* LOT 031 RAINBOW ACRES ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-07149-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRAZIER ESTATE% WILEY FRAZIER, MARY J </x:t>
@@ -442,62 +391,50 @@
   <x:si>
     <x:t xml:space="preserve">GOODWIN, LACY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 096 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04584-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORDON, TEDDY &amp; HEIDI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 076 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03894-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 154 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03972-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRAHAM, VIOLET K </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GUIDRY%CHRIS M &amp; CARLA C GUIDRY, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 10N 10W 0 ACRES LOT 091 BLOCK  LAKESHORE HEIGHTS ADDITION CITY HEBER SPRINGS SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, IRS, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC, US DISTRICT COURT EASTERN DISTRICT OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>300-01384-000</x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 LOT 92  11 10N 10W 0 ACRES LOT  BLOCK  LAKESHORE HEIGHTS ADDITION CITY HEBER SPRINGS SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, TANNENBAUM PROPERTY OWNERS ASSOCIATION INC, US DISTRICT COURT EASTERN DISTRICT OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>300-01385-000</x:t>
   </x:si>
   <x:si>
     <x:t>(ADJ AIRSTRIP) TRACT A: A PART OF THE WEST HALF OF THE NORTHWEST QUARTER OF SECTION 34, TOWNSHIP 11 NORTH, RANGE 10 WEST, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NW CORNER OF THE SW1/4 NW1/4 OF SAID SECTION 34, THENCE SOUTH 28 DEGREES 45 MINUTES 01 SECOND EAST A DISTANCE OF 235.26 FEET; THENCE NORTH 86 DEGREES 04 MINUTES 04 SECONDS EAST A DISTANCE OF 135.01 FEET; THENCE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 182.49 FEET TO THE POINT OF BEGINNING, THENCE CONTINUE NORTH 03 DEGREES 53 MINUTES 58 SECONDS WEST A DISTANCE OF 86.64 FEET; THENCE NORTH 85 DEGREES 57 MINUTES 26 SECONDS EAST A DISTANCE OF 88.20 FEET; THENCE SOUTH 03 DEGREES 54 MINUTES 30 SECONDS EAST A DISTANCE OF 85.94 FEET; THENCE SOUTH 85 DEGREES 30 MINUTES 12 SECONDS WEST A DISTANCE OF 88.22 FEET TO THE POINT OF BEGINNING, CONTAINING 0.175 ACRE OR 7612 SQUARE FEET, MORE OR LESS. 34 11N 10W 0.175 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID S WALLACE, FRANCES R WALLACE, CHARLES T WYNN, LAURA WYNN, ASSET MANAGEMENT CORP, GREGORY M BUTLER, GREGORY M BULLER, IRS, DF&amp;A, STATE OF NORTH DAKOTA BY WORKFORCE SAFETY &amp; INSURANCE, STEVE RONEY, CHARLES HISER EXCAVATING LLC</x:t>
@@ -529,62 +466,50 @@
   <x:si>
     <x:t xml:space="preserve">HALL, ALAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 014 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03832-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 015 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03833-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, EVELIN, TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF QUITMAN) A TRACT SITUATED IN SE1/4 NE1/4 AND NE1/4 SE1/4 OF SECTION 25, TOWNSHIP 9 NORTH, RANGE 12 WEST, CLEBURNE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHEAST CORNER OF THE AFORESAID NE1/4 SE1/4 OF SECTION 25; THENCE NORTH 01 DEGREES 22 MINUTES 19 SECONDS EAST 128.71 FEET; THENCE NORTH 88 DEGREES 37 MINUTES 41 SECONDS WEST 109.64 FEET; THENCE SOUTH 03 DEGREES 36 MINUTES 12 SECONDS EAST 48.00 FEET TO THE TRUE POINT OF BEGINNING OF THE TRACT HEREIN DESCRIBED; THENCE SOUTH 03 DEGREES 36 MINUTES 12 SECONDS EAST 172.22 FEET; THENCE SOUTH 86 DEGREES 05 MINUTES 55 SECONDS WEST 151.28 FEET; THENCE NORTH 07 DEGREES 13 MINUTES 40 SECONDS EAST 100.00 FEET; THENCE NORTH 22 DEGREES 28 MINUTES 02 SECONDS EAST 70.70 FEET; THENCE NORTH 56 DEGREES 05 MINUTES 18 SECONDS EAST 35.37 FEET; THENCE SOUTH 88 DEGREES 18 MINUTES 30 SECONDS EAST 71.18 FEET TO THE TRUE POINT OF BEGINNING AND CONTAINING 0.519 ACRES, MORE OR LESS. QUITMAN ADDITION 25 09N 12W 0.519 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>500-00454-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HANCOCK, MICHAEL J </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HAWKINS, JIMMY &amp; JONATHON HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>A TRACT SITUATED IN THE SOUTHWEST QUARTER (SW1/4) OF SECTION TWENTY-FIVE (25), TOWNSHIP ELEVEN (LL) NORTH, RANGE ELEVEN (11) WEST, CLEBURNE COUNTY, ARKANSAS AND MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE NORTHEAST QUARTER (NE1/4) OF THE SOUTHWEST QUARTER (SW1/4) OF SECTION 25, AND RUNNING NORTH 411.79 FEET, THENCE EAST 104.68 FEET TO THE SOUTHEAST CORNER OF LOT #184 OF BUDD CREEK SUBDIVISION TO THE POINT OF BEGINNING, THENCE NORTH 200.00 FEET, THENCE EAST 50.00 FEET, THEN SOUTH 200.00 FEET TO THE SOUTHWEST CORNER OF LOT #226 OF BUDD CREEK SUBDIVISION, THENCE WEST 50.00 FEET TO THE POINT OF BEGINNING, SUBJECT TO EASEMENTS, RIGHT-OF-WAYS, AND PROTECTIVE COVENANTS OF RECORD, IF ANY.  25 11N 11W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08640-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 226 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00531-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 185 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00532-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAYES, DWIGHT </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 072 Block 012 INDIAN HILLSHILLS ADDITION CITY OF FAIRFIELD BAY 11 11N 12W </x:t>
@@ -613,197 +538,131 @@
   <x:si>
     <x:t xml:space="preserve">HORTANCE, GINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 032 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04521-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRVING, TODD JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 225 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00560-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 224 BUDD CREEK ADDITION 25 11N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00560-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JADWIN% LYNN CANTU, RUTH </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JENSEN% JERRY F &amp; CORDELIA J JENSEN, CORDELIA JO </x:t>
   </x:si>
   <x:si>
     <x:t>THE NORTH HALF OF THE SOUTH HALF OF THE SOUTH HALF OF THE NORTHEAST QUARTER OF THE SOUTHEAST QUARTER (N1/2 S1/2 S1/2 NE1/4 SE1/4), SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) WEST, CONTAINING 5 ACRES, MORE OR LESS, IN CLEBURNE COUNTY, ARKANSAS. LESS &amp; EXCEPT, THE EAST 660 FEET OF THE N1/2 S1/2 S1/2 NE1/4 SE1/4 OF SECTION THIRTY-FIVE (35), TOWNSHIP TWELVE (12) NORTH, RANGE TWELVE (12) WEST, CLEBURNE COUNTY, ARKANSAS. 35 12N 12W 2.5 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>LARRY W CHASE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09957-004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">INC% JMANN LLC, JMAAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON C/O PAULA FITCH, LORETTA M </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT 25 35 11N 12E 0 ACRES LOT 016 BLOCK  LAKESHORE HILLS II ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>CARLTON D JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>002-05878-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 116 BLOCK 008 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03345-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, PAM </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KING, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 077 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 018 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03090-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 312 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03735-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING, SHAWN  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 313 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 113 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 359 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-04177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 042 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04299-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LAECHELT, ANGELA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LEWIS, ELIZABETH A ETAL % ELIZABETH DIZZIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 247 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12 </x:t>
   </x:si>
   <x:si>
     <x:t>600-03670-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANUEL, GEORGE D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 082 BLOCK 10A INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAY, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 043 VALLEY OAKS I ADDITION 06 09N 08W </x:t>
   </x:si>
   <x:si>
     <x:t>002-09731-000</x:t>
@@ -823,59 +682,50 @@
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 122 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03940-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLOUGH, RICKY SR &amp; MYRTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 050 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04428-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, JULIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 035 BLOCK 011 INDIAN HILLS  ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04413-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MILLER, JULIAN C/O PMB 177 </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MISSISSIPPI UNITED LAND &amp; CATTLE, LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 206 BLOCK 012 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04694-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE% JASON &amp; SHERRY MOORE, JASON N &amp; SHERRY JO </x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF QUITMAN)  A part of the West Half of the Southeast Quarter (W1/2 SE1/4) of Section Thirty (30), Township Nine (9) North, Range Eleven (11) West, Cleburne County, Arkansas, described as beginning at the point where the East line of said W1/2 of the SE1/4 intersects the North right-of-way line of Arkansas State Highway No. 124, said point being the true point of beginning; thence Northwesterly along said North right-of-way line 386.00 feet; thence Northeasterly at a 90 degree angle to said right-of-way 577 feet, more or less, to a point on the East line of said W 1/2 of the SEI/4 694.45 feet North of the point of beginning; thence South along said East line 694.45 feet to the point of beginning, containing 2.56 acres, more or less, subject to a 40 foot road right-of-way easement along the Southerly line thereof. 30 09N 11W 2.56 ACRES LOT  BLOCK  QUITMAN ADDITION CITY  SD 211</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>500-00452-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORRIS, DEBRA L &amp; CURTIS L PRICE &amp; IVAN E PRICE </x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE NORTHEAST QUARTER OF THE SOUTHEAST QUARTER (NE1/4 SE1/4) OF SECTION TWENTY-SIX (26), TOWNSHIP ELEVEN (LL) NORTH, RANGE TEN (10) WEST, IN CLEBURNE COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF THE SOUTHEAST QUARTER OF THE SOUTHWEST QUARTER OF SAID NORTHEAST QUARTER OF THE SOUTHEAST QUARTER OF SAID SECTION 26; THENCE RUN NORTH 2 DEGREES 14 MINUTES 28 SECONDS WEST 90 FEET; THENCE RUN SOUTH 87 DEGREES 20 MINUTES 6 SECONDS EAST 164.44 FEET; THENCE RUN SOUTH 2 DEGREES 14 MINUTES 28 SECONDS EAST 90 FEET; THENCE RUN NORTH 87 DEGREES 20 MINUTES 6 SECONDS WEST 164.44 FEET TO THE POINT OF BEGINNING OF THE TRACT HEREIN CONVEYED. "HOMESTEAD TAX CREDIT 2021"  26 11N 10W 0.34 ACRE</x:t>
@@ -883,62 +733,50 @@
   <x:si>
     <x:t>001-06500-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOUDY, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 067 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03139-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 047 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03119-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 088 BLOCK 003 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03160-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MANN INVESTMENTS LLC, P &amp; K </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PAPPAN, JOHNNY LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 036 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02953-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATTERSON, LAVONNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 004 BLOCK 001 GRAND ISLE ADDITION 14 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03229-004</x:t>
   </x:si>
   <x:si>
     <x:t>PAULSEN, RAYMOND J, JR &amp; BYRLENE % R J, JR &amp; BYRLENE H PAULSEN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 345 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03768-000</x:t>
@@ -970,156 +808,132 @@
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 324 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04142-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 325 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04143-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROTHBART, JEFFREY N % JEFFREY N (PER MAIL  RET 3/29/220) ROTHBART</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 034 BLOCK 011 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04412-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUFFIN, EDWARNER &amp; SHEILA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SANDERS, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 021 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02939-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANTOS, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 352 BLOCK 010 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-04170-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHLAGHECK, PAUL J &amp; JOANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 262 BLOCK 009 INDIAN HILLS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03685-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SERVICE, PRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 060 BLOCK 001 CASTLE RIDGE ADDITION 02 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-02589-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARPTON, FRANCIS A &amp; WANDA R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(CITY OF FAIRFIELD BAY) LOT 156 BLOCK 002 EAST RIDGE HEIGHTS ADDITION 11 11N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>600-03070-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMMONS, FLOYD &amp; LUCILLE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">AVIATION LLC, SKYPOINT </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 138 &amp; 139 11 11N 11W 0 ACRES LOT  BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>EDWARD J CARNATHAN</x:t>
   </x:si>
   <x:si>
     <x:t>002-08705-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INVESTMENT GROUP LLC, SKYPOINT </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 11W 0 ACRES LOT 115 BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>GINGERY FAMILY TRUST, EDWARD J CARNATHAN</x:t>
   </x:si>
   <x:si>
     <x:t>002-08682-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 11W 0 ACRES LOT 116 BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>002-08683-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 11W 0 ACRES LOT 117R BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>002-08684-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SKYPOINT INVESTMENT GROUP LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 220 SKYPOINT ESTATES ADDITION 11 11N 11W </x:t>
+    <x:t>. 11 11N 11W 0 ACRES LOT 220 BLOCK  SKYPOINT ESTATES ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>002-08786-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, MICHAEL LINDEN </x:t>
   </x:si>
   <x:si>
     <x:t>Part of the Southeast Quarter of the Southeast Quarter (SE1/4 SE1/4) of Section Thirty-four (34), Township Twelve (12) North, Range Eleven (11) West, Cleburne County, Arkansas, described as proceeding from the Northeast corner of said subdivision and running thence East along the North line thereof 335 feet to a point on the West right-of-way line of the Prim Road; thence South along said right-of-way line 65 feet to the TRUE POINT OF BEGINNING; thence further South along the right-of-way line of the "Old Prim Road" 510 feet to a point; thence West 165 feet; thence North parallel to the Old Prim Road 510 feet to a point; thence East 165 feet to the TRUE POINT OF BEGINNING, containing 2 acres, more or less. LESS &amp; EXCEPT A part of the South Half (S1/2) of the Southeast Quarter (SE1/4) of Section Thirty-four (34), Township Twelve North (T12N), Range Eleven West (R11W), of the 5th Principal Meridian In Cleburne County, Arkansas and being more particularly described as follows: Commencing from a computed point marking the northwest corner of (S1/2) of the (SE1/4) of the said Section (34); thence S 86°35'02" E, a distance of 407.18 feet to a computed polnt at the intersection of the westerly right of way tine of Arkansas State Highway No. 225; thence S 27°52'32" E along the said right of way, a distance of 26.98 feet to the intersection of the westerly right of way line of Hill Creek Road; thence along the said westerly right of way line of Hill Creek Road the following courses:  S 28°23'54"W 25.80 feet: S 20°37'40" W, 12.22 feet to a set 5/8" rebar with orange I.D. cap; thence continuing along the said westerly right of way of Hill Creek Road the following courses: S 20°37'40" W, 130.21 feet; S 22°08'05" W, 94.68 feet; S 25°14'00" W, 65.33 feet; S 29°46'45" W, 47.71 feet; S 34°06'05" W, 75.26 feet; S 350°59'17" W, 59.35 feet to a set 5/8" rebar with orange I.D. cap for the POINT OF BEGINNING; thence continuing along the said westerly right of way line S 35°59'17" W, 18.59 feet; S 37°42'03" W, 18.87 feet to a set 5/8" rebar with orange I.D. cap; thence leaving the said right of way line N 86°35'02" W, a distance of 165.00 feet to a set 5/8" rebar with orange I.D. cap; thence N 27 0 10 t02' E, a distance of 92.64 feet to a set 5/8" rebar with orange I.D. cap; thence S 66°44'09" E, a distance of 157.69 feet back to the POINT OF BEGINNING, contalning 0.23 acres more or less and being subject to any and all easements, rights of way, or restrictions of record or not of record.  34 12N 11W 1.77 ACRES LOT  BLOCK   ADDITION CITY  SD 402</x:t>
   </x:si>
   <x:si>
     <x:t>ELLEN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>001-09242-000</x:t>
   </x:si>
   <x:si>
     <x:t>STANFORD, GLEN % GLENDA CLINE</x:t>
   </x:si>
   <x:si>
     <x:t>(CITY OF HEBER SPRINGS) 0.34 ACRES PART OF THE WEST HALF OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (PT. W1/2, SW1/4, NW1/4) OF SECTION THIRTEEN (13), TOWNSHIP TEN (10) NORTH, RANGE TEN (10) WEST, DESCRIBED AS BEGINNING AT THE SOUTHEAST CORNER OF AFORESAID SUBDIVISION AND RUNNING THENCE WEST 50 FEET, THENCE NORTH 150 FEET, THENCE EAST 50 FEET AND THENCE SOUTH 150 FEET TO THE POINT OF BEGINNING. ALSO, PART OF THE W1/2 OF THE SW1/4 OF THE NW1/4, DESCRIBED AS STARTING 50 FEET WEST OF THE SOUTHEAST CORNER OF THE W1/2 OF THE SW1/4 OF THE NW1/4, THENCE WEST 50 FEET, THENCE N 150 FEET, THENCE EAST 50 FEET AND THENCE SOUTH 150 FEET TO THE POINT OF BEGINNING, IN SECTION 13, TOWNSHIP 10 NORTH, RANGE 10 WEST. HEBER SPRINGS ADDITION 13 10N 10W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>300-02935-000</x:t>
   </x:si>
@@ -1664,2920 +1478,2704 @@
       </x:c>
       <x:c r="G5" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>6126</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>6619.33</x:v>
+        <x:v>6656.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>6127</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>6128</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>913.55</x:v>
+        <x:v>964.93</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>6129</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>6130</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G10" s="1">
-        <x:v>1530.57</x:v>
+        <x:v>1552.59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>6131</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>40</x:v>
-[...11 lines deleted...]
-        <x:v>544.07</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>6132</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>335.1</x:v>
+        <x:v>349.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>6133</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>291.25</x:v>
+        <x:v>305.93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>6134</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>320.93</x:v>
+        <x:v>335.61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>6135</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>1225.34</x:v>
+        <x:v>1240.02</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>6136</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>57.16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>6137</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>57</x:v>
-[...11 lines deleted...]
-        <x:v>535.7</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>6138</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>407.34</x:v>
+        <x:v>422.02</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>6139</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>6140</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>6141</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>6142</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>407.34</x:v>
+        <x:v>414.68</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>6143</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>302.38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>6144</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>436.22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>6145</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>797.08</x:v>
+        <x:v>826.44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>6146</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>6147</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>6148</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>487.32</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6149</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>90</x:v>
-[...11 lines deleted...]
-        <x:v>8772.45</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6150</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6151</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>347.91</x:v>
+        <x:v>355.25</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6152</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3273.09</x:v>
+        <x:v>3287.77</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6153</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>410.18</x:v>
+        <x:v>446.88</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6154</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>73.58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6155</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6156</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6157</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6158</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6159</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6160</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6161</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6162</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6163</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>629.36</x:v>
+        <x:v>644.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6164</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6165</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6166</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6167</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6168</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6169</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6170</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
-[...11 lines deleted...]
-        <x:v>1280.09</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6171</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>19167.07</x:v>
+        <x:v>19181.75</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6172</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1445.38</x:v>
+        <x:v>1475.35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6173</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>3113.18</x:v>
+        <x:v>3127.86</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6174</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>68294.22</x:v>
+        <x:v>68308.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6175</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6176</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6177</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6178</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>651.47</x:v>
+        <x:v>658.81</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6179</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>935.5</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6180</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>307.92</x:v>
+        <x:v>322.6</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6181</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>397.56</x:v>
+        <x:v>412.24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6182</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>397.56</x:v>
+        <x:v>412.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6183</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6184</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>2224.47</x:v>
+        <x:v>2246.49</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6185</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6186</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6187</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>634.14</x:v>
+        <x:v>656.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6188</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>397.56</x:v>
+        <x:v>419.58</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6189</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>201</x:v>
-[...11 lines deleted...]
-        <x:v>613.24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6190</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>1009.55</x:v>
+        <x:v>1046.25</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6191</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
-[...11 lines deleted...]
-        <x:v>25148.67</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6192</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>302.92</x:v>
+        <x:v>324.94</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6193</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6194</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
-[...11 lines deleted...]
-        <x:v>451.52</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>6195</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
-[...11 lines deleted...]
-        <x:v>447.48</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>6196</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>220</x:v>
-[...11 lines deleted...]
-        <x:v>427.47</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>6197</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>6198</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>6199</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>73.58</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>6200</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>6201</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>6202</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>6203</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>6204</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>6205</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>65.63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>6206</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>5083.55</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>6207</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>852.34</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>6208</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>6209</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>6210</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>6211</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>6212</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>472.46</x:v>
+        <x:v>487.14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>6213</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>6214</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>6215</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>6216</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>6217</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>6218</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>6219</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>80.31</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>6220</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>6221</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>14704.07</x:v>
+        <x:v>14733.43</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>6222</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>5392.38</x:v>
+        <x:v>5429.08</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>6223</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>6224</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>6225</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>6226</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>6227</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>6228</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>6229</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>291</x:v>
-[...11 lines deleted...]
-        <x:v>9112.28</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>6230</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>6231</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>367.49</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>6232</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>6233</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>6234</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>6235</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>6236</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>6237</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>6238</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>6239</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>320</x:v>
-[...11 lines deleted...]
-        <x:v>72.97</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>6240</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>6241</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>6242</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>6243</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>310.33</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>6244</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>6245</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>338</x:v>
-[...11 lines deleted...]
-        <x:v>1744.88</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>6246</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>7383.89</x:v>
+        <x:v>7391.23</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>6247</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>845.27</x:v>
+        <x:v>860.56</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>6248</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>772.29</x:v>
+        <x:v>779.63</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>6249</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>634.14</x:v>
+        <x:v>641.48</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>6250</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>624.94</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>6251</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>591.83</x:v>
+        <x:v>606.51</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>6252</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>775.85</x:v>
+        <x:v>790.53</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>6253</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>6254</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>72.97</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>6255</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>80.31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>6256</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>2746.42</x:v>
+        <x:v>2753.76</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>6257</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>