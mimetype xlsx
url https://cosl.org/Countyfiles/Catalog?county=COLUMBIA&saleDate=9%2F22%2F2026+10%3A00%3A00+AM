--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424028ab69d743fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0592a4ab2759430aa217663ad7c93c8d.psmdcp" Id="Ra21697183c4e440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref713a1f3c9d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848f81f763d54b69a74d3eed69db7c0e.psmdcp" Id="Re6c23963900843ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -49,195 +49,219 @@
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>COLUMBIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AITKENS, SHANDREY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEC NE SW  BOOK 358 PAGE 538 MCNEIL ADDITION 17 16S 20W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>02-00035-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, EZEKIAL AND ALICE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 178 PAGE 355 301 S REBECCA AS RECORDED IN PLAT BOOK A, PAGE 302 OF THE PLAT RECORDS OF COLUMBIA COUNTY, ARKANSAS. LOT 9 BLOCK B NORTH ELCAN ADDITION 17 16S 21W </x:t>
+    <x:t>BOOK 178 PAGE 355 301 S REBECCA AS RECORDED IN PLAT BOOK A, PAGE 302 OF THE PLAT RECORDS OF COLUMBIA COUNTY, ARKANSAS. 17 16S 21W 0 ACRES LOT 9 BLOCK B NORTH ELCAN ADDITION CITY  SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOUGLAS WAYNE ALEXANDER</x:t>
   </x:si>
   <x:si>
     <x:t>03-01000-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ALEXANDER, REDIE C/O REDDIE LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE  BOOK 2017 PAGE 2192 17 16S 20W 0.5799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06301-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOSWELL, W H % WILLIAM H BOSWELL, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">REV PT BLOCK 5  BOOK 352 PAGE 894  W MCKISSACK &amp; S GUICE STREETS LOT 8-9 NEIMEYER ADDITION ADDITION CITY WALDO </x:t>
+    <x:t xml:space="preserve">BOSWELL % WILLIAM H JR BOSWELL, W H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>REV PT BLOCK 5  BOOK 352 PAGE 894  W MCKISSACK &amp; S GUICE STREETS    0 ACRES LOT 8-9 BLOCK  NEIMEYER ADDITION ADDITION CITY WALDO SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.W. EASTER, SR. FOUNDATION, WILLIAM HAROLD BOSWELL, III, ELIZABETH ANN BOSWELL</x:t>
   </x:si>
   <x:si>
     <x:t>03-00704-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOSWELL, W H (JR) ETUX % WILLIAM H BOSWELL, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BOOK 276 PAGE 108 LOT 31 OF A SUBDIVISION OF LOT 5, REVISED NEIMEYER ADDITION TO WALDO, ARKANSAS, AS RECORDED IN PLAT BOOK 5, PAGE 287, OF THE RECORDS OF COLUMBIA COUNTY, ARKANSAS; BLOCK 5 NEIMEYER  ADDITION </x:t>
+    <x:t xml:space="preserve">BOSWELL ETUX %WILLIAM H JR BOSWELL, W H (JR) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOK 276 PAGE 108 LOT 31 OF A SUBDIVISION OF LOT 5, REVISED NEIMEYER ADDITION TO WALDO, ARKANSAS, AS RECORDED IN PLAT BOOK 5, PAGE 287, OF THE RECORDS OF COLUMBIA COUNTY, ARKANSAS;    0 ACRES LOT  BLOCK 5 NEIMEYER  ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>03-00704-00031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER, ALEXIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SE NE BOOK 369 PAGE 614 BOOK 369 PAGE 613 STARTING AT A POINT OF NORTH SIDE OF STATE HIGHWAY 98, 182 FEET NORTH OF THE SOUTHEAST CORNER OF THE SE1/4 OF THE NE1/4 OF SECTION 13, TOWNSHIP 16 SOUTH, RANGE 22 WEST AND RUN NORTH 69 WEST 198 FEET TO ST. LOUIS SOUTHWESTERN FP RIGHT-OF WAY THENCE RUN WEST 5 DEGREE SOUTH ALONG RIGHT-OF-WAY 157.5 FEET, THENCE SOUTH 179 FEET, THENCE EAST 168 FEET TO THE POINT OF BEGINNING, CONTAINING .67 ACRE MORE OR LESS. 13 16S 22W 0.67 ACRES </x:t>
+    <x:t>SE NE BOOK 369 PAGE 614 BOOK 369 PAGE 613 STARTING AT A POINT OF NORTH SDIE OF STATE HIGHWAY 98, 182 FEET NORTH OF THE SOUTHEAST CORNER OF THE SE1/4 OF THE NE1/4 OF SECTION 13, TOWNSHIP 16 SOUTH, RANGE 22 WEST AND RUN NORTH 69 WEST 198 FEET TO ST. LOUIS SOUTHWESTERN FP RIGHT-OF WAY THENCE RUN WEST 5 DEGREE SOUTH ALONG RIGHT-OF-WAY 157.5 FEET, THENCE SOUTH 179 FEET, THENCE EAST 168 FEET TO THE POINT OF BEGINNING, CONTAINING .67 ACRE MORE OR LESS. 13 16S 22W 0.67 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICA'S CAR-MART, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00-16193-00003</x:t>
   </x:si>
   <x:si>
-    <x:t>CARTER, ALEXIS BERNETT % ALEXIS CARTER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SE SWB BOOK 2017 PAGE 2098 W ASKEW WALDO ADDITION 08 16S 21W 0.53 ACRES </x:t>
+    <x:t xml:space="preserve">CARTER % ALEXIS CARTER, ALEXIS BERNETT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE SWB  BOOK 2017 PAGE 2098  W ASKEW 08 16S 21W 0.53 ACRES LOT  BLOCK  WALDO ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>03-00033-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAMBERS, CALEP </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 371 PAGE 922 503 WASHINGTON  LOT 1-2 BLOCK 1 CLARKSDALE ADDITION CITY WALDO </x:t>
+    <x:t>BOOK 371 PAGE 922  503 WASHINGTON     0 ACRES LOT 1-2 BLOCK 1 CLARKSDALE ADDITION CITY WALDO SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIRLEY J BLACKWELL</x:t>
   </x:si>
   <x:si>
     <x:t>03-00715-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLLIER, JAY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 3.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00001</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, BOBBIE % BOBBIE JEAN COOPER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES </x:t>
+    <x:t xml:space="preserve">COOPER % BOBBIE JEAN COOPER, BOBBIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN THOMAS COOPER, JAMES RICHARD COOPER, ELIZABETH VADA COOPER-BURTON, WILLIE TERRELL COOPER, RODNEY A COOPER, PAUL A COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>00-12956-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOPER, BOBBIE MONK ETAL % BOBBIE JEAN COOPER </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">10.48AC SE SE 26 17S 21W 10.48 ACRES </x:t>
+    <x:t xml:space="preserve">COOPER ETAL % BOBBIE JEAN COOPER , BOBBIE MONK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.48AC SE SE 26 17S 21W 10.48 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-12965-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, CHARLES AND RUDEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; FLORIDA HEIGHTS ADDITION 20 17S 20W </x:t>
+    <x:t xml:space="preserve"> LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; 20 17S 20W 0 ACRES LOT  BLOCK  FLORIDA HEIGHTS ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES EDWARD COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER, PORTENE REVELLE PUGH, CATRINA LYNN FENNELL, ROBIN T SANFORD</x:t>
   </x:si>
   <x:si>
     <x:t>06-00168-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES </x:t>
+    <x:t>NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-07711-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, DOROTHY L C/O VIRGINIA JOHNSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN* BLOCK R </x:t>
+    <x:t xml:space="preserve">COOPER C/O VIRGINIA JOHNSON, DOROTHY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN*    0 ACRES LOT  BLOCK R  ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIRGINIA ANN JOHNSON, JAMES EDWARD COOPER, RICKY LYNN COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>01-01320-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAIG, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S OF RD SW NE  BOOK 376 PAGE 845  *720 COLUMBIA RD 85 S* 01 19S 19W 3.08 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-04001-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E/2 LESS 300 X 100' OF LOT 16 BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00664-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 15' OF LOT 29  BOOK 2021 PAGE 3844 C C FINCHER  ADDITION CITY WALDO </x:t>
   </x:si>
   <x:si>
     <x:t>03-00911-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIGGINS, DAVID AND NORMA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 280  BOOK 366 PAGE 042 BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION 0.080 ACRES </x:t>
+    <x:t>LOT 280  BOOK 366 PAGE 042    0.080 ACRES LOT  BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOB AGUILAR RODRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>01-01594-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, WALTER E, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 N/2 BOOK 2022 PAGE 2155  202 S LOCUST BLOCK 15 WALDO ORIGINAL SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00427-00000</x:t>
   </x:si>
   <x:si>
     <x:t>EASTER, ARTUS RAY ETUX % JANET EASTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SQUARE SEC NW SW 30 17S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-08040-00000</x:t>
   </x:si>
   <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
@@ -310,291 +334,303 @@
   <x:si>
     <x:t xml:space="preserve">2.50AC SEC NE SE COLUMBIA RD 34 2 1/2 ACRES IN SOUTHEAST CORNER DESCRIBED AS: BEGINNING AT SOUTHEAST CORNER OF NE/4 SE/4 RUN WEST 140 YARDS, THENCE NORTH 70 YARDS, THENCE EAST 70 YARDS, THENCE NORTH 35 YARDS, THENCE EAST 70 YARDS, THENCE SOUTH 105 YARDS TO THE POINT OF BEGINNING. LEGAL DESCRIPTION IS PROVIDED BY A LESS AND EXCEPT ON DEED 350/010. 14 17S 19W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02512-00000</x:t>
   </x:si>
   <x:si>
     <x:t>HENDRICKS, TRAVIS ETUX %TRAVIS &amp; LETHA HENDRICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW SW BOOK 194 PAGE 107 5479 HWY 82 E COMMENCING AT THE SOUTHEAST CORNER OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, RUN THENCE NORTH ALONG THE FORTY LINE TO THE NORTH SIDE OF U. S. HIGHWAY 82 FOR A POINT OF BEGINNING; RUN THENCE NORTH 420 FEET; THENCE WEST 210 FEET; THENCE SOUTH 420 FEET TO THE HIGHWAY; THENCE EAST 210 FEET TO THE POINT OF BEGINNING, CONTAINING 2 ACRES, MORE OR LESS. 13 17S 19W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02449-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILDRETH, YOLANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW/2 SW NW BOOK 2021 page 2078 COLUMBIA RD 38 PART OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (SW ¼ NW ¼) OF SECTION 2, TOWNSHIP 17 SOUTH, RANGE 20 WEST, COLUMBIA COUNTY, ARKANSAS BEING MORE ACCURATELY DESCRIBED FROM A GROUND SURVEY PERFORMED UNDER THE DIRECTION OF PHILIP LAINE STOCKWELL PLS NUMBER 1341 IN THE STATE OF ARKANSAS, AS FOLLOWS: COMMENCING AT THE NORTHWEST CORNER OF SAID SECTION 2, BEING MARKED BY A ½-INCH IRON PIPE, RUN THENCE SOUTH 01 DEGREES 41 MINUTES 03 SECONDS WEST ALONG THE WEST LINE OF SAID SECTION 2 FOR A DISTANCE OF 661.50 TO A ½-INCH IRON PIPE; THENCE SOUTH 01 DEGREES 23 MINUTES 53 SECONDS WEST FOR A DISTANCE OF 420.28 FEET TO A 5/8INCH CAPPED REBAR; THENCE LEAVING SAID SECTION LINE, SOUTH 88 DEGREES 44 MINUTES 35 SECONDS EAST FOR A DISTANCE OF 21052 FEET TO A EXISTING ½-INCH IRON PIPE, THENCE SOUTH 89 DEGREES 36 MINUTES 33 SECONDS EAST FOR A DISTANCE OF 90.43 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 243.03 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 88 DEGREES 57 MINUTES 00 SECONDS EAST FOR A DISTANCE OF 359.05 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 330.63 FEET TO A 5/8-INCH CAPPED REBAR, SAID POINT BEING THE POINT OF BEGINNING; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 330.09 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE NORTH 88 DEGREES 57 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 385.35 FEET TO A 5/8-INCH CAPPED REBAR; THENCE NORTH 01 DEGREES 24 MINUTES 44 SECONDS EAST FOR A DISTANCE OF 329.94 FEET TO A 5/8-INCH CAPPED REBAR; THENCE SOUTH 88 DEGREES 58 MINUTES 23 SECONDS EAST FOR A DISTANCE OF 385.28 FEET BACK TO THE POINT OF BEGINNING; CONTAINING 2.92 ACRES, MORE OR LESS, ALL LYING IN COLUMBIA COUNTY. 02 17S 20W 3.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06969-00001</x:t>
   </x:si>
   <x:si>
-    <x:t>HOUCK, ENOUCH C/O LARRY SMITH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1.50AC SE NW 11 20S 23W 1.5 ACRES </x:t>
+    <x:t xml:space="preserve">HOUCK C/O LARRY SMITH, ENOUCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50AC SE NW 11 20S 23W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYLLIS ROSE HOUCK</x:t>
   </x:si>
   <x:si>
     <x:t>00-21051-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWELL, LISA NORRIS AND DAVID NORRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2020 PAGE 2905 719 LUCY CIRCLE LOT 10 BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03869-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JACKSON, BARBARA ANNE </x:t>
-[...11 lines deleted...]
-    <x:t>00-01039-00000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, LEE D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE BLOCK 4 MOORE-MARTIN ADDITION </x:t>
+    <x:t>LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE    0 ACRES LOT  BLOCK 4 MOORE-MARTIN ADDITION CITY  SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEOPLES BANK</x:t>
   </x:si>
   <x:si>
     <x:t>03-00775-00001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LANDERS, ROBERT AND CORNELIUS % EDMOND LANDERS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SE NE COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES </x:t>
+    <x:t xml:space="preserve">LANDERS%EDMOND LANDERS, ROBERT AND CORNELIUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE NE  COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GERVISTEEN STRANGE, CORDELL LANDERS, CHARLES G LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>00-05435-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>LANDERS, ROBERT AND CORNELIUS % EDMOND LANDERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES </x:t>
+    <x:t>NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05453-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES </x:t>
+    <x:t>4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05460-00000</x:t>
   </x:si>
   <x:si>
     <x:t>LEAKS, ROSIE SIMMONS % ROBERT &amp; ROSIE SIMMONS LEAKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW V 261 PAGE 246 20 16S 20W 0.63 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06459-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEAL, ROBERT J AND ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE BOOK 2020 PAGE 3197 2830 COLUMBIA RD 62 W COMMENCING AT THE NORTHEAST CORNER OF THE OF THE NORTHWEST QUARTER SOUTHEAST QUARTER OF SECTION 26, TOWNSHIP 15, RANGE 21 WEST OF THE FIFTH PRINCIPAL MERIDIAN, THENCE NORTH 89 DEGREES 42 MINUTES WEST 1119.40 FEET; THENCE SOUTH 00 DEGREES 18 MINUTES WEST 541.27 FEET TO THE COUNTY ASPHALT ROAD; THENCE SOUTH 48 DEGREES 44 MINUTES WEST ALONG SAID ROAD FOR 495.17 FEET TO A POINT OF BEGINNING; THENCE SOUTH 49 DEGREES 49 MINUTES WEST ALONG SAID ROAD FOR 199.96 FEET; THENCE LEAVING SAID ROAD, NORTH 89 DEGREES 42 MINUTES WEST 468.52 FEET; THENCE NORTH 00 DEGREES 18 MINUTES EAST 115.60 FEET; THENCE NORTH 79 DEGREES 31 MINUTES EAST FOR 408.50 FEET; THENCE SOUTH 73 DEGREES 51 MINUTES EAST FOR 227.98 FEET BACK TO POINT OF BEGINNING, CONTAINING 2.00 26 15S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10730-00002</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVE ETUX, COLUMBUS % ODELL L COOPER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED. BLOCK Y </x:t>
+    <x:t xml:space="preserve">LOVE ETUX %ODELL L COOPER, COLUMBUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED.    0 ACRES LOT  BLOCK Y  ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODELL LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>01-01569-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE, LUCRETIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARTHY SURVEY 55 X 100 SW PT LOT 19 BOOK 2020 PAGE 0756 616 E PINE BEGINNING AT THE NORTHWEST CORNER OF LOT #19 OF THE MCCARTY SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, AND RUN SOUTH 55 FEET TO THE POINT OF BEGINNING; THEN RUN SOUTH 55 FEET, THEN RUN EAST 100 FEET, THEN RUN NORTH 55 FEET, AND THEN RUN WEST100 FEET TO THE POINT OF BEGINNING. MCCARTY SURVEY ADDITION 13 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01710-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>MCDANIEL, EZRA ETUX % LULA MAE &amp; EZRA MCDANIEL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E/2 NE NW BOOK 179 PAGE 292 7020 COLUMBIA RD 36 ONE ACRE OF THE NORTHEAST CORNER OF THE E/2 OF NE/4 OF NW/4 OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF THE NE/ 4 OF NW/4, SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, AND RUN SOUTH 36 FEET TO CENTER OF OLD HIGHWAY 82 FOR POINT OF BEGINNING, THEN RUN SOUTH 70 YARDS, THEN RUN WEST 70 YARDS THEN RUN NORTH 70 YARDS AND THEN RUN EAST 70 YARDS BACK. TO THE POINT OF BEGINNING, CONTAINING 1 ACRE MORE OR LESS. 13 17S 19W 1 ACRES </x:t>
+    <x:t xml:space="preserve">MCDANIEL ETUX%LULA MAE &amp; EZRA MCDANIEL, EZRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> E/2 NE NW BOOK 179 PAGE 292 7020 COLUMBIA RD 36 ONE ACRE OF THE NORTHEAST CORNER OF THE E/2 OF NE/4 OF NW/4 OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF THE NE/ 4 OF NW/4, SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, AND RUN SOUTH 36 FEET TO CENTER OF OLD HIGHWAY 82 FOR POINT OF BEGINNING, THEN RUN SOUTH 70 YARDS, THEN RUN WEST 70 YARDS THEN RUN NORTH 70 YARDS AND THEN RUN EAST 70 YARDS BACK. TO THE POINT OF BEGINNING, CONTAINING 1 ACRE MORE OR LESS. 13 17S 19W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA MCDANIEL</x:t>
   </x:si>
   <x:si>
     <x:t>00-02438-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, SAM CECIL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E POPE ST LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION 11 19S 23W </x:t>
+    <x:t>E POPE ST 11 19S 23W 0 ACRES LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION CITY  SD 1105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODELL MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>05-00222-00000</x:t>
   </x:si>
   <x:si>
     <x:t>MONK, LOUISE J C/O BENJAMIN MONK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 83' E&amp;W NE NW MAGNOLIA ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-00886-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NE  BOOK 324 PAGE 190 AND 193 MCNEIL ADDITION 18 16S 20 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00083-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">44 1/2 X 109' S PT M PT OF LOT 19 BOOK 324 PAGE 190 AND 193 TRACT 16: PART OF LOT 19, BLOCK 1 OF THE NEIMEYER ADDITION TO THE CITY OF WALDO, BEING 44.5 FEET BY 109 FEET IN BLOCK 1. TRACT 17: A FRACTIONAL ONE-HALF ACRE LOCATED IN THE WEST HALF OF THE SOUTHWEST QUARTER OF THE NORTHEAST QUARTER (W ½ SW ¼ NE ¼) OF SECTION 2, TOWNSHIP 17 SOUTH, RANGE 20 WEST. BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00683-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>OSSIE, FRAZIER (ESTATE) C/O CLEMMIE DAWSON THOMAS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">805 CALDWELL LOT 3 BLOCK 1 PICKLER ADDITION </x:t>
+    <x:t xml:space="preserve">OSSIE (ESTATE) C/O CLEMMIE DAWSON THOMAS, FRAZIER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>805 CALDWELL    0 ACRES LOT 3 BLOCK 1 PICKLER ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSSIE FRAZIER, WILLIAM FRAZIER</x:t>
   </x:si>
   <x:si>
     <x:t>01-02690-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAIGE, TANEKA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2018 PAGE 4685 614 W UNION THE S 1/2 OF THE W 1/2 OF LOT NO. 6 DIXON ADDITION CITY MAGNOLIA 11 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01880-00000</x:t>
   </x:si>
   <x:si>
     <x:t>RAYMOND, KEVIN ANTHONY, SR % KEVIN A RAYMOND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N PT. SE SE BOOK 2020 PAGE 2209 .50 ACRE N PT. SE SE BOOK 2018 PAGE 1929 N PT. SE SE BOOK 2018 PAGE 1216 MAGNOLIA 13-17-21 ADDITION 13 17S 21W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-00851-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RODRIGUEZ, WANZELL NIX </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 8AC OF E 16AC N/2; W 4AC OF E 8AC S/2 NW NW BOOK 359 PAGE 571 COLUMBIA RD 54 LAND LYING IN COLUMBIA COUNTY, ARKANSAS: BEGINNING AT A POINT 526.60 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNHSIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 600 FEET; THENCE, WEST 263.30 FEET; THENCE NORTH 660 FEET; THENCE, EAST 263.30 FEET BACK TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 789.90 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 660 FEET; THENCE WEST 263.30 FEET; THENCE, NORTH 660 FEET; THENCE, EAST 263.30 FEET TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 263.30 FEET WEST OF THE SOUTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, RUNNING NORTH 660 FEET; THENCE, WEST 263.30 FEET; THENCE, SOUTH 660 FEET; THENCE, EAST 263.30 FEET, BACK TO POINT OF BEGINNING CONTAINING FOUR (4) ACRES MORE OR LESS. 27 16S 22W 12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16615-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">100 X 130' NE NW BOOK 2022 PAGE 0788 309 ASKEW WALDO ADDITION 17 16S 21W 0.30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00206-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, DAVID LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">174 E&amp;WX90 N&amp;S 36/100 LOT 32 BOOK 262 PAGE 100 701 S HEIGHT BEGINNING AT THE SOUTHEAST CORNER OF THE SW1/4 OF THE NW1/4, SEC. 14 TWP. 17 S RGE 21 WEST AND RUN WEST 32 FEET, THENCE NORTH 134 FEET TO THE POINT OF BEGINNING; THENCE WEST 174 FEET, THENCE NORTH 90 FEET, THENCE EAST 174 FEET, THENCE SOUTH 90 FEET TO THE POINT OF BEGINNING, AND BEING PART OF LOT NO. 32 KELSO-SMITH ADDITION CITY MAGNOLIA 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01998-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH ETAL, MAE TOMMIE C/O CURTIS HANSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 N1/2 E1/2 SW SW 14 16S 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">SMITH ETAL C/O CURTIS HANSON, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 N1/2 E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEE BRIGGS JR, MAE TOMMIE SMITH, CHRISTINE STEWART, MAXINE GILLIAM, LOU EASTER ROSS, WILMA VASHTI HANSON, WILLIE JEAN WILLIAMS, JOEL HUTCHESON, GWENDOLYN EVANS, PATRICIA SMITH TURNER, MAXINE GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00-16289-00000</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, MAE TOMMIE C/O CHRISTINE STEWART</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 N1/2 W1/2  SW SW 14 16S 22W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16283-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1A NWC SW SW 14 16S 22W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16284-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, MAE TOMMIE ETAL C/O CHRISTINE STEWART</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2  S1/2  E1/2 SW SW 14 16S 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">SMITH ETAL C/O CHRISTINE STEWART, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2  S1/2  E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-16282-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>THRAILKILL, ETHEL TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW SW BOOK 255 PAGE 277 1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES </x:t>
+    <x:t xml:space="preserve">THRAILKILL TRUST, ETHEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NW SW   BOOK 255 PAGE 277    1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSIE LEE BEARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>00-11088-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, RICKY L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 2021 PAGE 4278 420 E SMITH LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA 12 17S 21W </x:t>
+    <x:t>BOOK 2021 PAGE 4278  420 E SMITH   12 17S 21W 0 ACRES LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>01-02428-00000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, ANNIE F C/O DANA WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW WALDO ADDITION 08 16S 21W 0.57 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00032-00000</x:t>
   </x:si>
   <x:si>
     <x:t>YOUNG, DARLENE % DARLENE &amp; CASSIE LEE BLAKE YOUNG</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2017 PAGE 1575 301 S LOCUST LOT 1-2 BLOCK 1 FAIRVIEW ADDITION 17 16S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>03-00853-00000</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1008,1477 +1044,1453 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>10692</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>105.68</x:v>
+        <x:v>205.68</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>10693</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1855.53</x:v>
+        <x:v>1955.53</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1122.93</x:v>
+        <x:v>1222.93</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>10695</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>147.09</x:v>
+        <x:v>247.09</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>10696</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>164.5</x:v>
+        <x:v>264.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>10697</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>139.68</x:v>
+        <x:v>239.68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10698</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>159.27</x:v>
+        <x:v>259.27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10699</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>517.23</x:v>
+        <x:v>617.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10700</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1098.59</x:v>
+        <x:v>1198.59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10701</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>429.23</x:v>
+        <x:v>529.23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10702</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>1986.08</x:v>
+        <x:v>2086.08</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10703</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>850.99</x:v>
+        <x:v>950.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10704</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>537.43</x:v>
+        <x:v>637.43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10705</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>299.16</x:v>
+        <x:v>399.16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10706</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1247.35</x:v>
+        <x:v>1347.35</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10707</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>2115.4</x:v>
+        <x:v>2300.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10708</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>159.5</x:v>
+        <x:v>259.5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10709</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>106.69</x:v>
+        <x:v>206.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10710</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>106.53</x:v>
+        <x:v>206.53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10711</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>2485.55</x:v>
+        <x:v>2585.55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10712</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>1228.49</x:v>
+        <x:v>1328.49</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10713</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>150.65</x:v>
+        <x:v>250.65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10714</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>202.66</x:v>
+        <x:v>302.66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10715</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>154.6</x:v>
+        <x:v>254.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10716</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>163.96</x:v>
+        <x:v>263.96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10717</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>99.18</x:v>
+        <x:v>199.18</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10718</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>2189.67</x:v>
+        <x:v>2289.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10719</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>105.58</x:v>
+        <x:v>205.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10720</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>320.86</x:v>
+        <x:v>420.86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10721</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>304.62</x:v>
+        <x:v>404.62</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10722</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1188.63</x:v>
+        <x:v>1288.63</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10723</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>999.13</x:v>
+        <x:v>1099.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10724</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>298.25</x:v>
+        <x:v>398.25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10725</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1171.83</x:v>
+        <x:v>1356.83</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10726</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>375.27</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10727</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>408.09</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10728</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1387.04</x:v>
+        <x:v>1487.04</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10729</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>346.96</x:v>
+        <x:v>446.96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10730</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>348.02</x:v>
+        <x:v>448.02</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10731</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>204.13</x:v>
+        <x:v>304.13</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10732</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>1225.53</x:v>
+        <x:v>1325.53</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10733</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1282.83</x:v>
+        <x:v>1382.83</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10734</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>462.87</x:v>
+        <x:v>562.87</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10735</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>957.74</x:v>
+        <x:v>1057.74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10736</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1009.08</x:v>
+        <x:v>1109.08</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10737</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>289.61</x:v>
+        <x:v>389.61</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10738</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>130.57</x:v>
+        <x:v>230.57</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10739</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>136.09</x:v>
+        <x:v>236.09</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10740</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>164.5</x:v>
+        <x:v>264.5</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10741</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>130.57</x:v>
+        <x:v>230.57</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10742</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>68.08</x:v>
+        <x:v>168.08</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10743</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>599.2</x:v>
+        <x:v>699.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10744</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>161.2</x:v>
+        <x:v>261.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10745</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>975.09</x:v>
+        <x:v>1075.09</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10746</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>207.66</x:v>
+        <x:v>307.66</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10747</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>95.53</x:v>
+        <x:v>195.53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10748</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>92.32</x:v>
+        <x:v>192.32</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10749</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>70.31</x:v>
+        <x:v>170.31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10750</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>94.33</x:v>
+        <x:v>194.33</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10751</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>162.19</x:v>
+        <x:v>262.19</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10752</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>2363.39</x:v>
+        <x:v>2463.39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10753</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>471.83</x:v>
+        <x:v>571.83</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10754</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1775.44</x:v>
+        <x:v>1875.44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>