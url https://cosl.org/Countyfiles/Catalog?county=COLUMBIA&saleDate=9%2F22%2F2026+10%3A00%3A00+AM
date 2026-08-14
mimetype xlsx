--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref713a1f3c9d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/848f81f763d54b69a74d3eed69db7c0e.psmdcp" Id="Re6c23963900843ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320cb01db89d4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22350dad05904965978714d49f969a50.psmdcp" Id="Rf80ec2d1d0064ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,293 +46,194 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>COLUMBIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AITKENS, SHANDREY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEC NE SW  BOOK 358 PAGE 538 MCNEIL ADDITION 17 16S 20W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>02-00035-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALEXANDER, EZEKIAL AND ALICE </x:t>
-[...8 lines deleted...]
-    <x:t>03-01000-00000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>ALEXANDER, REDIE C/O REDDIE LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE  BOOK 2017 PAGE 2192 17 16S 20W 0.5799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06301-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOSWELL % WILLIAM H JR BOSWELL, W H </x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COLLIER, JAY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 3.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER % BOBBIE JEAN COOPER, BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>JOHN THOMAS COOPER, JAMES RICHARD COOPER, ELIZABETH VADA COOPER-BURTON, WILLIE TERRELL COOPER, RODNEY A COOPER, PAUL A COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>00-12956-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOPER ETAL % BOBBIE JEAN COOPER , BOBBIE MONK </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COOPER, CHARLES AND RUDEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; 20 17S 20W 0 ACRES LOT  BLOCK  FLORIDA HEIGHTS ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>JAMES EDWARD COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER, PORTENE REVELLE PUGH, CATRINA LYNN FENNELL, ROBIN T SANFORD</x:t>
   </x:si>
   <x:si>
     <x:t>06-00168-00000</x:t>
   </x:si>
   <x:si>
     <x:t>NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-07711-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER C/O VIRGINIA JOHNSON, DOROTHY L </x:t>
   </x:si>
   <x:si>
     <x:t>MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN*    0 ACRES LOT  BLOCK R  ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>VIRGINIA ANN JOHNSON, JAMES EDWARD COOPER, RICKY LYNN COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>01-01320-00001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CRAIG, DAVID </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E/2 LESS 300 X 100' OF LOT 16 BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00664-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 15' OF LOT 29  BOOK 2021 PAGE 3844 C C FINCHER  ADDITION CITY WALDO </x:t>
   </x:si>
   <x:si>
     <x:t>03-00911-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIGGINS, DAVID AND NORMA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 280  BOOK 366 PAGE 042    0.080 ACRES LOT  BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>JACOB AGUILAR RODRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>01-01594-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, WALTER E, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 N/2 BOOK 2022 PAGE 2155  202 S LOCUST BLOCK 15 WALDO ORIGINAL SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00427-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>EASTER, ARTUS RAY ETUX % JANET EASTER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 5' OF LOT 8  BOOK 2021 PAGE 4592 LUCY CIRCLE BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03867-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2021 PAGE 4749  612 PEACE LOT 3 KELSO-SMITH ADDITION ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01904-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2022 PAGE 2972 LOT 10-13 BLOCK E HILLDALE UNIT III ADDITION 0.7299999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06577-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">.73AC NE SE 19 16S 20W 0.7299999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06378-00002</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDEN, JERRY WAYNE % JERRY GOLDEN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 5.40 NE SW 21 15S 21W 5.4000000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10601-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAMPTON, MARK A </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARDIMAN, CHERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N/2 SW SW  BOOK 157 PAGE 381   20 18S 19W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-03603-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRICKS, TRAVIS % TRAVIS &amp; LETHA HENDRICKS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW SW BOOK 89 PAGE 515 HWY 82 E AND COLUMBIA RD 34 SW1/4 OF SW1/4 OF SEC. 13, TWP. 17 S. RGE 19 W. LESS AND EXCEPT: A TRACT OF LAND LYING IN PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SOUTHWEST CORNER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, SAID POINT BEING AN EXISTING 5/8" CAPPED ROD; THENCE SOUTH 87 DEGREES 31 MINUTES 21 SECONDS EAST, A DISTANCE OF 466.14 FEET TO A POINT; THENCE NORTH 3 DEGREES 11 MINUTES 35 SECONDS EAST, A DISTANCE OF 169.37 FEET TO A SET 5/8" CAPPED ROD; SAD POINT BEING THE POINT OF BEGINNING; THENCE NORTH 3 DEGREES 11 MINUTES 34 SECONDS EAST A DISTANCE OF 361.49 FEET TO A SET 5/8" CAPPED ROD; THENCE SOUTH 86 DEGREES 48 MINUTES 43 SECONDS EAST, A DISTANCE OF 361.50 FEET TO A SET 5/8" CAPPED ROD; THENCE SOUTH 3 DEGREES 11 MINUTES 34 SECONDS WEST, A DISTANCE OF 361.49 FEET TO A SET 5/8" CAPPED ROD; THENCE NORTH 86 DEGREES 49 MINUTES 24 SECONDS WEST A DISTANCE OF 104.68 FEET TO AN EXISTING A.H.T.D ROW MONUMENT; THENCE NORTH 86 DEGREES 48 MINUTES 26 SECONDS WEST, A DISTANCE OF 256.82 FEET BACK TO THE POINT OF BEGINNING; DESCRIBED TRACT CONTAINING 130,683,696 SQUARE FEET (3.000 ACRES), MORE OR LESS, ALL LYING IN COLUMBIA COUNTY, ARKANSAS. 13 17S 19W 33.40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02447-00000</x:t>
   </x:si>
   <x:si>
     <x:t>HENDRICKS, TRAVIS % TRAVIS &amp; LETHA HENDRICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2.50AC SEC NE SE COLUMBIA RD 34 2 1/2 ACRES IN SOUTHEAST CORNER DESCRIBED AS: BEGINNING AT SOUTHEAST CORNER OF NE/4 SE/4 RUN WEST 140 YARDS, THENCE NORTH 70 YARDS, THENCE EAST 70 YARDS, THENCE NORTH 35 YARDS, THENCE EAST 70 YARDS, THENCE SOUTH 105 YARDS TO THE POINT OF BEGINNING. LEGAL DESCRIPTION IS PROVIDED BY A LESS AND EXCEPT ON DEED 350/010. 14 17S 19W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02512-00000</x:t>
@@ -355,140 +256,116 @@
   <x:si>
     <x:t>00-06969-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUCK C/O LARRY SMITH, ENOUCH </x:t>
   </x:si>
   <x:si>
     <x:t>1.50AC SE NW 11 20S 23W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>PHYLLIS ROSE HOUCK</x:t>
   </x:si>
   <x:si>
     <x:t>00-21051-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWELL, LISA NORRIS AND DAVID NORRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2020 PAGE 2905 719 LUCY CIRCLE LOT 10 BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03869-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, LEE D </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE    0 ACRES LOT  BLOCK 4 MOORE-MARTIN ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK</x:t>
   </x:si>
   <x:si>
     <x:t>03-00775-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANDERS%EDMOND LANDERS, ROBERT AND CORNELIUS </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE  COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>GERVISTEEN STRANGE, CORDELL LANDERS, CHARLES G LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>00-05435-00000</x:t>
   </x:si>
   <x:si>
     <x:t>NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05453-00000</x:t>
   </x:si>
   <x:si>
     <x:t>4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05460-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEAKS, ROSIE SIMMONS % ROBERT &amp; ROSIE SIMMONS LEAKS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEAL, ROBERT J AND ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE BOOK 2020 PAGE 3197 2830 COLUMBIA RD 62 W COMMENCING AT THE NORTHEAST CORNER OF THE OF THE NORTHWEST QUARTER SOUTHEAST QUARTER OF SECTION 26, TOWNSHIP 15, RANGE 21 WEST OF THE FIFTH PRINCIPAL MERIDIAN, THENCE NORTH 89 DEGREES 42 MINUTES WEST 1119.40 FEET; THENCE SOUTH 00 DEGREES 18 MINUTES WEST 541.27 FEET TO THE COUNTY ASPHALT ROAD; THENCE SOUTH 48 DEGREES 44 MINUTES WEST ALONG SAID ROAD FOR 495.17 FEET TO A POINT OF BEGINNING; THENCE SOUTH 49 DEGREES 49 MINUTES WEST ALONG SAID ROAD FOR 199.96 FEET; THENCE LEAVING SAID ROAD, NORTH 89 DEGREES 42 MINUTES WEST 468.52 FEET; THENCE NORTH 00 DEGREES 18 MINUTES EAST 115.60 FEET; THENCE NORTH 79 DEGREES 31 MINUTES EAST FOR 408.50 FEET; THENCE SOUTH 73 DEGREES 51 MINUTES EAST FOR 227.98 FEET BACK TO POINT OF BEGINNING, CONTAINING 2.00 26 15S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10730-00002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE ETUX %ODELL L COOPER, COLUMBUS </x:t>
   </x:si>
   <x:si>
     <x:t>MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED.    0 ACRES LOT  BLOCK Y  ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>ODELL LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>01-01569-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE, LUCRETIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARTHY SURVEY 55 X 100 SW PT LOT 19 BOOK 2020 PAGE 0756 616 E PINE BEGINNING AT THE NORTHWEST CORNER OF LOT #19 OF THE MCCARTY SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, AND RUN SOUTH 55 FEET TO THE POINT OF BEGINNING; THEN RUN SOUTH 55 FEET, THEN RUN EAST 100 FEET, THEN RUN NORTH 55 FEET, AND THEN RUN WEST100 FEET TO THE POINT OF BEGINNING. MCCARTY SURVEY ADDITION 13 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01710-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCDANIEL ETUX%LULA MAE &amp; EZRA MCDANIEL, EZRA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MITCHELL, SAM CECIL </x:t>
   </x:si>
   <x:si>
     <x:t>E POPE ST 11 19S 23W 0 ACRES LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION CITY  SD 1105</x:t>
   </x:si>
   <x:si>
     <x:t>ODELL MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>05-00222-00000</x:t>
   </x:si>
   <x:si>
     <x:t>MONK, LOUISE J C/O BENJAMIN MONK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 83' E&amp;W NE NW MAGNOLIA ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-00886-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NE  BOOK 324 PAGE 190 AND 193 MCNEIL ADDITION 18 16S 20 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00083-00000</x:t>
@@ -535,81 +412,72 @@
   <x:si>
     <x:t xml:space="preserve">W 8AC OF E 16AC N/2; W 4AC OF E 8AC S/2 NW NW BOOK 359 PAGE 571 COLUMBIA RD 54 LAND LYING IN COLUMBIA COUNTY, ARKANSAS: BEGINNING AT A POINT 526.60 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNHSIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 600 FEET; THENCE, WEST 263.30 FEET; THENCE NORTH 660 FEET; THENCE, EAST 263.30 FEET BACK TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 789.90 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 660 FEET; THENCE WEST 263.30 FEET; THENCE, NORTH 660 FEET; THENCE, EAST 263.30 FEET TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 263.30 FEET WEST OF THE SOUTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, RUNNING NORTH 660 FEET; THENCE, WEST 263.30 FEET; THENCE, SOUTH 660 FEET; THENCE, EAST 263.30 FEET, BACK TO POINT OF BEGINNING CONTAINING FOUR (4) ACRES MORE OR LESS. 27 16S 22W 12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16615-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">100 X 130' NE NW BOOK 2022 PAGE 0788 309 ASKEW WALDO ADDITION 17 16S 21W 0.30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00206-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, DAVID LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">174 E&amp;WX90 N&amp;S 36/100 LOT 32 BOOK 262 PAGE 100 701 S HEIGHT BEGINNING AT THE SOUTHEAST CORNER OF THE SW1/4 OF THE NW1/4, SEC. 14 TWP. 17 S RGE 21 WEST AND RUN WEST 32 FEET, THENCE NORTH 134 FEET TO THE POINT OF BEGINNING; THENCE WEST 174 FEET, THENCE NORTH 90 FEET, THENCE EAST 174 FEET, THENCE SOUTH 90 FEET TO THE POINT OF BEGINNING, AND BEING PART OF LOT NO. 32 KELSO-SMITH ADDITION CITY MAGNOLIA 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01998-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH ETAL C/O CURTIS HANSON, MAE TOMMIE </x:t>
-[...2 lines deleted...]
-    <x:t>S1/2 N1/2 E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+    <x:t>SMITH, MAE TOMMIE C/O CHRISTINE STEWART</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N1/2 N1/2 W1/2  SW SW 14 16S 22W 4 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00-16283-00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1A NWC SW SW 14 16S 22W 1 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00-16284-00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SMITH ETAL C/O CHRISTINE STEWART, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2  S1/2  E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>DEE BRIGGS JR, MAE TOMMIE SMITH, CHRISTINE STEWART, MAXINE GILLIAM, LOU EASTER ROSS, WILMA VASHTI HANSON, WILLIE JEAN WILLIAMS, JOEL HUTCHESON, GWENDOLYN EVANS, PATRICIA SMITH TURNER, MAXINE GILLIAM</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>N1/2  S1/2  E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-16282-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THRAILKILL TRUST, ETHEL </x:t>
   </x:si>
   <x:si>
     <x:t>NW SW   BOOK 255 PAGE 277    1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>ROSIE LEE BEARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>00-11088-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, RICKY L </x:t>
   </x:si>
   <x:si>
     <x:t>BOOK 2021 PAGE 4278  420 E SMITH   12 17S 21W 0 ACRES LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>01-02428-00000</x:t>
   </x:si>
@@ -1044,1453 +912,1297 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>10692</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>205.68</x:v>
+        <x:v>220.36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>10693</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1222.93</x:v>
+        <x:v>1237.61</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>10695</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>19</x:v>
-[...11 lines deleted...]
-        <x:v>247.09</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>10696</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>23</x:v>
-[...11 lines deleted...]
-        <x:v>264.5</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>10697</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
-[...11 lines deleted...]
-        <x:v>239.68</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10698</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>30</x:v>
-[...11 lines deleted...]
-        <x:v>259.27</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10699</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>33</x:v>
-[...11 lines deleted...]
-        <x:v>617.23</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10700</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1198.59</x:v>
+        <x:v>1220.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10701</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>529.23</x:v>
+        <x:v>543.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10702</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>2086.08</x:v>
+        <x:v>2137.46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10703</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>46</x:v>
-[...11 lines deleted...]
-        <x:v>950.99</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10704</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>637.43</x:v>
+        <x:v>703.49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10705</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>399.16</x:v>
+        <x:v>465.22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10706</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1347.35</x:v>
+        <x:v>1406.07</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10707</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>2300.4</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10708</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>259.5</x:v>
+        <x:v>274.18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10709</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>206.69</x:v>
+        <x:v>221.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10710</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>206.53</x:v>
+        <x:v>228.55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10711</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>2585.55</x:v>
+        <x:v>2607.57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10712</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>1328.49</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10713</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>250.65</x:v>
+        <x:v>265.33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10714</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>302.66</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10715</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>254.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10716</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>263.96</x:v>
+        <x:v>271.91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10717</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>199.18</x:v>
+        <x:v>213.86</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10718</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>90</x:v>
-[...11 lines deleted...]
-        <x:v>2289.67</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10719</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>205.58</x:v>
+        <x:v>212.92</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10720</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>420.86</x:v>
+        <x:v>442.88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10721</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>404.62</x:v>
+        <x:v>426.64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10722</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1288.63</x:v>
+        <x:v>1310.65</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10723</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1099.13</x:v>
+        <x:v>1106.47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10724</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>398.25</x:v>
+        <x:v>412.93</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10725</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1356.83</x:v>
+        <x:v>1378.85</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10726</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10727</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10728</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1487.04</x:v>
+        <x:v>1501.72</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10729</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>446.96</x:v>
+        <x:v>483.66</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10730</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>448.02</x:v>
+        <x:v>484.72</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10731</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>304.13</x:v>
+        <x:v>340.83</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10732</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>1325.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10733</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1382.83</x:v>
+        <x:v>1412.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10734</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>562.87</x:v>
+        <x:v>577.55</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10735</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>1057.74</x:v>
+        <x:v>1072.42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10736</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>141</x:v>
-[...11 lines deleted...]
-        <x:v>1109.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10737</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>389.61</x:v>
+        <x:v>404.29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10738</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>230.57</x:v>
+        <x:v>245.25</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10739</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>236.09</x:v>
+        <x:v>250.77</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10740</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>264.5</x:v>
+        <x:v>279.18</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10741</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>230.57</x:v>
+        <x:v>245.25</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10742</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>168.08</x:v>
+        <x:v>175.42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10743</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>699.2</x:v>
+        <x:v>706.54</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10744</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>261.2</x:v>
+        <x:v>275.88</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10745</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>1075.09</x:v>
+        <x:v>1082.43</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10746</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>307.66</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10747</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>175</x:v>
-[...11 lines deleted...]
-        <x:v>195.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10748</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>192.32</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10749</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>170.31</x:v>
+        <x:v>184.99</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10750</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>194.33</x:v>
+        <x:v>282.41</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10751</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>262.19</x:v>
+        <x:v>276.87</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10752</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>2463.39</x:v>
+        <x:v>2485.41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10753</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>571.83</x:v>
+        <x:v>593.85</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10754</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1875.44</x:v>
+        <x:v>1904.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>