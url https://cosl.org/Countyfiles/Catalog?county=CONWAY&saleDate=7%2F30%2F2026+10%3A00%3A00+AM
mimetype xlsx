--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfd58861b6947d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc90e48ab1747ffa1ddeea2351884e1.psmdcp" Id="R1dbd66440ebc4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55e6061ba6e4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89026dcb733a44759f163be7b3e7aff2.psmdcp" Id="Ra21335a9490646b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,77 +46,62 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CONWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>RESEVOIR  PT SW SE, 10 7N 15W 0.75 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>KENNETH DWAYNE BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>001-01958-001</x:t>
   </x:si>
   <x:si>
-    <x:t>98 RESERVOIR RD  PT SW SE, 10 7N 15W 2.31 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t>BLUE ORCHID GARDEN CENTER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1906 W BROADWAY COMMERCIAL BLDG ONLY LAND ON 0, OUTLOTS ADDITION 13 6N 17W </x:t>
+    <x:t xml:space="preserve">BLUME, MARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">99 BAILEY RD FRL NW SW, OUTLOTS ADDITION 2 5N 17W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>006-00471-002</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>004-00054-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOREN, SHERRY </x:t>
   </x:si>
   <x:si>
     <x:t>106 N ST. JACOB  FRL LOTS 9 &amp; 10, 19 6N 16W 0 ACRES LOT  BLOCK 4 DELONG ADDN ADDITION CITY  SD 117-R</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF MORRILTON</x:t>
   </x:si>
   <x:si>
     <x:t>006-01417-000</x:t>
   </x:si>
   <x:si>
     <x:t>CALAVITTA, ANTHONY C &amp; ERICA C/O ANTHONY CALAVITTA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">415 N GRIFFIN  N 75' LOTS 7, 8 &amp; 9 N 75' OF, BLOCK 11 CLIFTONS ADDITION 18 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>006-01225-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CALAVITTA, ANTHONY CARL </x:t>
@@ -154,53 +139,50 @@
   <x:si>
     <x:t>001-00039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW, RURAL METES &amp; BOUNDS ADDITION 9 6N 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00038-000</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON, BILLY EARL, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 RUSSELL RD  SW COR SW NW, 35-08-17 RURAL METES &amp; BOUNDS ADDITION 35 8 17 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09290-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, DONALD &amp; CALLIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2130 HWY 92 FRL N/2 SW, 01-07-15 RURAL METES &amp; BOUNDS ADDITION 1 7 15 0.75 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>001-01696-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EARLS, BRIDGETTE MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CEDAR RIDGE RD FRL N/2 SW, 07-06-14 RURAL METES &amp; BOUNDS ADDITION 7 6 14 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00018-023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 ROSNER ADDN ADDITION 24 6 17 </x:t>
   </x:si>
   <x:si>
     <x:t>006-03198-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GEER, JAMES &amp; SUZETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S WEST ST S 1/2 LOTS 4,5, &amp; 6, BLOCK 3 MORRILL ADDN ADDITION 19 6 16 </x:t>
@@ -226,71 +208,50 @@
   <x:si>
     <x:t>006-01160-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, J A, TRUSTEE % MARK CLARK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HWY 64 S 100' OF LOTS 1 THRU 8, CRESCENT HILL PLUMERVILLE ADDITION 13 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00148-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLMES JOINT WITH THE RIGHT TO, LATONIA &amp; CRISWELL ROMERI </x:t>
   </x:si>
   <x:si>
     <x:t>W VALLEY ST  LOTS 1 &amp; 2, 19 6N 16W 0 ACRES LOT  BLOCK 5 MORRILL ADDN ADDITION CITY  SD 117-R</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, CITY OF MORRILTON</x:t>
   </x:si>
   <x:si>
     <x:t>006-02777-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">IMBODEN, ROBERT &amp; CHERYL, TRUSTEE OF THE IMBODEN TRUST </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, FLOYD RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S VAN BUREN  NW PT BLOCK 4, BLOCK 4 MCDANIEL ADDN ADDITION 18 6N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00353-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, KENNETH P. &amp; BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">38 TYLER RD  FRL W/2 SE TRACT 86 4.00 AC T, RURAL METES &amp; BOUNDS ADDITION 8 8N 15W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02701-013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LILLEY, GARRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">201 S BRIDGE  FRL 49-50, PARKDALE ADDN ADDITION 20 6N 16W 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>006-03099-000C</x:t>
@@ -328,96 +289,87 @@
   <x:si>
     <x:t xml:space="preserve">WINDY POINT RD, LOT 9 WINDY POINT SUBDIVISION ADDITION 25 8N 15W 2.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-01230-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WINDY POINT RD, LOT 10 WINDY POINT SUBDIVISION ADDITION 25 8N 15W 2.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-01231-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NERDIN, WILLIAM L </x:t>
   </x:si>
   <x:si>
     <x:t>8 CRITTER LN  FRL NE NE, 25 7N 17W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC.</x:t>
   </x:si>
   <x:si>
     <x:t>001-08407-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OLIVER, ROBERT JR &amp; SANDRA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REID, MEAGAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">21 BRIDGEHART RD  PT E/2 NE, RURAL METES &amp; BOUNDS ADDITION 10 8N 17W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08834-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON C/O CAROLYN HOLLOWAY, ALICE </x:t>
   </x:si>
   <x:si>
     <x:t>29 GRIFFIN LN  FRL NW NE, 24 6N 16W 1.95 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>CARL ROBINSON, WANDA HENSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-04761-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">201 ROOSEVELT CIR, LOT 16 BLOCK 1 MORGAN-LOH ADDITION 18 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>006-02661-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUSSELL, CARROLL D. </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HWY 124 FRL NE SE, RURAL METES &amp; BOUNDS ADDITION 3 8N 17W 0.5999999999999 ACRES </x:t>
+    <x:t>HWY 124  FRL NE SE, 3 8N 17W 0.5999999999999 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 002-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08756-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, TOM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">504 NESBITT RD BILLBOARD ONLY LAND ON 001-045, RURAL METES &amp; BOUNDS ADDITION 13 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>001-04502-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAMAYO, AUDREY </x:t>
   </x:si>
   <x:si>
     <x:t>235 RESERVIOR RD  FRL NW SW, 11 7N 15W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>AMY JOY EYESTONE</x:t>
   </x:si>
   <x:si>
     <x:t>001-01995-000</x:t>
   </x:si>
@@ -873,1039 +825,967 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2472</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>452</x:v>
+        <x:v>466.41</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2473</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2474</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2475</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>962.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2476</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1134.62</x:v>
+        <x:v>1156.64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2477</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>2009</x:v>
+        <x:v>2030.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2478</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>4610.83</x:v>
+        <x:v>4640.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>4148.6</x:v>
+        <x:v>4199.98</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>205</x:v>
+        <x:v>212.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>945.66</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>186.34</x:v>
+        <x:v>193.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>184.46</x:v>
+        <x:v>207.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>824.05</x:v>
+        <x:v>838.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2485</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>246.4</x:v>
+        <x:v>268.42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2486</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1202.81</x:v>
+        <x:v>1232.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2487</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>353.56</x:v>
+        <x:v>360.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2488</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>637.03</x:v>
+        <x:v>644.37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>275</x:v>
+        <x:v>304.52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2490</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2450</x:v>
+        <x:v>2472.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>386.2</x:v>
+        <x:v>393.54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2492</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>6258</x:v>
+        <x:v>6295.39</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2493</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>10318.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2494</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>1251.39</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2495</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>767.78</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2496</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>283.46</x:v>
+        <x:v>290.8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2497</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>202.11</x:v>
+        <x:v>319.13</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2498</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>3912.05</x:v>
+        <x:v>3919.39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2499</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>19015</x:v>
+        <x:v>19051.7</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2500</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2501</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1295</x:v>
+        <x:v>1309.82</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>338.97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2503</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>338.97</x:v>
+        <x:v>346.92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>338.97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1263</x:v>
+        <x:v>1285.09</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2506</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>4345</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2507</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>900.24</x:v>
+        <x:v>922.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2508</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3164</x:v>
+        <x:v>3200.81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2509</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>2997.47</x:v>
+        <x:v>3019.49</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2510</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>231.28</x:v>
+        <x:v>260.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2511</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>11902.41</x:v>
+        <x:v>11931.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2512</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>493</x:v>
+        <x:v>522.8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2513</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>3011.05</x:v>
+        <x:v>3018.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2514</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1054</x:v>
+        <x:v>1083.24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2515</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>342.82</x:v>
+        <x:v>372.18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2516</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>278</x:v>
+        <x:v>314.68</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>