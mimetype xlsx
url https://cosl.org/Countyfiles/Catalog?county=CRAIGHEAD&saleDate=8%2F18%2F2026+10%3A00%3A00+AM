--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,606 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb657915e0e54ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b5cc9ec9d01495cb30c3a3c69c0fabc.psmdcp" Id="Rba3f24e8516f4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6a132ae3b743ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f064cfc229a6472094481fb46c813f0c.psmdcp" Id="Rb6c884840cde4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAIGHEAD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADSHER, MARY ANN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 BLOCK G FRIERSON'S ADD BLK F &amp; G ADDITION CITY JONESBORO 24 14N 3E CITY LIEN-2023R-015968- MOWING </x:t>
+    <x:t>CITY LIEN-2023R-015968- MOWING 24 14N 3E 0 ACRES LOT 2 BLOCK G FRIERSON'S ADD BLK F &amp; G ADDITION CITY JONESBORO SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, RICK L BRADSHER, BRENT BURRIS, TIA BURRIS BROWNING, TORI CHISM, BRENDA SIMMONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-143244-07200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RENTALS LLC, D &amp; G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W78 &amp; OF N51' OF LOT 4 LIEN 2023R-021315 18 14N 4E 0 ACRES LOT  BLOCK 12 FLINT'S ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, BENIGNO LOPEZ, ARVEST BANK, DENAY OESTERBLAD DUCKWORTH, BANCORPSOUTH BANK, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144183-30200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RENTALS LLC%DAVID &amp; GAIL OESTERBLAD, D &amp; G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>RE-PLAT OF W 1/2 LOT 19-26 NORTHWEST ADD 18 14N 4E 0 ACRES LOT 24 BLOCK  NORTHWEST ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH, DAVID OESTERBLAD,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144182-26900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 18 KIECH'S 1ST ADDITION 27 14N 4E 0.23 ACRES LOT 1 BLOCK  OESTERBLAD MINOR PLAT ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144271-04900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIS, BRODY A % NIKI WARREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NW SW 13 15N 3E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>01-143244-07200</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>12-153132-00810</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOMINY, MARGARET ANNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 32 HUNTER HEIGHTS ADDITION 16 14N 4E </x:t>
+    <x:t>. 16 14N 4E 0 ACRES LOT 32 BLOCK  HUNTER HEIGHTS ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01-144161-04200</x:t>
   </x:si>
   <x:si>
-    <x:t>EB INFINITY GROUP, LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT DETENTION AREA PT W1/2 NW NE GABRIEL CROSSING ADDITION 15 14N 4E 0.43 ACRE LIEN 2023R-022327 </x:t>
+    <x:t xml:space="preserve">INFINITY GROUP LLC, EB </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot DETENTION AREA GABRIEL CROSSING PT W1/2 NW NE LIEN 2023R-022327 15 14N 4E 0.43 ACRES LOT  BLOCK  GABRIEL CROSSING ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO</x:t>
   </x:si>
   <x:si>
     <x:t>01-144151-19400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVANS, GROVER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 6 40X100 MCHOSE ADDITION 18 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-28600</x:t>
   </x:si>
   <x:si>
     <x:t>GAGE, LEWIS % CITIZENS BANK % RAY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S75' LOT 1 STUCK, C. A. &amp; SON ADDITION 19 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144193-26400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GALLI, KELMA JEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 BLOCK A PRATT ADDITION 8 14N 4E </x:t>
+    <x:t>PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 8 14N 4E 0 ACRES LOT  BLOCK A PRATT ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY GALLI, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>01-144082-10400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTLE, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E50FT LOT 9 THIRD ADD TO B.O. ADDITION 17 14N 7E </x:t>
   </x:si>
   <x:si>
     <x:t>08-147174-08800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTRY, WENDY A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 55-56 PARDEW ADDITION 27 14N 4E </x:t>
+    <x:t>. 27 14N 4E 0 ACRES LOT 55-56 BLOCK  PARDEW ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, IRS, CHARLES SHARP ROOFING AND CARPENTRY LLC, NAVY FEDERAL CREDIT UNION, DAVID HOWARD WEINGOLD LIVING TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-26000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GHANT, VICKI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">50X132 LOT 1 BLOCK H HALTOM'S 2ND ADDITION 7 14N 4E LIEN 2023R-022313 </x:t>
+    <x:t>50X132 LIEN 2023R-022313 7 14N 4E 0 ACRES LOT 1 BLOCK H HALTOM'S 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144073-21900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 15 NE NE 41X155 JBORO CITY LOVES SURVEY NE NE ADDITION 18 14N 4E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144181-03700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLEASON, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>N210' E210' OF N1/2 NE NE 24 15N 7E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-157241-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, MARY E &amp; DAVID R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">125X200 LOT 1 GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION 2 13N 3E </x:t>
+    <x:t>125X200 LOT 1 2 13N 3E 0 ACRES LOT  BLOCK  GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION CITY  SD 58 JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-133024-01500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">125X200 LOT 2 GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION 2 13N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>01-133024-01600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SW 3 13N 4E 5.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-134033-01100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT GRIFFIN'S NETTLETON ADDITION LTS 1 THRU 4 &amp; PT 5 &amp; E71/2' OF AN ABANDONED ALLEY 27 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, SIBYL M </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRE</x:t>
+    <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWEN GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>12-153192-00300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUERBER, ELIZABETH ANN </x:t>
   </x:si>
   <x:si>
-    <x:t>PART SE 17-13-05 LOT 4 BLOCK C COLONY BAY DEVELOPMENT ADDITION 17 13N 5E 0.46 ACRE</x:t>
+    <x:t>COLONY BAY DEVELOPMENT PART SE 17-13-05 17 13N 5E 0.46 ACRES LOT 4 BLOCK C COLONY BAY DEVELOPMENT ADDITION CITY  SD BY BY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIZABETH ANN EMERLINE, BANCORPSOUTH BANK</x:t>
   </x:si>
   <x:si>
     <x:t>10-135174-01800</x:t>
   </x:si>
   <x:si>
-    <x:t>PART SE 17-13-05 LOT 5 BLOCK C COLONY BAY DEVELOPMENT ADDITION 17 13N 5E 0.46 ACRE</x:t>
+    <x:t>COLONY BAY DEVELOPMENT PART SE 17-13-05 17 13N 5E 0.46 ACRES LOT 5 BLOCK C COLONY BAY DEVELOPMENT ADDITION CITY  SD BY BY</x:t>
   </x:si>
   <x:si>
     <x:t>10-135174-01900</x:t>
   </x:si>
   <x:si>
-    <x:t>H O B RENTALS, LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 9 BLOCK 1 FRANKS &amp; TAYLOR ADDITION 11 13N 7E </x:t>
+    <x:t xml:space="preserve">RENTALS LLC, H O B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 13N 7E 0 ACRES LOT 9 BLOCK 1 FRANKS &amp; TAYLOR ADDITION CITY  SD RS CY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY ERVIN, JUDY ERVIN</x:t>
   </x:si>
   <x:si>
     <x:t>05-137113-20500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON, ALISA M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-10 BLOCK 8 HAYES 2ND ADDITION 7 14N 4E </x:t>
+    <x:t>. 7 14N 4E 0 ACRES LOT 7-10 BLOCK 8 HAYES 2ND ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01-144074-10300</x:t>
   </x:si>
   <x:si>
-    <x:t>HAY, CLARA % LAVADA GRIMES</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 23 ORIGINAL SUR TO LAKE CITY ADDITION 27 14N 6E </x:t>
+    <x:t xml:space="preserve">HAY%LAVADA GRIMES, CLARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 14N 6E 0 ACRES LOT 23 BLOCK  ORIGINAL SUR TO LAKE CITY ADDITION CITY  SD RS LC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM E HAY</x:t>
   </x:si>
   <x:si>
     <x:t>07-146271-36100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLIS, KENNETH </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW REPLAT LOT 1 HOLLIS MINOR PLAT ADDITION 35 14N 4E 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144353-01700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLT, BARRY &amp; TONI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N 1/2 SE OAK RIDGE ESTATE 27 15N 4E 1.45 ACRES </x:t>
+    <x:t>PT N 1/2 SE OAK RIDGE ESTATE 27 15N 4E 1.45 ACRES LOT  BLOCK   ADDITION CITY  SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENNIAL BANK, MIDSOUTH BANK, LIBERTY BANK OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>12-154271-02300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">500X262 LOT 12 THE WOODLANDS AT TERRA HILLS ADDITION 9 15N 4W 3.01 ACRES </x:t>
+    <x:t>500X262 9 15N 4W 3.01 ACRES LOT 12 BLOCK  THE WOODLANDS AT TERRA HILLS ADDITION CITY  SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13-154093-01500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, BRAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DRAINAGE EASEMENT WILDWOOD ADDITION PHASE 3B &amp; 3 ADDITION 14 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144142-21810</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LYLES, KEVIN </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW NE 17 14N 4E 0.48 ACRE</x:t>
+    <x:t>PT NW NE 17 14N 4E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMOR BANK, US BANK, CBRE CAPITAL MARKETS INC., FEDERAL HOME LOAN MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>01-144171-01300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARSH, JOSHUA &amp; KRYSTAL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 4 LUSTER'S ADDITION 1 15N 3E </x:t>
+    <x:t>. 1 15N 3E 0 ACRES LOT 4 BLOCK  LUSTER'S ADDITION CITY  SD WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK, DF&amp;A, HAROLD ROOK, DAVID ROOK</x:t>
   </x:si>
   <x:si>
     <x:t>13-153012-00400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN ETAL, LORI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-2 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS LOTS 1-2 BLOCK B 36 14N 1E </x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIN, LORI ETAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 &amp; PT LOT 4 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CASH LOT 3 &amp; PT 4 BLOCK B 36 14N 1E </x:t>
+    <x:t>Lot 3 &amp; PT LOT 4 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CASH LOT 3 &amp; PT 4 36 14N 1E 0 ACRES LOT  BLOCK B GREEN &amp; JONES ADDITION CITY  SD WS CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS LOT 5 BLOCK B 36 14N 1E </x:t>
+    <x:t>GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS 36 14N 1E 0 ACRES LOT 5 BLOCK B GREEN &amp; JONES ADDITION CITY  SD WS CH</x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 5, PT BLK P LOT PT 5 BLOCK I CITY CASH 36 14N 1E </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOORE, ROGER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FOWLER CARAWAY REPLAT OF PART OF BLOCK A LOT 8 29 14N 4E 1.15 ACRES </x:t>
+    <x:t>FOWLER CARAWAY REPLAT OF PART OF BLOCK A 29 14N 4E 1.15 ACRES LOT 8 BLOCK  FOWLER CARAWAY ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK, JUDITH FERGUSON MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144291-03400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOYER, KELLEY </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 18 GERALD WATKINS ADDITION 3 13N 4E LIEN2023R-021309 </x:t>
+    <x:t xml:space="preserve">ODLE%JIMMY ODLE, ANGELINE (BROWN) &amp; JIMMY WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lien 2023R-021309 3 13N 4E 0 ACRES LOT 18 BLOCK  GERALD WATKINS ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-134032-11700</x:t>
   </x:si>
   <x:si>
-    <x:t>OESTERBLAD, DAVID &amp; GAIL, TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT 3 59.10X123 BLOCK I NISBETTS 1ST ADDITION 13 14N 3E JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING </x:t>
+    <x:t xml:space="preserve">OESTERBLAD TRUST, DAVID &amp; GAIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 3 59.10X123 JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING 13 14N 3E 0 ACRES LOT  BLOCK I NISBETTS 1ST ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, DENAY OESTERBLAD DUCKWORTH, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-143134-25400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ONSTEAD, BRANDON GRAY &amp; E  </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROY SHERIDON SUB DIV OF PT NE NW 5-13-4 LOT 4 5 13N 4E </x:t>
+    <x:t>ROY SHERIDON SUB DIV OF PT NE NW 5-13-4 5 13N 4E 0 ACRES LOT 4 BLOCK  ROY SHERIDON ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERNESTINE ONSTEAD, IRS, SIMMONS FIRST NATIONAL BANK, BANCORPSOUTH BANK, HERITAGE BANK, ARVEST BANK, LVNV FUNDING LLC, VELOCITY INVESTMENTS LLC, CHARLES ONSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-134052-06600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEL, FELISHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-8 BLOCK 10 HAYES 2ND ADDITION 7 14N 4E </x:t>
+    <x:t>. 7 14N 4E 0 ACRES LOT 7-8 BLOCK 10 HAYES 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144074-12400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PENNINGTON, AUBREY G </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5 &amp; 6 HAWKINS ADDITION 33 15N 7E </x:t>
+    <x:t>. 33 15N 7E 0 ACRES LOT 5 &amp; 6 BLOCK  HAWKINS ADDITION CITY  SD BI MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFREY G PENNINGTON, CHRISTOPHER L PENNINGTON, CHRISTIE A PENNINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>06-157331-08300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKLE, ERIC JOE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6-7 BLOCK 19 OTWELL 1ST ADDITION 25 13N 2E </x:t>
   </x:si>
   <x:si>
     <x:t>13-132261-08900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRATT, RANDALL &amp; WILMA JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 16 BLOCK 2 RIDGECREST ADDITION 30 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144302-13300</x:t>
   </x:si>
   <x:si>
     <x:t>RAND, LOIS J % HENRY PENDERGRAFF</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE &amp; PT N1/2 NE 29 13N 4E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-134291-01000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, SHANNON </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF 1 AC SQUARE IN SW SE SW 8 13N 6E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-136083-00402</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RODRIQUEZ, EDGAR &amp; CLAUDIA </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRE</x:t>
+    <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD BI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPITAL ONE BANK, LARRY D DAVIS, SANDRA J DAVIS, NEA BAPTIST MEMORIAL HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>12-157362-00200</x:t>
   </x:si>
   <x:si>
-    <x:t>ROSSE FAMILY TRUST % SAM A ROSSE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOTS 5 &amp; 6 50X140 BLOCK 1 MORSES ADDITION 18 14N 4E </x:t>
+    <x:t xml:space="preserve">FAMILY TRUST%SAM A ROSSE, ROSSE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 5 &amp; 6 50X140 18 14N 4E 0 ACRES LOT  BLOCK 1 MORSES ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-29500</x:t>
   </x:si>
   <x:si>
-    <x:t>SCALES, FRANCIS % ROBERT LEE SCALES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SCHUSLER, ANGELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 BLOCK E BRIARWOOD 3RD ADDITION 23 14N 3E </x:t>
+    <x:t>. 23 14N 3E 0 ACRES LOT 6 BLOCK E BRIARWOOD 3RD ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISCOVER BANK, PORTFOLIO AMERICA ASSET MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t>01-143234-15100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STRICKLAND, ANTHONY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLEY, WENDELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SE NE 6 14N 4E 0.27 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-144061-06200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOOMBS, GARY </x:t>
   </x:si>
   <x:si>
-    <x:t>15X175 PT LOT 3 75X175 LOT 4 BLOCK 1 PATRICKS 1ST ADDITION 17 14N 4E LIEN 2023R-012726</x:t>
+    <x:t>15X175 PT LOT 3 75X175 LOT 4 LIEN 2023R-012726 17 14N 4E 0 ACRES LOT  BLOCK 1 PATRICKS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144173-04400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATERS, BILLY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION 15 13N 7E </x:t>
+    <x:t>. 15 13N 7E 0 ACRES LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION CITY  SD RS CY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA WATERS, CAROL FORD, KEVIN WATERS</x:t>
   </x:si>
   <x:si>
     <x:t>05-137151-06800</x:t>
   </x:si>
   <x:si>
-    <x:t>WEAVERS PROFESSIONAL SERVICES, INC</x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION 30 15N 3E </x:t>
+    <x:t xml:space="preserve">WILES%ROBERT C WILES, MARY E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 30 15N 3E 0 ACRES LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION CITY  SD WS BN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMOTHY S ALLISON</x:t>
   </x:si>
   <x:si>
     <x:t>04-153301-03300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, RANDY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE SE S20' LOT 4 LOT 5-6 N4' LOT 7 124X130 2 14N 1E 0.37 ACRE</x:t>
+    <x:t>PT SE SE S20' LOT 4 LOT 5-6 N4' LOT 7 124X130 2 14N 1E 0.37 ACRES LOT  BLOCK   ADDITION CITY  SD WS EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, TERRI WILLIAMS, DALE WILLIAMS, DOROTHY WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>03-141024-02300</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1009,1423 +1009,1315 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>5645.34</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4136</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4137</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>253.57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4138</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4139</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>2980.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4140</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>886.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>1818.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4142</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>1701.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>7380.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>659.47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4145</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>656.27</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4146</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>602.57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4147</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>2225.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4148</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>552.63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4149</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>2691.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4150</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>6208.15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4151</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>927.76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4152</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>696.76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4153</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>3737.56</x:v>
+        <x:v>3877.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4154</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>431.42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4155</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>190.84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4156</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>8559.83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4157</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>1214.09</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4158</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>9334.64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4159</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>430.36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>1756.03</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>7275.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4162</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>998.34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4163</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>4056.29</x:v>
+        <x:v>4126.29</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4164</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>5086.8</x:v>
+        <x:v>5156.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4165</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>4575.15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4166</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4167</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>729.18</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4168</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>679.94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4169</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>610.47</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4170</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>821.98</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4171</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>253.67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4172</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>1145.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4173</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>1558.85</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4174</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>28989.26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
-[...11 lines deleted...]
-        <x:v>2486.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4176</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>1639.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4177</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>2223.4</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4178</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1958.89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4179</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>395.65</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4180</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>553.54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4181</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.81</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4182</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1529.69</x:v>
+        <x:v>1599.69</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4183</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1614.61</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>512.61</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4185</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1977.15</x:v>
+        <x:v>2047.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4186</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>63128.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4187</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
-[...11 lines deleted...]
-        <x:v>1684.48</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4188</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>4407.64</x:v>
+        <x:v>4477.64</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4189</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
-[...11 lines deleted...]
-        <x:v>709.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4190</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
-[...11 lines deleted...]
-        <x:v>18174.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>634.31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4192</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>7329.57</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4193</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>2126.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4194</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
-[...11 lines deleted...]
-        <x:v>1182.15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4195</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="F62" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4196</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>1736.35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>