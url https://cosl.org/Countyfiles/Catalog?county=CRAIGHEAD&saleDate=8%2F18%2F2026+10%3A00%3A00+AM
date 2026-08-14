--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,609 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6a132ae3b743ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f064cfc229a6472094481fb46c813f0c.psmdcp" Id="Rb6c884840cde4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf802121e57c0499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7652bb3062394b30af652fe199baed96.psmdcp" Id="R607d2c9df7bc4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAIGHEAD</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRADSHER, MARY ANN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RENTALS LLC, D &amp; G </x:t>
   </x:si>
   <x:si>
     <x:t>W78 &amp; OF N51' OF LOT 4 LIEN 2023R-021315 18 14N 4E 0 ACRES LOT  BLOCK 12 FLINT'S ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, BENIGNO LOPEZ, ARVEST BANK, DENAY OESTERBLAD DUCKWORTH, BANCORPSOUTH BANK, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144183-30200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RENTALS LLC%DAVID &amp; GAIL OESTERBLAD, D &amp; G </x:t>
   </x:si>
   <x:si>
     <x:t>RE-PLAT OF W 1/2 LOT 19-26 NORTHWEST ADD 18 14N 4E 0 ACRES LOT 24 BLOCK  NORTHWEST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH, DAVID OESTERBLAD,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144182-26900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 18 KIECH'S 1ST ADDITION 27 14N 4E 0.23 ACRES LOT 1 BLOCK  OESTERBLAD MINOR PLAT ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-04900</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS, BRODY A % NIKI WARREN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW 13 15N 3E 2 ACRES </x:t>
+    <x:t xml:space="preserve">INFINITY GROUP LLC, EB </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot DETENTION AREA GABRIEL CROSSING PT W1/2 NW NE LIEN 2023R-022327 15 14N 4E 0.43 ACRES LOT  BLOCK  GABRIEL CROSSING ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144151-19400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVANS, GROVER </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT LOT 6 40X100 MCHOSE ADDITION 18 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>12-153132-00810</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>01-144184-28600</x:t>
   </x:si>
   <x:si>
     <x:t>GAGE, LEWIS % CITIZENS BANK % RAY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S75' LOT 1 STUCK, C. A. &amp; SON ADDITION 19 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144193-26400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GALLI, KELMA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 8 14N 4E 0 ACRES LOT  BLOCK A PRATT ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>GARY GALLI, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>01-144082-10400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTLE, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E50FT LOT 9 THIRD ADD TO B.O. ADDITION 17 14N 7E </x:t>
   </x:si>
   <x:si>
     <x:t>08-147174-08800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GENTRY, WENDY A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GHANT, VICKI </x:t>
   </x:si>
   <x:si>
     <x:t>50X132 LIEN 2023R-022313 7 14N 4E 0 ACRES LOT 1 BLOCK H HALTOM'S 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144073-21900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 15 NE NE 41X155 JBORO CITY LOVES SURVEY NE NE ADDITION 18 14N 4E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144181-03700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLEASON, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>N210' E210' OF N1/2 NE NE 24 15N 7E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-157241-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, MARY E &amp; DAVID R </x:t>
   </x:si>
   <x:si>
-    <x:t>125X200 LOT 1 2 13N 3E 0 ACRES LOT  BLOCK  GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION CITY  SD 58 JB</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT GRIFFIN'S NETTLETON ADDITION LTS 1 THRU 4 &amp; PT 5 &amp; E71/2' OF AN ABANDONED ALLEY 27 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, SIBYL M </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD WS</x:t>
   </x:si>
   <x:si>
     <x:t>OWEN GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>12-153192-00300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GUERBER, ELIZABETH ANN </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAY%LAVADA GRIMES, CLARA </x:t>
   </x:si>
   <x:si>
     <x:t>. 27 14N 6E 0 ACRES LOT 23 BLOCK  ORIGINAL SUR TO LAKE CITY ADDITION CITY  SD RS LC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM E HAY</x:t>
   </x:si>
   <x:si>
     <x:t>07-146271-36100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOLLIS, KENNETH </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, BRAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DRAINAGE EASEMENT WILDWOOD ADDITION PHASE 3B &amp; 3 ADDITION 14 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144142-21810</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LYLES, KEVIN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARSH, JOSHUA &amp; KRYSTAL </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 15N 3E 0 ACRES LOT 4 BLOCK  LUSTER'S ADDITION CITY  SD WS</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHERN BANK, DF&amp;A, HAROLD ROOK, DAVID ROOK</x:t>
   </x:si>
   <x:si>
     <x:t>13-153012-00400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN ETAL, LORI </x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ODLE%JIMMY ODLE, ANGELINE (BROWN) &amp; JIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>Lien 2023R-021309 3 13N 4E 0 ACRES LOT 18 BLOCK  GERALD WATKINS ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-134032-11700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OESTERBLAD TRUST, DAVID &amp; GAIL </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 3 59.10X123 JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING 13 14N 3E 0 ACRES LOT  BLOCK I NISBETTS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, DENAY OESTERBLAD DUCKWORTH, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-143134-25400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ONSTEAD, BRANDON GRAY &amp; E  </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PENNINGTON, AUBREY G </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 15N 7E 0 ACRES LOT 5 &amp; 6 BLOCK  HAWKINS ADDITION CITY  SD BI MO</x:t>
   </x:si>
   <x:si>
     <x:t>JEFFREY G PENNINGTON, CHRISTOPHER L PENNINGTON, CHRISTIE A PENNINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>06-157331-08300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKLE, ERIC JOE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6-7 BLOCK 19 OTWELL 1ST ADDITION 25 13N 2E </x:t>
   </x:si>
   <x:si>
     <x:t>13-132261-08900</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRATT, RANDALL &amp; WILMA JOY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RAND, LOIS J % HENRY PENDERGRAFF</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE &amp; PT N1/2 NE 29 13N 4E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-134291-01000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RILEY, SHANNON </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODRIQUEZ, EDGAR &amp; CLAUDIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD BI</x:t>
   </x:si>
   <x:si>
     <x:t>CAPITAL ONE BANK, LARRY D DAVIS, SANDRA J DAVIS, NEA BAPTIST MEMORIAL HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>12-157362-00200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAMILY TRUST%SAM A ROSSE, ROSSE </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 5 &amp; 6 50X140 18 14N 4E 0 ACRES LOT  BLOCK 1 MORSES ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-29500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCHUSLER, ANGELA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLEY, WENDELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SE NE 6 14N 4E 0.27 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-144061-06200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOOMBS, GARY </x:t>
   </x:si>
   <x:si>
     <x:t>15X175 PT LOT 3 75X175 LOT 4 LIEN 2023R-012726 17 14N 4E 0 ACRES LOT  BLOCK 1 PATRICKS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144173-04400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATERS, BILLY </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 13N 7E 0 ACRES LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION CITY  SD RS CY</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA WATERS, CAROL FORD, KEVIN WATERS</x:t>
   </x:si>
   <x:si>
     <x:t>05-137151-06800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILES%ROBERT C WILES, MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>. 30 15N 3E 0 ACRES LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION CITY  SD WS BN</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY S ALLISON</x:t>
   </x:si>
   <x:si>
     <x:t>04-153301-03300</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>03-141024-02300</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -986,1344 +740,1044 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4135</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4136</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4137</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4138</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4139</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>2980.15</x:v>
+        <x:v>3031.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4140</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>886.32</x:v>
+        <x:v>923.02</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1818.13</x:v>
+        <x:v>1854.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4142</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
-[...11 lines deleted...]
-        <x:v>1701.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>7380.95</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>659.47</x:v>
+        <x:v>674.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4145</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>656.27</x:v>
+        <x:v>670.95</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4146</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>602.57</x:v>
+        <x:v>624.59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4147</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>2225.56</x:v>
+        <x:v>2269.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4148</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>552.63</x:v>
+        <x:v>574.65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4149</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
-[...11 lines deleted...]
-        <x:v>2691.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4150</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>6208.15</x:v>
+        <x:v>6223.44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4151</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>927.76</x:v>
+        <x:v>942.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4152</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>696.76</x:v>
+        <x:v>726.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4153</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>3877.56</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4154</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>431.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4155</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>190.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4156</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>8559.83</x:v>
+        <x:v>8581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4157</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1214.09</x:v>
+        <x:v>1243.45</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4158</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>9334.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4159</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>430.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>1756.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>7275.9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4162</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>998.34</x:v>
+        <x:v>1035.04</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4163</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>92</x:v>
-[...11 lines deleted...]
-        <x:v>4126.29</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4164</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>5156.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4165</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>4575.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4166</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>215.2</x:v>
+        <x:v>237.22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4167</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>729.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4168</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>679.94</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4169</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>610.47</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4170</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>821.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4171</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>253.67</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4172</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4173</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4174</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
-[...11 lines deleted...]
-        <x:v>28989.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4176</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1639.3</x:v>
+        <x:v>1654.59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4177</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>2223.4</x:v>
+        <x:v>2269.88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4178</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
-[...11 lines deleted...]
-        <x:v>1958.89</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4179</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
-[...11 lines deleted...]
-        <x:v>395.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4180</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>553.54</x:v>
+        <x:v>582.9</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4181</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>239.81</x:v>
+        <x:v>247.15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4182</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
-[...11 lines deleted...]
-        <x:v>1599.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4183</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1614.61</x:v>
+        <x:v>1629.29</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>512.61</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4185</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>2047.15</x:v>
+        <x:v>2083.85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4186</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>63128.64</x:v>
+        <x:v>63135.98</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4187</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4188</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>4477.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4189</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4190</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>634.31</x:v>
+        <x:v>664.28</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4192</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>7329.57</x:v>
+        <x:v>7344.25</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4193</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>2126.52</x:v>
+        <x:v>2163.22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4194</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4195</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>264.86</x:v>
+        <x:v>279.54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4196</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
-[...11 lines deleted...]
-        <x:v>1736.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>