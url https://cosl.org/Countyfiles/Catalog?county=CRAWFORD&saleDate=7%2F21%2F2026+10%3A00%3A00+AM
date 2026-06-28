--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf2ff092aa44a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e378f221a723464c8212cb764882b22d.psmdcp" Id="Rfb4dd52742db4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1de25ef57544bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1d07e293d1c4d83bf51bcf6938f98be.psmdcp" Id="R53e9329dcd904229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -49,194 +49,128 @@
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAWFORD</x:t>
   </x:si>
   <x:si>
     <x:t>AR EPSHTEIN USA LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 10 10N 29W 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-06090-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ARNOLD%WELLS FARGO REAL ESTATE TAX SERVICES ATTN: REFUNDS/FINANCIAL SUPPORT, JARED D &amp; ALICIA N </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BARBOSA, JENNIFER ABADIA OLIVERIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE VB ACREAGE ADDITION 19 9N 31W 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-08126-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELT, ROGERS LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/4 NW SW 35 9N 31W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-04739-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BING, RHONDA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NE NW 21 11N 30W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-13641-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BLOUNT, LARRY E &amp; ELLEN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BONEWELL, RODNEY &amp; AMY </x:t>
   </x:si>
   <x:si>
     <x:t>SE SE 7 10N 31W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 440</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>001-09324-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BREWER%ROBIN JACKSON, CAROLYN A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROUMLEY, WILLIAM &amp; CLORINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 CRESENT ADDITION 26 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>180-00005-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAMPBELL, RENA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLEEK-MEDDRESS, ANNA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 6 12N 29W 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD 160</x:t>
   </x:si>
   <x:si>
     <x:t>001-17216-000</x:t>
   </x:si>
   <x:si>
     <x:t>COBRA KAI ENTERPRISE LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 5' OF S1/2 LOT 5 BLOCK B MEYER ADDITION 19 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03994-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 92 PARK RIDGE AT LEE CREEK ADDITION 10 9N 32W 0.001 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05299-186</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 11 BLOCK 1 BALLENTINE ADDITION 31 10N 30W </x:t>
   </x:si>
   <x:si>
     <x:t>710-00475-001</x:t>
   </x:si>
   <x:si>
-    <x:t>CRAWFORD COUNTY LEVEE DISTRICT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CROUCH, MERLE R SR &amp; PATRICIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT 12-13-14 8 9N 30W 0 ACRES LOT  BLOCK AJ GALLOWAY ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t>TINA MARIE DAWN-RUBIN, DENNIS CROUCH, ELAINE CROUCH, DAVID CROUCH, MERLE CROUCH JR, JACKI CROUCH, MICHELLE RENEE JOHNSON, CANDY DEE CROUCH</x:t>
   </x:si>
   <x:si>
     <x:t>710-00774-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEAL INC, SQUARE </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 10N 30W 0 ACRES LOT 9 BLOCK 4 GRAPHIC ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE CAPITAL INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>235-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 22 9N 31W 0 ACRES LOT 28 BLOCK 15 OAK MEADOWS ADDITION CITY  SD 420</x:t>
@@ -292,134 +226,68 @@
   <x:si>
     <x:t xml:space="preserve">GARCIA &amp; JACQUELINE WILLIAMS, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 9N 31W 0 ACRES LOT 1 BLOCK  TOWN &amp; COUNTRY ESTATES ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>EVA CHICK, THOMAS CHICK</x:t>
   </x:si>
   <x:si>
     <x:t>575-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARNER, CYNTHIA JANE FRANKLIIN </x:t>
   </x:si>
   <x:si>
     <x:t>. 20 9N 31W 0 ACRES LOT 40 BLOCK  ROLLING HILLS ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED FEDERAL CREDIT UNION, DF&amp;A, IRS</x:t>
   </x:si>
   <x:si>
     <x:t>700-06337-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GLASS%MARGARET ROBINSON, ADELL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GROVES, AMERICA M &amp; DANIEL I </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE 24 11N 33W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-16720-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HACKLER &amp; LEANN HACKLER, LEE &amp; PATRICIA </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JACKSON, RONALD </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW NW 4 9N 31W 1.47 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>001-02828-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JAMES%WELLS FARGO REAL ESTATE TAX SERVICES ATTN: REFUNDS/FINANCIAL SUPPORT, TONY &amp; MELISSA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JERGINS, CLIFFORD D </x:t>
   </x:si>
   <x:si>
     <x:t>SW SW NE 21 10N 32W 4.43 ACRES LOT  BLOCK   ADDITION CITY  SD 440</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, FORT SMITH HMA LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-11605-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSTON, ORA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 33 10N 30W 1.05 ACRES LOT  BLOCK  ALMA ACREAGE ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t>GEORGIANA PSCHIER, JOANNE HARRIS, BUELL HARRIS, BILL JOHNSTON, RANDALL JOHNSTON, LINDA THOMAS, JIMMY THOMAS, BILL PSCHIER, LAURA WATKINS, LARRY WATKINS, CONNIE LIJEWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>710-01810-421</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
@@ -451,62 +319,50 @@
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 11 10N 30W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07669-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELLY, QUINTON EDWARD </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 28 10N 31W 0.59 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10270-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 27 10N 31W 1.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-10220-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KNIGHT%WELLS FARGO HOME MORTGAGE, SANDRA L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KNIGHT, JERRY </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SE 18 9N 32W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05558-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAHMAN, LUKE &amp; DEANNA DELEON</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE VB ACREAGE ADDITION 19 9N 31W 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-08081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS%VALDERIE MCCOY, WILLARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PT W1/2 SE NE 17 9N 30W 0.93 ACRES LOT  BLOCK   ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>SMARLA LEWIS</x:t>
@@ -514,380 +370,272 @@
   <x:si>
     <x:t>001-02048-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCDANIEL, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 8 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00138-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 BLOCK 11 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00193-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART LOT 12 BLOCK 11 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00195-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCFADDEN, ALICE BETHINA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MORSE, KEVIN H </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 3 9N 32W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-05051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NULL, GREGORY M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK 28 VAN BUREN ORIGINAL ADDITION 25 9N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>700-00298-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ODOM, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SW NW 30 9N 31W 0.2 ACRES LOT  BLOCK  VB ACREAGE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>NANIE BELL ODOM, BENNY ODOM, CITY OF VAN BUREN, SHERMAN ODOM, JOYCE ODOM</x:t>
   </x:si>
   <x:si>
     <x:t>700-08595-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PATRICK, DON W, LIVING TRUST 1/2 ROBERTSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT 1 BLOCK 2 MT VISTA ADDITION 24 9N 32W </x:t>
+    <x:t xml:space="preserve">PATRICK LIVING TRUST 1/2 ROBERTSON, DON W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 1 24 9N 32W 0 ACRES LOT  BLOCK 2 MT VISTA ADDITION CITY  SD 421</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">C.V. ROBERTSON, DOROTHY L ROBERTSON, THOMAS C MUELLER INC. </x:t>
   </x:si>
   <x:si>
     <x:t>700-04430-000C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 8 &amp; 14 BLOCK 7 MT VISTA ADDITION 24 9N 32W </x:t>
+    <x:t>PT LOT 8 &amp; 14 24 9N 32W 0 ACRES LOT  BLOCK 7 MT VISTA ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>700-04464-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIRES, LUKE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART LOT 50 VISTA HILLS I ADDITION 14 9N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>700-07288-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PITTMAN, LARRY &amp; GLENDA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PIXLEY, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW SE 17 10N 31W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09736-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIXLEY, LEE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 15 9N 31W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03733-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWDER, CAMERON </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOT 17 WHITE OAK ESTATES ADDITION 36 10N 32W 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>625-00017-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES LLC, MTS </x:t>
   </x:si>
   <x:si>
     <x:t>. 19 9N 31W 0 ACRES LOT 1 BLOCK D TAYLOR ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF THE OZARKS, CITIZENS BANK &amp; TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>700-06975-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">READ &amp; ETAL, SUSAN D </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REAVIS, MARY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 CEDAR TOWN ADDITION 4 10N 32W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>138-00006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REDDING LIVING TRUST, BOB </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 33 10N 31W 1 ACRES LOT  BLOCK  NELSON ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>WHITNEY WALTER</x:t>
   </x:si>
   <x:si>
     <x:t>377-00000-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REID, TYLER A </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 NE SE 29 9N 30W 0.64 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02443-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RICHARDSON, TERRANCE </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHELTON, ALLEN J &amp; JANET L </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 9N 32W 0 ACRES LOT  BLOCK 2 KNOX ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS DEVELOPMENT FINANCE AUTHORITY, CITY OF VAN BUREN</x:t>
   </x:si>
   <x:si>
     <x:t>700-03345-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SISCO, TYLER C </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SKAGGS, DAVID L </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 SW NW 10 9N 31W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>BILLIE ANN WALTERS</x:t>
   </x:si>
   <x:si>
     <x:t>001-03156-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SKELTON, JACK, JR &amp; JANET </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW NW 13 12N 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-18244-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, RALPH J &amp; NANCY, ESTATE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 11 10N 31W 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09476-003</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, RALPH J &amp; NANCY, ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE &amp; PT S1/2 NW SE 11 10N 31W 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09484-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SQUARE DEAL INC </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 1-2 BLOCK 23 RIVERSIDE ADDITION 30 9N 31W </x:t>
+    <x:t>. 30 9N 31W 0 ACRES LOT 1-2 BLOCK 23 RIVERSIDE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>700-06195-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEWARD%JOHN L &amp; NOVELA STEWARD, MARIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWART, DANNY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 26 10N 29W 0.32 ACRES LOT  BLOCK  MULBERRY AC ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN NATIONAL PROPERTY &amp; CASUALTY</x:t>
   </x:si>
   <x:si>
     <x:t>760-01060-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TABER, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOTS 1 &amp; 2  19 9N 31W 0 ACRES LOT  BLOCK 2 FAIRMOUNT ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST CO., BIGGER BARGAINS LLC, IRS, CAVALRY PORTFOLIO SERVICES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>700-02583-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TANGUAY, DOUGLAS L </x:t>
   </x:si>
   <x:si>
     <x:t>. 28 9N 31W 0 ACRES LOT 85 BLOCK  ROYAL OAKS II ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERTA TANGUAY</x:t>
   </x:si>
   <x:si>
     <x:t>700-06598-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TAYLOR , ESTATE OF DENNIS E &amp; LINDA S </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>THREE LLC, NEON</x:t>
   </x:si>
   <x:si>
     <x:t>. 32 9N 31W 0 ACRES LOT 100 BLOCK  RICKEY ADDITION PHASE II ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST WESTERN BANK, IRS, JG RIDER</x:t>
   </x:si>
   <x:si>
     <x:t>700-05925-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VITA, JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 BLOCK 3 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00048-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 3 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00049-000</x:t>
@@ -902,62 +650,50 @@
     <x:t>001-09603-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON%KATIE BECKHAM, TERESA </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LT 4  S 94' OF W 90' OF E1/2 LT 4 26 10N 29W 0 ACRES LOT  BLOCK B NORTH MULBERRY ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>RODNEY J BECKHAM, CITY OF MULBERRY</x:t>
   </x:si>
   <x:si>
     <x:t>760-00656-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WERTHMULLER, MAC </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 9N 32W 0 ACRES LOT 17-25 BLOCK 14 VISTA PLACE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST COMPANY, STEVEN MAC WERTHMULLER, JUDY DIGIANCINTO</x:t>
   </x:si>
   <x:si>
     <x:t>700-07698-001</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-14409-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, DARRELL &amp; CAROLYN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 11 10N 32W 0.5 ACRES LOT  BLOCK  CEDARVILLE CITY AC ADDITION CITY  SD 441</x:t>
   </x:si>
   <x:si>
     <x:t>OPTION ONE MORTGAGE DBA H&amp;R BLOCK MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>715-01234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WORTHEY, DALE &amp; VIKI </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 8 9N 30W 0.46 ACRES LOT  BLOCK  ALMA ACREAGE ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORDON T SMITH, ACCESS CREDIT MANAGEMENT INC. </x:t>
   </x:si>
   <x:si>
     <x:t>710-01591-000</x:t>
   </x:si>
@@ -1374,2240 +1110,1952 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>181.67</x:v>
+        <x:v>189.01</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>13</x:v>
-[...11 lines deleted...]
-        <x:v>280</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>249.56</x:v>
+        <x:v>256.9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1702.24</x:v>
+        <x:v>1724.26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>191.48</x:v>
+        <x:v>206.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
-[...11 lines deleted...]
-        <x:v>2315</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
-[...11 lines deleted...]
-        <x:v>823.42</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>3512</x:v>
+        <x:v>3534.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>3091</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>564.02</x:v>
+        <x:v>578.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
-[...11 lines deleted...]
-        <x:v>2046</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>3347</x:v>
+        <x:v>3353.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>373.43</x:v>
+        <x:v>388.11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>202.78</x:v>
+        <x:v>217.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>344.78</x:v>
+        <x:v>359.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>173.49</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2204</x:v>
+        <x:v>2292.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>365</x:v>
+        <x:v>379.35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>379</x:v>
+        <x:v>393.41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1171</x:v>
+        <x:v>1222.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>293</x:v>
+        <x:v>315.35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>206</x:v>
+        <x:v>242.71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>508</x:v>
+        <x:v>529.53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>721</x:v>
+        <x:v>742.64</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>3948</x:v>
+        <x:v>3984.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>580</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>169.25</x:v>
+        <x:v>176.59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>2367</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>712.24</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>108</x:v>
-[...11 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>111</x:v>
-[...11 lines deleted...]
-        <x:v>2723</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1205</x:v>
+        <x:v>1226.63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>118</x:v>
-[...11 lines deleted...]
-        <x:v>172</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>5294</x:v>
+        <x:v>5323.54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>463</x:v>
+        <x:v>485.92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>562.43</x:v>
+        <x:v>569.77</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>562.43</x:v>
+        <x:v>569.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1288</x:v>
+        <x:v>1310.41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>694.25</x:v>
+        <x:v>701.59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>2411.8</x:v>
+        <x:v>2511.47</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>696.91</x:v>
+        <x:v>711.59</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>147</x:v>
-[...11 lines deleted...]
-        <x:v>3688</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>436.98</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>194.5</x:v>
+        <x:v>201.84</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>5714</x:v>
+        <x:v>5750.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>429.02</x:v>
+        <x:v>436.36</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>378.73</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>219.91</x:v>
+        <x:v>227.25</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>168</x:v>
-[...11 lines deleted...]
-        <x:v>920.34</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>821</x:v>
+        <x:v>842.79</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>6600.99</x:v>
+        <x:v>6623.01</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>789</x:v>
+        <x:v>825.85</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>497.34</x:v>
+        <x:v>526.7</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>855.25</x:v>
+        <x:v>884.61</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>359.69</x:v>
+        <x:v>367.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
-[...11 lines deleted...]
-        <x:v>1076</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>989.51</x:v>
+        <x:v>1004.19</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>246.38</x:v>
+        <x:v>253.72</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>169.62</x:v>
+        <x:v>184.3</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>3322</x:v>
+        <x:v>3358.72</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
-[...11 lines deleted...]
-        <x:v>6120</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>986.96</x:v>
+        <x:v>1001.64</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>1165</x:v>
+        <x:v>1179.56</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>1299.89</x:v>
+        <x:v>1321.91</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
-[...11 lines deleted...]
-        <x:v>1550</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>1905</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>4916.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>4657</x:v>
+        <x:v>4701.35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
-[...11 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>913</x:v>
+        <x:v>942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>2597.09</x:v>
+        <x:v>2619.11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>304.04</x:v>
+        <x:v>326.06</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>253.97</x:v>
+        <x:v>275.99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
-[...11 lines deleted...]
-        <x:v>300.72</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>442.28</x:v>
+        <x:v>456.96</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>258</x:v>
-[...11 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>1941</x:v>
+        <x:v>1963.44</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>3228</x:v>
+        <x:v>3272.49</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>3457</x:v>
+        <x:v>3493.62</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
-[...11 lines deleted...]
-        <x:v>234</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>2524</x:v>
+        <x:v>2589.68</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>545.51</x:v>
+        <x:v>567.53</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>378.73</x:v>
+        <x:v>393.41</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>188.61</x:v>
+        <x:v>203.29</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>4683</x:v>
+        <x:v>4719.91</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>2136</x:v>
+        <x:v>2180.38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>1658</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>2009</x:v>
+        <x:v>2045.82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>698</x:v>
+        <x:v>720.22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>