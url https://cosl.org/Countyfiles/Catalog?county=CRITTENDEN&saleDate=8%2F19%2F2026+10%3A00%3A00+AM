--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b81406c0b0c4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a69515f62273451682784bf3f127203b.psmdcp" Id="R96658f23c75c496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5194d32c5e254554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a58785b5eaa441be97d403eddaa4da9a.psmdcp" Id="R5e88471ce3b441eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -73,168 +73,180 @@
   <x:si>
     <x:t>PB 2 PG 231 LOT 6 BLOCK 3 BROADWAY PARK ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354040000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALVARADO, REGINA M </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367356000000</x:t>
   </x:si>
   <x:si>
     <x:t>ARLANDS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT 197 TRACT #37 NE NE 4-7-6 &amp; NW NW 3-7-6 UNIT 197 TOWNES ESTATE ADDITION 04 07N 06E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211834500000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAGLEY, MELINDA HALL ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PAR M1B SE1/4 WMPHS IRRG LOTS ADDITION 13 06N 08E 8.76 ACRES </x:t>
+    <x:t xml:space="preserve">BAGLEY ET AL, MELINDA HALL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAR M1B SE1/4 13 06N 08E 8.76 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH BINSWANGER, REBECCA SUMMERS, MARY HUMPHREYS</x:t>
   </x:si>
   <x:si>
     <x:t>394516000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BAGLEY, MELINDA HALL ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PAR M2C SE1/4 WMPHS IRRG LOTS ADDITION 13 06N 08E 4.66 ACRES </x:t>
+    <x:t>PAR M2C SE1/4 13 06N 08E 4.66 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>394520000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEARD, RAY </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW LOT 12 BLOCK 6 LAKESHORE ESTATES 2ND ADDITION 36 07N 08E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201389160000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, DAWN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 15 RHODES ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210883000000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROTHERS, LEVITCH % MELVIN A LEVITCH</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 47-48 BLOCK 111 KENDAL ADDITION 18 06N 09E 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">BROTHERS%MELVIN A LEVITCH, LEVITCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0.14 ACRES LOT 47-48 BLOCK 111 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUIS LEVITCH, MIKE LEVITCH</x:t>
   </x:si>
   <x:si>
     <x:t>368480000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; NAEEM OMARI, JOSEPH BENJAMIN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 106 BOON ADDITION 07 09N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>213146000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, GWENDOLYN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT BK 5 PG 317 LOT 1 GARRISON ADDITION 13 06N 08E 8.88 ACRES </x:t>
+    <x:t>PT BK 5 PG 317 13 06N 08E 8.88 ACRES LOT 1 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>360407000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PLAT BK 5 PG 317 LOT 2 GARRISON ADDITION 13 06N 08E 8.03 ACRES </x:t>
+    <x:t>PLAT BK 5 PG 317 13 06N 08E 8.03 ACRES LOT 2 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>360407000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, TONY </x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 2 PG 142 LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION 09 06N 09E 0.23 ACRE</x:t>
+    <x:t>PLAT BK 2 PG 142 09 06N 09E 0.23 ACRES LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>377414000000</x:t>
   </x:si>
   <x:si>
     <x:t>BYLES, ESTATE OF RESSIE LEE % TENESHA BYLES</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 8 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210715000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOKE SR, ESTATE OF JOHN L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT SE COR SE1/4 SW1/4 LOT 4 PL BK 2 PG 331 LOT 4 RURAL ADDITION 07 05N 08E 11.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>103625000000</x:t>
   </x:si>
   <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246010000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-A NW1/4 NW1/4 NW1/4 PB 2 PG 129 RURAL ADDITION 34 09N 07E 0.8 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103497000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, RHOLLY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9-10 BLOCK 1 PRUGH HAMMETT ADDITION 04 07N 06E 0.19 ACRE</x:t>
+    <x:t>. 04 07N 06E 0.19 ACRES LOT 9-10 BLOCK 1 PRUGH HAMMETT ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>210160000000</x:t>
   </x:si>
   <x:si>
     <x:t>DURBIN MOBILE PARK, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 34 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354103000000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 2 PG 245 LOT 39 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354108000000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 2 PG 245 LOT 32 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354101000000</x:t>
   </x:si>
@@ -286,276 +298,297 @@
   <x:si>
     <x:t xml:space="preserve">EVANS, DAVID CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 29-30 BLOCK 108 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368426000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 2 HAMMOND'S 1ST ADDITION 29 09N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>244631000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 35 ORIGINAL ADDITION 33 08N 06E </x:t>
   </x:si>
   <x:si>
     <x:t>208571000000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 52 RHODES-NELMS ADDITION 32 08N 06E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 32 08N 06E 0.15 ACRES LOT 6 BLOCK 52 RHODES-NELMS ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSHAN SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>210530000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAST LOANS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 33-34 BLOCK 82 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367631000000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS, LTD</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13-18 BLOCK 10 RHODES ADDITION 04 07N 06E 0.56 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210764000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16-18 BLOCK 11 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210790000000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, DELMAR ET AL</x:t>
-[...2 lines deleted...]
-    <x:t>SE1/4 NW1/4 LOT 32 LUKE ANTHONY 2ND ADDITION 22 05N 07E 0.08 ACRE</x:t>
+    <x:t xml:space="preserve">FRANKLIN ET AL, DELMAR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE1/4 NW1/4 22 05N 07E 0.08 ACRES LOT 32 BLOCK  LUKE ANTHONY 2ND ADDITION CITY  SD 122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAROLYN MOSLEY, LILLIAN MOSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>205000440000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, JAKIYA &amp; ABRAM FRANKLIN</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 7 BLOCK 7 RICH EASTERN ADDITION 08 06N 09E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">FRANKLIN &amp; ABRAM FRANKLIN, JAKIYA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06N 09E 0.15 ACRES LOT 7 BLOCK 7 RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, LVNV FUNDING, HOPE FCU, CREDIT ACCEPTANCE CORP, PLAZA SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>377108000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DEBORAH </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 1&amp;2 PLAT BK 2 PG 67 BLOCK 3 KENDAL 3RD ADDITION 17 06N 09E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370357000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DIANE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 25 LOT 15 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374104000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAMMON, ESTATE OF SONIA T &amp; LESLIE A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24-26 BLOCK 15 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>366545000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARDNER, SUSIE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11-12 BLOCK 17 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
+    <x:t>. 18 06N 09E 0.17 ACRES LOT 11-12 BLOCK 17 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TINA BETHANY, NINA AHEARN, TAMY MARTIN, AVA BOKKER</x:t>
   </x:si>
   <x:si>
     <x:t>366593000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOE &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1-2 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOE &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.34 ACRES LOT 1-2 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>386196000000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 8-10 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.52 ACRE</x:t>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.52 ACRES LOT 8-10 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>386205000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOE E % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 30' OF LOT 4 &amp; ALL 5+6 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 30' OF LOT 4 &amp; ALL 5+6 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0 ACRES LOT  BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386199000000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOS E &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0 ACRES LOT 8-10 BLOCK 23 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366717000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.17 ACRES LOT 1 BLOCK 5 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386120000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.34 ACRES LOT 2-3 BLOCK 5 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386121000000</x:t>
+  </x:si>
+  <x:si>
     <x:t>GARRETT, JOS E &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8-10 BLOCK 23 KENDAL ADDITION 18 06N 09E </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 3 BLOCK 24 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386362000000</x:t>
   </x:si>
   <x:si>
-    <x:t>N1/2 OF LOT 11 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.09 ACRE</x:t>
+    <x:t>N1/2 OF LOT 11 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.09 ACRES LOT  BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386208000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOS E &amp; ELIZABETH R % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1-2 BLOCK 24 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386360000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 3-4 BLOCK 25 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386374000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOSE &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 12 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOSE &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.17 ACRES LOT 12 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386210000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOSEPH E % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 4-6 BLOCK 11 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386227000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOSEPH E &amp; ELIZABETH % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 25 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386372000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 160 LOT 10-11 BLOCK 34 M L THOMPSON 1ST EXT ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386490000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 160 LOT 12 BLOCK 34 M L THOMPSON 1ST EXT ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386492000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 8 PLAT BK 2 PG 93 BLOCK 139 KENDAL ADDITION 17 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369387000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, LOUISE HODGES, EST % ROSE ROBINSON &amp; LOUISE GREEN</x:t>
-[...5 lines deleted...]
-    <x:t>216598000000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUY, BENNIE </x:t>
   </x:si>
   <x:si>
     <x:t>S 83.7' N 1001.7' E 278.3' W 318.3' SW1/4 NE1/4 RURAL ADDITION 19 09N 07E 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103262030000</x:t>
   </x:si>
   <x:si>
-    <x:t>GUY, BENNIE &amp; EMILY RODGERS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT IN SW1/4 NE1/4 RURAL ADDITION 19 09N 07 0.64 ACRE</x:t>
+    <x:t xml:space="preserve">GUY &amp; EMILY RODGERS, BENNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT IN SW1/4 NE1/4 19 09N 07 0.64 ACRES LOT  BLOCK  RURAL ADDITION CITY  SD 105</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ARCHIE MERRIWEATHER JR, NATALIA FAULKNER, DF&amp;A, OCSE, BC TRANSPORTATION </x:t>
   </x:si>
   <x:si>
     <x:t>103262020000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, CARRIE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 3 BLOCK 9 SHADY GROVE PARK ADDITION 10 06N 08E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382071320000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEAFER-BLACK OAK WATER ASSN </x:t>
   </x:si>
   <x:si>
     <x:t>N50' S500' E100' W140' W1/3 SW1/4 SW1/4 (50X100) CITY RURAL 28 09N 07E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>103372000000</x:t>
   </x:si>
@@ -655,81 +688,84 @@
   <x:si>
     <x:t>PLAT BK 2 PG'S 24-26 LOT 1 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374090000000</x:t>
   </x:si>
   <x:si>
     <x:t>JP &amp; SE INC &amp; JKLM INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT IN SW1/4 SW1/4 WMPHS IRRG LOTS ADDITION 18 06N 09E 1.47 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>396218000000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, LUCILLE &amp; OTELIA BUTLER % RUTH BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 21 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386322000000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEE, LENNIE % MELISSA L LEE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 15 BLOCK 30 AMMENDED ADDITION 33 08N 06E 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">LEE%MELISSA L LEE, LENNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 08N 06E 0.23 ACRES LOT 15 BLOCK 30 AMMENDED ADDITION CITY  SD 103</x:t>
   </x:si>
   <x:si>
     <x:t>208525000000</x:t>
   </x:si>
   <x:si>
     <x:t>LEWIS, HENRY &amp; ROBERT LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 BLOCK 37 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208652000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT E OF RR SW1/4 RURAL ADDITION 31 05N 07E 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101713010000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MASON, LEE &amp; STACEY </x:t>
   </x:si>
   <x:si>
-    <x:t>COVE LOT LOT 14 BLOCK 3 CASA TERRA 2ND ADDITION 31 07N 09E 0.26 ACRE</x:t>
+    <x:t>COVE LOT 31 07N 09E 0.26 ACRES LOT 14 BLOCK 3 CASA TERRA 2ND ADDITION CITY  SD 106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>225507500000</x:t>
   </x:si>
   <x:si>
     <x:t>MCEWEN, HENRY % FLOYD MCEWEN</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 21-22 BLOCK 10 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210772000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, ALVIX </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK L NORVELL ADDITION 32 08N 06E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207565000000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, JASPER &amp; LEANTIONE BYNUM</x:t>
   </x:si>
@@ -739,87 +775,93 @@
   <x:si>
     <x:t>246012000000</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE OPERATING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE1/4 LESS SW1/4 RIVERSIDE OF LEVEE RURAL ADDITION 12 03N 07E 120 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>101165000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOLTKE, SHAN </x:t>
   </x:si>
   <x:si>
     <x:t>N1/3 OF LOT 6 BLOCK 127 KENDAL ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368985000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, SHAWN D </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 32 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.08 ACRE</x:t>
+    <x:t>. 18 06N 09E 0.08 ACRES LOT 32 BLOCK 116 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANIEL FOSTER, DOROTHY FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t>368708000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORGAN, JOHN DEAN, JR </x:t>
   </x:si>
   <x:si>
     <x:t>SW PLAT BK 2 PGS 271 &amp; 272 LOT 27 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201389092000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSLEY, THEODORE &amp; MINNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 24 BLOCK 181A KENDAL ADDITION 17 06N 09E 0.18 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>370257000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSSHOLDER, RUSTY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-10 BLOCK 13 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210829000000</x:t>
   </x:si>
   <x:si>
-    <x:t>MULLINS, ESTATE OF FRED &amp; LEONA % LESSLIE HARRIS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 32-34 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
+    <x:t xml:space="preserve">MULLINS%LESSLIE HARRIS, ESTATE OF FRED &amp; LEONA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0.25 ACRES LOT 32-34 BLOCK 73 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LESSLIE HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>367381000000</x:t>
   </x:si>
   <x:si>
     <x:t>MURRAY, FLOSSIE % TAMEKA JONES</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 5-6 BLOCK 15 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386276000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEREIRA-NETO, JOSUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 26 BLOCK 10 SECOND RICH EASTERN ADDITION 08 06N 09E 0.19 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>377173000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY, KENYA </x:t>
   </x:si>
@@ -889,156 +931,165 @@
   <x:si>
     <x:t>LOT 1 &amp; LOT 2 REPLAT LOTS 100-103 LESS S 150' OF THE E 90' PLAT BK 2 PG 241 SPECIAL RE-PLAT BLK 102 ADDITION 33 08N 06E 0.91 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211506100000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 19-20 BLOCK 15 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210888000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVERS, JASMINE JUANITA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 148 HARVARD YARD 2ND ADDITION 14 07N 08E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201229386000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROWELL, ESTAE OF ERNEST EBENEZER % EARENEST ROWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 22.20 AC SE1/4 SW1/4 EDMONDSON ADDITION 25 06N 07E 22.2 ACRES </x:t>
+    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTAE OF ERNEST EBENEZER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 22.20 AC SE1/4 SW1/4 25 06N 07E 22.2 ACRES LOT  BLOCK  EDMONDSON ADDITION CITY  SD 113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIDELITY NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>212012890000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROWELL, ESTATE OF ERNEST EBENEZER % EARENEST ROWELL</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 5 PG 69 LOT 1 DREAM WHISPER ESTATES ADDITION 25 06N 07E 0.57 ACRE</x:t>
+    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTATE OF ERNEST EBENEZER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 5 PG 69 25 06N 07E 0.57 ACRES LOT 1 BLOCK  DREAM WHISPER ESTATES ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>212013118000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 2 RE-SURVEY NE1/4 SW1/4 EDMONDSON ADDITION 25 06N 07E 1 ACRE</x:t>
+    <x:t>Lot 2  RE-SURVEY NE1/4 SW1/4 25 06N 07E 1 ACRES LOT  BLOCK  EDMONDSON ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>211999100000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 5 PG 69 LOT 2 DREAM WHISPER ESTATES ADDITION 25 06N 07E 0.55 ACRE</x:t>
+    <x:t>PLAT BK 5 PG 69 25 06N 07E 0.55 ACRES LOT 2 BLOCK  DREAM WHISPER ESTATES ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>212013118010</x:t>
   </x:si>
   <x:si>
     <x:t>S &amp; S CONSULTANTS &amp; ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6-7 BLOCK 47 ORIGINAL ADDITION 33 08N 06E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208801000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S &amp; S CONSULTANTS INC </x:t>
   </x:si>
   <x:si>
     <x:t>SE1/4 PL BK 2 PAGE 510 LOT 1-2 BLOCK 1 EARLE ADDITION 29 08N 06E 0.88 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211870300000</x:t>
   </x:si>
   <x:si>
     <x:t>SALYARDS, WILLIAM E, IV</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW PLAT BK 2 PGS 271 &amp; 272 LOT 19 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E </x:t>
   </x:si>
   <x:si>
     <x:t>201389084000</x:t>
   </x:si>
   <x:si>
     <x:t>SANTO VALE IMPORT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210625000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ESTATE OF CHARLES </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7-8 BLOCK 3 BOON ADDITION 07 09N 08E 0.34 ACRE</x:t>
+    <x:t>. 07 09N 08E 0.34 ACRES LOT 7-8 BLOCK 3 BOON ADDITION CITY  SD 111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERNESTINE SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>213048000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHIRLEY, REBECCA ANN, LIVING TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE1/4 RURAL ADDITION 15 06N 09E 30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>105549000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPORTS PRODUCTIONS INC, RELENTLESS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 S.20' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367191000000</x:t>
   </x:si>
   <x:si>
-    <x:t>STOCKLEY DEVELOPMENT CORPORATION</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE1/4 SE1/4 MARION LAKE MARION ADDITION 24 07N 08E 12.68 ACRES </x:t>
+    <x:t xml:space="preserve">DEVELOPMENT CORPORATION, STOCKLEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE1/4 SE1/4 MARION LAKE 24 07N 08E 12.68 ACRES LOT  BLOCK  MARION ADDITION CITY  SD 106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK BOND, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>236166500000</x:t>
   </x:si>
   <x:si>
-    <x:t>THOMAS-NANCE, TYRA % MARIO L NANCE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 BLOCK 9 SEC 3 HOLIDAY GRDN ADDITION 07 06N 09E 0.24 ACRE</x:t>
+    <x:t xml:space="preserve">THOMAS-NANCE%MARIO L NANCE, TYRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06N 09E 0.24 ACRES LOT 4 BLOCK 9 SEC 3 HOLIDAY GRDN ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>363718000000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, JOSEPHINE % NAEEM OMARI</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 22-23 BLOCK 8 BOON ADDITION 07 09N 08E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>213065000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TODD, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 19-20 BLOCK 6 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354148000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOSTON, DE'AARON </x:t>
   </x:si>
@@ -1644,91 +1695,91 @@
       </x:c>
       <x:c r="G4" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4559</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>9187.65</x:v>
+        <x:v>9187.64</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4560</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>448.59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4561</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>405.76</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4562</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -1753,2837 +1804,2825 @@
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4564</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>4375.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4565</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>400.33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4566</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>4943.51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4567</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>4602.81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4568</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4569</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4570</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>340.24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4571</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4572</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4573</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>513.72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4574</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4575</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4576</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>325.41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4578</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4579</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>470.54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4580</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>598.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4581</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>4288.84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4582</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>2753.59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4583</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4584</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4585</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4586</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>278.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4587</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4588</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>570.12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4589</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4590</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>221.17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4591</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>672.14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4592</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3301.23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4593</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4594</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>1259.29</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4595</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4596</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>3379.7</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4597</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>3504.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4598</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>4126.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4599</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>264.7</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4600</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>1193.96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4601</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2944.69</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4602</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1182.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>261.17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4604</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1548.38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4605</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>3254.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4606</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4607</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>3987.73</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4608</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4609</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>5127.49</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4610</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4611</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>372.46</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4612</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>160</x:v>
-[...11 lines deleted...]
-        <x:v>194.09</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4613</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>506.38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4614</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>4312.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4615</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4616</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>265.5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4617</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4618</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>483.85</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4619</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>479.85</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4620</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>244.33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4621</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>899.43</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4622</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>3515.19</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4623</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>348.08</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4624</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4625</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>444.69</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4626</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>411.15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4627</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1420.77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4628</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>2378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4629</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1134.13</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4630</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>1798.97</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4631</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4632</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>456.27</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>6475.26</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4634</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4635</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>324.49</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4636</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4637</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>708.44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4638</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>859.07</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4639</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>713.3</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4640</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>324.54</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4641</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>413.55</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4642</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>577.46</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4643</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>1947.21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4644</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>558.6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4645</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4646</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4647</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4648</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>1905.26</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4649</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>758.33</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4650</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>828.15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4651</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>244.33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4652</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4653</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>435.05</x:v>
+        <x:v>505.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4654</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4655</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>253.62</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4656</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>1176.19</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4657</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>430.82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4658</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>220.98</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4659</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>2675.74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4660</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1300.36</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4661</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4662</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>417.23</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4663</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4664</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>441.25</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4665</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>1363.81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4666</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>1013.54</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4667</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>233.29</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4668</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>2299.21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>441.25</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4670</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>461.9</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4671</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>337.77</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4672</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>407.47</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>3650.5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4674</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>464.14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4675</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4676</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>769.07</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4677</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>389.96</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4678</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>1288.64</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4680</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4681</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4682</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4683</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>1638.9</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4684</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>446.28</x:v>
+        <x:v>446.27</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4685</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>