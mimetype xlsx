--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,179 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5194d32c5e254554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a58785b5eaa441be97d403eddaa4da9a.psmdcp" Id="R5e88471ce3b441eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248740e823b64850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1e7721158db43c0b48deaa52cb5da8b.psmdcp" Id="Rdbef3f26557d43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRITTENDEN</x:t>
   </x:si>
   <x:si>
-    <x:t>ABBOT, ESTATE OF AMY &amp; MICHAEL LYNN MORRIS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 48 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.08 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXANDER, EARNEST OR MELISSA WINTERS MOORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB 2 PG 231 LOT 6 BLOCK 3 BROADWAY PARK ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>368724000100</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>354040000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALVARADO, REGINA M </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367356000000</x:t>
   </x:si>
   <x:si>
     <x:t>ARLANDS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT 197 TRACT #37 NE NE 4-7-6 &amp; NW NW 3-7-6 UNIT 197 TOWNES ESTATE ADDITION 04 07N 06E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211834500000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAGLEY ET AL, MELINDA HALL </x:t>
   </x:si>
   <x:si>
     <x:t>PAR M1B SE1/4 13 06N 08E 8.76 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>DEBORAH BINSWANGER, REBECCA SUMMERS, MARY HUMPHREYS</x:t>
   </x:si>
   <x:si>
     <x:t>394516000000</x:t>
   </x:si>
   <x:si>
     <x:t>PAR M2C SE1/4 13 06N 08E 4.66 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>394520000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEARD, RAY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BREWER, DAWN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 15 RHODES ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210883000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROTHERS%MELVIN A LEVITCH, LEVITCH </x:t>
   </x:si>
   <x:si>
     <x:t>. 18 06N 09E 0.14 ACRES LOT 47-48 BLOCK 111 KENDAL ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>LOUIS LEVITCH, MIKE LEVITCH</x:t>
   </x:si>
   <x:si>
     <x:t>368480000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN &amp; NAEEM OMARI, JOSEPH BENJAMIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN, GWENDOLYN </x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 5 PG 317 13 06N 08E 8.88 ACRES LOT 1 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>360407000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 5 PG 317 13 06N 08E 8.03 ACRES LOT 2 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>360407000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, TONY </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 142 09 06N 09E 0.23 ACRES LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
@@ -196,113 +172,59 @@
   <x:si>
     <x:t xml:space="preserve">LOT SE COR SE1/4 SW1/4 LOT 4 PL BK 2 PG 331 LOT 4 RURAL ADDITION 07 05N 08E 11.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>103625000000</x:t>
   </x:si>
   <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246010000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-A NW1/4 NW1/4 NW1/4 PB 2 PG 129 RURAL ADDITION 34 09N 07E 0.8 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103497000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, RHOLLY </x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ERFURT, GREGORY DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 392-SCANNED IN. LOT 64 APOLLO ACRES ADDITION 33 08N 06E 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209163000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ERNEST, KEMPER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ESMAIL, MAJED </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 E209' OF LOT 5 PLAT BK 2 PG 279 BLOCK 186 IRRG LOTS SUB ADDITION 17 06N 09E 1.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>375010000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT IN NW1/4 120X181' 1669 WMPHS IRRG LOTS ADDITION 16 06N 09E 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>396015000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVANS, DAVID CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 29-30 BLOCK 108 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368426000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
@@ -346,440 +268,230 @@
   <x:si>
     <x:t>LOT 13-18 BLOCK 10 RHODES ADDITION 04 07N 06E 0.56 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210764000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16-18 BLOCK 11 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210790000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRANKLIN ET AL, DELMAR </x:t>
   </x:si>
   <x:si>
     <x:t>SE1/4 NW1/4 22 05N 07E 0.08 ACRES LOT 32 BLOCK  LUKE ANTHONY 2ND ADDITION CITY  SD 122</x:t>
   </x:si>
   <x:si>
     <x:t>SHAROLYN MOSLEY, LILLIAN MOSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>205000440000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRANKLIN &amp; ABRAM FRANKLIN, JAKIYA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GAINES, DEBORAH </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 1&amp;2 PLAT BK 2 PG 67 BLOCK 3 KENDAL 3RD ADDITION 17 06N 09E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370357000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DIANE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 25 LOT 15 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374104000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAMMON, ESTATE OF SONIA T &amp; LESLIE A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24-26 BLOCK 15 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>366545000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARDNER, SUSIE </x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 8 PLAT BK 2 PG 93 BLOCK 139 KENDAL ADDITION 17 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369387000000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HALL, CARRIE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 3 BLOCK 9 SHADY GROVE PARK ADDITION 10 06N 08E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382071320000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HEAFER-BLACK OAK WATER ASSN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HENDERSON, ESTATE OF RAYMOND N, JR % RANDY HENDERSON</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 5 PG 139 LOT B RURAL ADDITION 19 08N 08E 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>104892000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINS, EFFIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368685000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINS, JOHNNIE &amp; EFFIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6-7 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368682000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOARD, RODRIZGUS </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG'S 24 &amp; 25 LOT 6 BLOCK 132 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369114000000</x:t>
   </x:si>
   <x:si>
     <x:t>HOLLINGSWORTH, BOBBY WILSON, JR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 169 KENDAL ADDITION 17 06N 09E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370104000000</x:t>
   </x:si>
   <x:si>
-    <x:t>HUGHEY, ESTATE OF WILMA WALKER &amp; ZACHARY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 BLOCK 2 WORTHINGTON PARK ADDITION 12 06N 08E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">HUGHEY &amp; LANE ZACHARY, ESTATE OF WILMA WALKER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 12 06N 08E 0.17 ACRES LOT 4 BLOCK 2 WORTHINGTON PARK ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CODIN MICHAEL EVERHART, JACOB EVERHART, SONYA ZACHARY</x:t>
   </x:si>
   <x:si>
     <x:t>393021000000</x:t>
   </x:si>
   <x:si>
-    <x:t>ITTELEGNA LLC ET AL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JACKSON, MARY &amp; WOFFORD </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 BLOCK 18 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
+    <x:t>. 33 08N 06E 0.07 ACRES LOT 7 BLOCK 18 ORIGINAL ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDING, LLC., DISCOVER BANK, CREDIT ACCEPTANCE CORPORATION, CROWN ASSET MANAGEMENT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>208340000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, MARY A </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1-2 BLOCK 2 PRUGH HAMMETT ADDITION 04 07N 06E 0.19 ACRE</x:t>
+    <x:t>. 04 07N 06E 0.19 ACRES LOT 1-2 BLOCK 2 PRUGH HAMMETT ADDITION CITY  SD 103</x:t>
   </x:si>
   <x:si>
     <x:t>210175000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JEFFERSON, JOSIEPHINE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 26 BLOCK 122 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
+    <x:t>. 17 06N 09E 0.08 ACRES LOT 26 BLOCK 122 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF WEST MEMPHIS HOME REHABILITATION PROGRAM</x:t>
   </x:si>
   <x:si>
     <x:t>368922000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, DEXTER </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG'S 24-26 LOT 1 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374090000000</x:t>
   </x:si>
   <x:si>
     <x:t>JP &amp; SE INC &amp; JKLM INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT IN SW1/4 SW1/4 WMPHS IRRG LOTS ADDITION 18 06N 09E 1.47 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>396218000000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, LUCILLE &amp; OTELIA BUTLER % RUTH BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 21 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386322000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEE%MELISSA L LEE, LENNIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LEWIS, HENRY &amp; ROBERT LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 BLOCK 37 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208652000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT E OF RR SW1/4 RURAL ADDITION 31 05N 07E 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101713010000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MASON, LEE &amp; STACEY </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, ALVIX </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK L NORVELL ADDITION 32 08N 06E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207565000000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, JASPER &amp; LEANTIONE BYNUM</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246012000000</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE OPERATING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE1/4 LESS SW1/4 RIVERSIDE OF LEVEE RURAL ADDITION 12 03N 07E 120 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>101165000000</x:t>
@@ -868,330 +580,234 @@
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 32-33 BLOCK 5 SHADY GROVE PARK ADDITION 10 06N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382070760000</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24 BLOCK 146 KENDAL ADDITION 17 06N 09E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369491000000</x:t>
   </x:si>
   <x:si>
     <x:t>PRYOR, FLOY % LONNIE PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 10 BLOCK 20 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386319000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REECE, VANESSA RENEE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RELENTLESS SPORTS PRODUCTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24 &amp; N5' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367189000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, TERANCE LAFFAYETTE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 148 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369541000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RHODES, HENRY SQUARE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RICHARD, ESTATE OF AVERY JO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 &amp; LOT 2 REPLAT LOTS 100-103 LESS S 150' OF THE E 90' PLAT BK 2 PG 241 SPECIAL RE-PLAT BLK 102 ADDITION 33 08N 06E 0.91 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211506100000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 19-20 BLOCK 15 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210888000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVERS, JASMINE JUANITA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 148 HARVARD YARD 2ND ADDITION 14 07N 08E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201229386000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTAE OF ERNEST EBENEZER </x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>SALYARDS, WILLIAM E, IV</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW PLAT BK 2 PGS 271 &amp; 272 LOT 19 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E </x:t>
   </x:si>
   <x:si>
     <x:t>201389084000</x:t>
   </x:si>
   <x:si>
     <x:t>SANTO VALE IMPORT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210625000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ESTATE OF CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t>. 07 09N 08E 0.34 ACRES LOT 7-8 BLOCK 3 BOON ADDITION CITY  SD 111</x:t>
   </x:si>
   <x:si>
     <x:t>ERNESTINE SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>213048000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHIRLEY, REBECCA ANN, LIVING TRUST </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SPORTS PRODUCTIONS INC, RELENTLESS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 S.20' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367191000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEVELOPMENT CORPORATION, STOCKLEY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 SE1/4 MARION LAKE 24 07N 08E 12.68 ACRES LOT  BLOCK  MARION ADDITION CITY  SD 106</x:t>
   </x:si>
   <x:si>
     <x:t>JACK BOND, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>236166500000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMAS-NANCE%MARIO L NANCE, TYRA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TODD, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 19-20 BLOCK 6 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354148000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOSTON, DE'AARON </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK G NORVELL ADDITION 32 08N 06E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207536000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT W50' OF 8-10 BLOCK E NORVELL ADDITION 32 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207511000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VAUGHN, LAWRENCE &amp; LISA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALKER, VICKIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 417.44' S208.72' N703.72' SW1/4 RURAL ADDITION 25 07N 06E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100352200000</x:t>
   </x:si>
   <x:si>
     <x:t>WATSON, BILL % JULIA HOLLOWAY</x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK D AMMENDED ADDITION 33 08N 06E 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208422000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITMAN, LATISHA </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 17 BLOCK 7 THIRD RICH EASTERN ADDITION 09 06N 09E 0.19 ACRE</x:t>
+    <x:t>. 09 06N 09E 0.19 ACRES LOT 17 BLOCK 7 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>377395000000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, FREDDIE % JOHNNY JOE SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>NE NW PLAT BK 2 PG 49 LOT 6 BLOCK 9 HIGHLAND PARK ADDITION 36 07N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201269179000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, JAN J ET AL</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1 &amp; E1/2 6TH ST W. LOT 1 PLAT BK 1 PG 184 BLOCK 13 M L THOMPSON 3RD ADDITION 07 06N 09E 0.27 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS ET AL, JAN J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 &amp; E1/2 6TH ST W. LOT 1 PLAT BK 1 PG 184 07 06N 09E 0.27 ACRES LOT  BLOCK 13 M L THOMPSON 3RD ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILDRED ANN JEROME, JERE J WELCH, STEPHANIE CARMEN WEBB CARR, BRANDON WEBB</x:t>
   </x:si>
   <x:si>
     <x:t>386899000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, MARK H, JR </x:t>
-[...2 lines deleted...]
-    <x:t>PT LOT 49 NE COR 60X110' PER PLAT JERICHO ADDITION 27 08N 08E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS JR, MARK H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 49 NE COR 60X110' PER PLAT 27 08N 08E 0.15 ACRES LOT  BLOCK  JERICHO ADDITION CITY  SD 116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONN APPLICANCE, INC., OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>216540000000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 90' LOT 49 &amp; E 120' OF S 100' LOT 49 JERICHO ADDITION 27 08N 08E 0.7 ACRE</x:t>
+    <x:t>W 90' LOT 49 &amp; E 120' OF S 100' LOT 49 27 08N 08E 0.7 ACRES LOT  BLOCK  JERICHO ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>216541000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, GRANDVILLE CURTIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 6 BLOCK 1 EAST ACRES ADDITION 33 08N 06E </x:t>
   </x:si>
   <x:si>
     <x:t>209605000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 7 BLOCK 1 EAST ACRES ADDITION 33 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209606000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 8 BLOCK 1 EAST ACRES ADDITION 33 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209607000000</x:t>
   </x:si>
@@ -1616,3016 +1232,2464 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4556</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4557</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G3" s="1">
-        <x:v>493.85</x:v>
+        <x:v>501.19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4558</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4559</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>9187.64</x:v>
+        <x:v>9194.98</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4560</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>448.59</x:v>
+        <x:v>463.27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4561</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>405.76</x:v>
+        <x:v>420.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4562</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>533.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4563</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>238.2</x:v>
+        <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4564</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>4375.86</x:v>
+        <x:v>4390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4565</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>400.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4566</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>4943.51</x:v>
+        <x:v>4958.19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4567</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>4602.81</x:v>
+        <x:v>4617.49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4568</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4569</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>298.5</x:v>
+        <x:v>313.18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4570</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>340.24</x:v>
+        <x:v>347.58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4571</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4572</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4573</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
-[...11 lines deleted...]
-        <x:v>513.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4574</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4575</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4576</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>325.41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4578</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4579</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>470.54</x:v>
+        <x:v>477.88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4580</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>598.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4581</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>4288.84</x:v>
+        <x:v>4296.18</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4582</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>2753.59</x:v>
+        <x:v>2760.93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4583</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>581.85</x:v>
+        <x:v>596.53</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4584</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4585</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4586</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>278.01</x:v>
+        <x:v>285.35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4587</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4588</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>570.12</x:v>
+        <x:v>577.46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4589</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4590</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>221.17</x:v>
+        <x:v>243.19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4591</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>672.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4592</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3301.23</x:v>
+        <x:v>3315.91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4593</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>365.2</x:v>
+        <x:v>379.88</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4594</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1259.29</x:v>
+        <x:v>1266.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4595</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>316.85</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4596</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>3379.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4597</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>3504.04</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4598</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
-[...11 lines deleted...]
-        <x:v>4126.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4599</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>264.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4600</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>1193.96</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4601</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>2944.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4602</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>146</x:v>
-[...11 lines deleted...]
-        <x:v>1182.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>261.17</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4604</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>151</x:v>
-[...11 lines deleted...]
-        <x:v>1548.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4605</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
-[...11 lines deleted...]
-        <x:v>3254.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4606</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4607</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>159</x:v>
-[...11 lines deleted...]
-        <x:v>3987.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4608</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4609</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>5127.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4610</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4611</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>372.46</x:v>
+        <x:v>379.8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4612</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4613</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>506.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4614</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
-[...11 lines deleted...]
-        <x:v>4312.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4615</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>268.51</x:v>
+        <x:v>275.85</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4616</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
-[...11 lines deleted...]
-        <x:v>265.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4617</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>499.04</x:v>
+        <x:v>506.38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4618</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>483.85</x:v>
+        <x:v>491.19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4619</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>479.85</x:v>
+        <x:v>487.19</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4620</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>244.33</x:v>
+        <x:v>251.67</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4621</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>899.43</x:v>
+        <x:v>914.11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4622</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>3515.19</x:v>
+        <x:v>3544.55</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4623</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
-[...11 lines deleted...]
-        <x:v>348.08</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4624</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>238.2</x:v>
+        <x:v>282.85</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4625</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>444.69</x:v>
+        <x:v>459.37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4626</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>411.15</x:v>
+        <x:v>433.17</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4627</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1420.77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4628</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>2378.91</x:v>
+        <x:v>2386.25</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4629</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1134.13</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4630</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
-[...11 lines deleted...]
-        <x:v>1798.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4631</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>238.2</x:v>
+        <x:v>252.88</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4632</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>456.27</x:v>
+        <x:v>463.61</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
-[...11 lines deleted...]
-        <x:v>6475.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4634</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
-[...11 lines deleted...]
-        <x:v>298.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4635</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>324.49</x:v>
+        <x:v>331.83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4636</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>198.76</x:v>
+        <x:v>206.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4637</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>708.44</x:v>
+        <x:v>723.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4638</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>859.07</x:v>
+        <x:v>866.41</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4639</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>713.3</x:v>
+        <x:v>735.32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4640</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>324.54</x:v>
+        <x:v>331.88</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4641</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>413.55</x:v>
+        <x:v>420.89</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4642</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>577.46</x:v>
+        <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4643</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>1947.21</x:v>
+        <x:v>1976.57</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4644</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>558.6</x:v>
+        <x:v>565.94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4645</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>365.2</x:v>
+        <x:v>372.54</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4646</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>365.2</x:v>
+        <x:v>372.54</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4647</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4648</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>1905.26</x:v>
+        <x:v>1912.6</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4649</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>758.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4650</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>828.15</x:v>
+        <x:v>842.83</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4651</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>244.33</x:v>
+        <x:v>251.67</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4652</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>295</x:v>
-[...11 lines deleted...]
-        <x:v>268.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4653</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>505.05</x:v>
+        <x:v>527.07</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4654</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4655</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>253.62</x:v>
+        <x:v>268.3</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4656</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>307</x:v>
-[...11 lines deleted...]
-        <x:v>1176.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4657</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>430.82</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4658</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>220.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4659</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>2675.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4660</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>318</x:v>
-[...11 lines deleted...]
-        <x:v>1300.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4661</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>321</x:v>
-[...11 lines deleted...]
-        <x:v>370.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4662</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>417.23</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4663</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>298.5</x:v>
+        <x:v>305.84</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4664</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>441.25</x:v>
+        <x:v>448.59</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4665</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>334</x:v>
-[...11 lines deleted...]
-        <x:v>1363.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4666</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>1013.54</x:v>
+        <x:v>1028.22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4667</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>233.29</x:v>
+        <x:v>255.31</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4668</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>344</x:v>
-[...11 lines deleted...]
-        <x:v>2299.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>347</x:v>
-[...11 lines deleted...]
-        <x:v>441.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4670</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>461.9</x:v>
+        <x:v>476.58</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4671</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>337.77</x:v>
+        <x:v>345.11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4672</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>407.47</x:v>
+        <x:v>414.81</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>358</x:v>
-[...11 lines deleted...]
-        <x:v>3650.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4674</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>464.14</x:v>
+        <x:v>471.48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4675</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4676</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>769.07</x:v>
+        <x:v>776.41</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4677</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>389.96</x:v>
+        <x:v>397.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4678</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1288.64</x:v>
+        <x:v>1325.34</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>231.68</x:v>
+        <x:v>239.02</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4680</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>351.43</x:v>
+        <x:v>358.77</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4681</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>370.97</x:v>
+        <x:v>378.31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4682</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>370.97</x:v>
+        <x:v>378.31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4683</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>1638.9</x:v>
+        <x:v>1646.24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4684</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>446.27</x:v>
+        <x:v>460.95</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4685</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>