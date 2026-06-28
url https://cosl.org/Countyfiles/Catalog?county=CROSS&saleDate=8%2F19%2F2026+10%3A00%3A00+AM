--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c69d281772c4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3850bc084bca4f6698b1b6b4c863fd98.psmdcp" Id="Re68a0bd894d44913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da6cc13d2b64d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f359d13cd38f413d9738ba22bcd7da60.psmdcp" Id="R41849eef05ff4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,339 +46,339 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS</x:t>
   </x:si>
   <x:si>
     <x:t>ADVOCATE FOR BETTER LIVING CDC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 BLOCK 19 BROOKFIELDS N.W. ADDITION 16 07N 03E 0.153 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>900-01329-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAKER, DANNY L &amp; NONA JANE BAKER JIMINEZ</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW 34 07N 05E 0.680 ACRES </x:t>
+    <x:t xml:space="preserve">BAKER &amp; NONA JANE BAKER JIMINEZ, DANNY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 34 07N 05E 0.680 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-04675-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOKER &amp; ERMA R MUNNS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 5 34 08N 05E 0.595 ACRES LOT  BLOCK 10 KELLY ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
-    <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>814-05479-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DESMOND, ROBERT J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION 3 07N 05E 3.900 ACRES </x:t>
+    <x:t>E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN 3 07N 05E 3.900 ACRES LOT  BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05570-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOUGH LLC, PARKIN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 &amp; W 31.7 LOT 4 BLOCK 8 LANSING WHEELBARROW CO 1ST ADDITION 03 07N 05E 0.232 ACRES </x:t>
+    <x:t>LOT 3 &amp; W 31.7 LOT 4 03 07N 05E 0.232 ACRES LOT  BLOCK 8 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, DARRYL DEVON GRIFFIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814-05652-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FARMER, RANDY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 03 07N 05E 0.505 ACRES LOT 5 BLOCK 4 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814-05582-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S OF CREEK LOT 3 &amp; 4 BLOCK 12 ANNA BLOCK ADDITION 21 07N 03W 0.258 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>814-05652-000</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>900-00359-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GANT, THURMAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 S1/2 SW 03 06N 03E 9.35 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
   </x:si>
   <x:si>
     <x:t>HELEN ROSE GANT, MARCIA LYNN GANT, BRIAN CHARLES GANT, TYRON LANAIR GANT, LUTHER AND DIANN DAVIS, MARDELL DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 212 LANSING'S ORIGINAL DIV ADDITION 03 07N 05E 0.109 ACRES </x:t>
+    <x:t>. 03 07N 05E 0.109 ACRES LOT 212 BLOCK  LANSING'S ORIGINAL DIV ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 74' LOT 19 BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION 03 07 05E 0.110 ACRES </x:t>
+    <x:t>N 74' LOT 19 03 07 05E 0.110 ACRES LOT  BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05614-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 56' LOT 191 LANSINGS WHEELBARROW 2ND ADDITION 03 07N 05E 0.296 ACRES </x:t>
+    <x:t>E 56' LOT 191 03 07N 05E 0.296 ACRES LOT  BLOCK  LANSINGS WHEELBARROW 2ND ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05725-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GILBERT, GUY &amp; MYRTLE % DWAYNE PARKER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 MCKNIGHT ADDITION 04 07N 05E 0.437 ACRES </x:t>
+    <x:t xml:space="preserve">GILBERT%DWAYNE PARKER, GUY &amp; MYRTLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 04 07N 05E 0.437 ACRES LOT 1 BLOCK  MCKNIGHT ADDITION CITY  SD 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, GUY DOUGLAS GILBERT, JR., DAVID ALAN GILBERT, PAMELA SUE GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>814-05741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLASPER, VERNELL &amp; TROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 BLOCK 5 R BLOCK ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAHAM, TIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 32 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.138 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03486-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUTCHINSON, COLON </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, SHERMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 32' OF LOT 4 &amp; S 42' OF LOT 3 BLOCK 6 R BLOCK ADDITION 17 07N 03E 0.255 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00506-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCAMMON, PATRICK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROLLING RIDGE EST TRACT 26 ADDITION 25 07N 03E 3.320 ACRES </x:t>
+    <x:t>. 25 07N 03E 3.320 ACRES LOT  BLOCK  ROLLING RIDGE EST TRACT 26 ADDITION CITY  SD 009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>002-01038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCRAW, RENETT </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 9 BLOCK 1 LANSING WHEELBARROW 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05541-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEVEY, WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 120' LOT 6 OF BLK 2 EZELLS ADDITION 20 07N 03E 0.193 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-01555-000</x:t>
   </x:si>
   <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03652-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03654-000</x:t>
   </x:si>
   <x:si>
-    <x:t>REED, WILBERT % WILBERT JR OR LORRAINE REED</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROSAMOND%ANDY ROSAMOND, AUBREY G &amp; GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 4 BLOCK 1 LANSING WHEELBARROW ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, JOANNE ANNE ROSAMOND-MORRIS, JIMMY LAINE ROSAMOND, ANDY WAYNE ROSAMOND, CINDY ROSAMOND-KALK, DONNA ROSAMOND-TYLER</x:t>
   </x:si>
   <x:si>
     <x:t>814-05533-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SALARY, MARGARET GRAHAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL BLOCK 24 BROOKFIELDS N.W. ADDITION 16 07N 03E 0.230 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-01336-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SCOTT'S ELITE LAND CLEARING % CURTIS SCOTT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 H.F. HENSON #3 ADDITION 17 07N 03E 0.354 ACRES </x:t>
+    <x:t xml:space="preserve">ELITE LAND CLEARING%CURTIS SCOTT, SCOTT'S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 07N 03E 0.354 ACRES LOT 5 BLOCK  H.F. HENSON #3 ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANEY CREEK SPECIAL IMPROVEMENT DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>900-01956-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CURTIS &amp; ERLINE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW 25 09N 03E 5.00 ACRES </x:t>
+    <x:t>PT NW NW 25 09N 03E 5.00 ACRES LOT  BLOCK   ADDITION CITY  SD 007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIZABETH ANNE TAYLOR, TROY CAPITAL, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-03351-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, WILENSKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAPH NO E100'X50' LT 12 BLK 11 PT S1/2 LT 11 BLK 11 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.210 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03364-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEAGUE, MARY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 BLOCK 5 ANNA BLOCK ADDITION 21 07N 03E 0.258 ACRES </x:t>
+    <x:t>. 21 07N 03E 0.258 ACRES LOT 3 BLOCK 5 ANNA BLOCK ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY P TEAGUE</x:t>
   </x:si>
   <x:si>
     <x:t>900-00332-000</x:t>
   </x:si>
   <x:si>
-    <x:t>THOMPSON, JAMES L % VIRGINIA R JOHNSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW 14 08N 04E 28.23 ACRES </x:t>
+    <x:t xml:space="preserve">THOMPSON%VIRGINIA R JOHNSON, JAMES L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 14 08N 04E 28.23 ACRES LOT  BLOCK   ADDITION CITY  SD 007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, LARRY THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t>001-03936-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WASHINGTON, NAOMI % EUGENE L WASHINGTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 BLK 65 BROOKFIELD'S N.W. ADDITION 16 07N 03E 0.118 ACRES </x:t>
+    <x:t xml:space="preserve">WASHINGTON%EUGENE L WASHINGTON, NAOMI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 BLK 65 16 07N 03E 0.118 ACRES LOT  BLOCK  BROOKFIELD'S N.W. ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANNETTE WASHINGTON, EUGENE L WASHINGTON, DARLENE WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>900-01408-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WIGGINTON, ROBERT D % JANE WIGGINTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW NW CHERRY VALLEY ADDITION 14 09N 03E 2.32 ACRES </x:t>
+    <x:t xml:space="preserve">WIGGINTON%JANE WIGGINTON, ROBERT D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW NW 14 09N 03E 2.32 ACRES LOT  BLOCK  CHERRY VALLEY ADDITION CITY  SD 710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANK NATIONAL ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>710-07239-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, FREDDIE &amp; ETHEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 LOT 6 W1/2 LOT 7 BLOCK 9 LANSING WHEELBARROW CO 1ST ADDITION 03 07 05E 0.270 ACRES </x:t>
+    <x:t>E1/2 LOT 6 W1/2 LOT 7 03 07 05E 0.270 ACRES LOT  BLOCK 9 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05677-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -774,787 +774,751 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4686</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1533.18</x:v>
+        <x:v>1640.52</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4687</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>447.26</x:v>
+        <x:v>554.6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>8430</x:v>
+        <x:v>8429.82</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4689</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>964.36</x:v>
+        <x:v>1071.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4690</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>922.87</x:v>
+        <x:v>1037.55</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4691</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4692</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>908.6</x:v>
+        <x:v>1015.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4693</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>1034.55</x:v>
+        <x:v>1141.89</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4694</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G10" s="1">
-        <x:v>208</x:v>
+        <x:v>208.25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4695</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G11" s="1">
-        <x:v>122.81</x:v>
+        <x:v>244.83</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4696</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>122.81</x:v>
+        <x:v>244.83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4697</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G13" s="1">
-        <x:v>138.01</x:v>
+        <x:v>260.03</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4698</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>665.25</x:v>
+        <x:v>772.59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4699</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4700</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>289.14</x:v>
+        <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4701</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>410.86</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4702</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>371.06</x:v>
+        <x:v>478.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4703</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G19" s="1">
-        <x:v>1239.03</x:v>
+        <x:v>1346.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4704</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>288</x:v>
+        <x:v>288.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4705</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>297.09</x:v>
+        <x:v>404.43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4706</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4707</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>415.65</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4709</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>633</x:v>
+        <x:v>633.21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4710</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>341.97</x:v>
+        <x:v>449.31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4711</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>468.32</x:v>
+        <x:v>575.66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4712</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1631.15</x:v>
+        <x:v>1738.49</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4713</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>1644.28</x:v>
+        <x:v>1751.62</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4714</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>2544.5</x:v>
+        <x:v>2644.5</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4715</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G31" s="1">
-        <x:v>3286.03</x:v>
+        <x:v>3393.37</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4716</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="F32" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E32" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G32" s="1">
-        <x:v>1177.68</x:v>
+        <x:v>1285.02</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4717</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1561.16</x:v>
+        <x:v>1668.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4718</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>599.35</x:v>
+        <x:v>706.69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>