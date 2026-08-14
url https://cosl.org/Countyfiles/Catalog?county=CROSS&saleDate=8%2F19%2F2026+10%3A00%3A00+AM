--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,173 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da6cc13d2b64d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f359d13cd38f413d9738ba22bcd7da60.psmdcp" Id="R41849eef05ff4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a4f57b6fe0426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9b92365966644dc9819eff4775f0119.psmdcp" Id="Rcb240594b84f4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS</x:t>
   </x:si>
   <x:si>
-    <x:t>ADVOCATE FOR BETTER LIVING CDC</x:t>
-[...14 lines deleted...]
-    <x:t>PT SW SW 34 07N 05E 0.680 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOOKER &amp; ERMA R MUNNS, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 5 34 08N 05E 0.595 ACRES LOT  BLOCK 10 KELLY ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>001-04675-010</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>814-05479-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DESMOND, ROBERT J </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN 3 07N 05E 3.900 ACRES LOT  BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05570-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DOUGH LLC, PARKIN </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FARMER, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 5 BLOCK 4 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05582-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S OF CREEK LOT 3 &amp; 4 BLOCK 12 ANNA BLOCK ADDITION 21 07N 03W 0.258 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>900-00359-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GANT, THURMAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.109 ACRES LOT 212 BLOCK  LANSING'S ORIGINAL DIV ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05101-000</x:t>
   </x:si>
   <x:si>
     <x:t>N 74' LOT 19 03 07 05E 0.110 ACRES LOT  BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05614-000</x:t>
   </x:si>
   <x:si>
     <x:t>E 56' LOT 191 03 07N 05E 0.296 ACRES LOT  BLOCK  LANSINGS WHEELBARROW 2ND ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05725-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILBERT%DWAYNE PARKER, GUY &amp; MYRTLE </x:t>
   </x:si>
   <x:si>
     <x:t>. 04 07N 05E 0.437 ACRES LOT 1 BLOCK  MCKNIGHT ADDITION CITY  SD 814</x:t>
@@ -175,59 +130,50 @@
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, GUY DOUGLAS GILBERT, JR., DAVID ALAN GILBERT, PAMELA SUE GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>814-05741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLASPER, VERNELL &amp; TROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 BLOCK 5 R BLOCK ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAHAM, TIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 32 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.138 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03486-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, SHERMAN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCCAMMON, PATRICK </x:t>
   </x:si>
   <x:si>
     <x:t>. 25 07N 03E 3.320 ACRES LOT  BLOCK  ROLLING RIDGE EST TRACT 26 ADDITION CITY  SD 009</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>002-01038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCRAW, RENETT </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 9 BLOCK 1 LANSING WHEELBARROW 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05541-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEVEY, WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 120' LOT 6 OF BLK 2 EZELLS ADDITION 20 07N 03E 0.193 ACRES </x:t>
@@ -241,81 +187,60 @@
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03652-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03654-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROSAMOND%ANDY ROSAMOND, AUBREY G &amp; GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 4 BLOCK 1 LANSING WHEELBARROW ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, JOANNE ANNE ROSAMOND-MORRIS, JIMMY LAINE ROSAMOND, ANDY WAYNE ROSAMOND, CINDY ROSAMOND-KALK, DONNA ROSAMOND-TYLER</x:t>
   </x:si>
   <x:si>
     <x:t>814-05533-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SALARY, MARGARET GRAHAM </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ELITE LAND CLEARING%CURTIS SCOTT, SCOTT'S </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 07N 03E 0.354 ACRES LOT 5 BLOCK  H.F. HENSON #3 ADDITION CITY  SD 900</x:t>
   </x:si>
   <x:si>
     <x:t>CANEY CREEK SPECIAL IMPROVEMENT DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>900-01956-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-03351-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, WILENSKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAPH NO E100'X50' LT 12 BLK 11 PT S1/2 LT 11 BLK 11 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.210 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03364-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEAGUE, MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>. 21 07N 03E 0.258 ACRES LOT 3 BLOCK 5 ANNA BLOCK ADDITION CITY  SD 900</x:t>
   </x:si>
   <x:si>
     <x:t>MARY P TEAGUE</x:t>
   </x:si>
   <x:si>
     <x:t>900-00332-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON%VIRGINIA R JOHNSON, JAMES L </x:t>
   </x:si>
@@ -764,761 +689,677 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4686</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4687</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>12</x:v>
-[...11 lines deleted...]
-        <x:v>554.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>8429.82</x:v>
+        <x:v>8451.84</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4689</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>1071.7</x:v>
+        <x:v>1086.38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4690</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>22</x:v>
-[...11 lines deleted...]
-        <x:v>1037.55</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4691</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4692</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1015.94</x:v>
+        <x:v>1023.28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4693</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1141.89</x:v>
+        <x:v>1149.23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4694</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>208.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4695</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>244.83</x:v>
+        <x:v>252.17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4696</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>244.83</x:v>
+        <x:v>252.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4697</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>260.03</x:v>
+        <x:v>267.37</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4698</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>772.59</x:v>
+        <x:v>809.29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4699</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>378.02</x:v>
+        <x:v>385.36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4700</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4701</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4702</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>478.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4703</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>1346.37</x:v>
+        <x:v>1369</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4704</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>288.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4705</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>404.43</x:v>
+        <x:v>411.77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4706</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4707</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4709</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>633.21</x:v>
+        <x:v>684.59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4710</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>449.31</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4711</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>575.66</x:v>
+        <x:v>590.34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4712</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>1738.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4713</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>1751.62</x:v>
+        <x:v>1758.96</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4714</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>2644.5</x:v>
+        <x:v>2659.18</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4715</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>3393.37</x:v>
+        <x:v>3423.34</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4716</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1285.02</x:v>
+        <x:v>1321.72</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4717</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1668.5</x:v>
+        <x:v>1683.18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4718</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>706.69</x:v>
+        <x:v>714.03</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>