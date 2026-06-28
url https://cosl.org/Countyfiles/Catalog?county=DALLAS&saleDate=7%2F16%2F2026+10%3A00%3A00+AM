--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,93 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1673e2a62c544db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4107742c83b94cc48c36c6255793b548.psmdcp" Id="R0418242900c24fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c6033f1a84f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e49ffb365fa4769a2a740c9f0a727de.psmdcp" Id="Rc65e1ed28b694c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>DALLAS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ASHKANIPOUR, AHMAD &amp; GENEVIEVE </x:t>
-[...8 lines deleted...]
-    <x:t>970-03888-001</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, JUSTIN; DANDANEAU PAIGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLK 7 SOUTH SIDE ADDITION 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>801-02211-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELL, TODD ALLAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 NW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.35 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04621-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLACKMON, PATRICK </x:t>
   </x:si>
@@ -211,207 +202,129 @@
   <x:si>
     <x:t>APOLEUS JERMAINE EDWARDS, FBT BANK &amp; MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>970-03687-000</x:t>
   </x:si>
   <x:si>
     <x:t>EZ REALTY AR LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 SW1/4 BEGIN NW CORNER OF A 5 ACRE TRACT LOCATED IN NW SW; RUN SOUTH 150' TO POB; THENCE EAST 200' THENCE SOUTH 50'; THENCE WEST 200'; THENCE NORTH 50' TO POB METES AND BOUNDS ADDITION 27 9S 17W 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>990-04902-000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 1 THRU 3 BLOCK 11 SOUTHSIDE ADDITION 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>801-02230-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAUCETT, RHONDA % BILLIE GAIL FAUCETT</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GERKEN, REMMER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 SW1/4 METES AND BOUNDS ADDITION 36 10S 13W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03261-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HENDRIX, BILLY JOE &amp; DEVON % CORELOGIC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HUMPHREY%JIMMY W R HUMPHREY, JIMMIE W R </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NE1/4 26 10S 13W 0.13 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY  SD I39</x:t>
   </x:si>
   <x:si>
     <x:t>ROGER LEE HUMPHREY, BETTY MATTHEWS</x:t>
   </x:si>
   <x:si>
     <x:t>970-03389-000</x:t>
   </x:si>
   <x:si>
     <x:t>INSURANCE SERVICES ADVOCATES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04603-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JESTICE % SARA JESTICE, RUTH </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 NW1/4 34-10-13 34 10S 13W 0.26 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY  SD I39</x:t>
   </x:si>
   <x:si>
     <x:t>DARLENE BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t>970-04320-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JONES, J W % GREGORY JONES</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>KOHLTFARBER, SHAWN J. % J. SHAWN KOHLTFARBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 5 &amp; 6 BLK 10 CARTHAGE ORIGINAL ADDITION 0.32 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>741-00132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY ETAL % WAYNE &amp; SHERRY LANGLEY, SHERRY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 10,11 Block 63 CARTHAGE ORIGINAL 0.32 Acres LOTS 10 &amp; 11 CARTHAGE    0.32 ACRES LOT 10,11 BLOCK 63 CARTHAGE ORIGINAL ADDITION CITY  SD I09</x:t>
   </x:si>
   <x:si>
     <x:t>DONALD GENE SALLEE, BOBBY CHARLES SALLEE, GLEN RAY SALLEE, SONJA CONKLIN</x:t>
   </x:si>
   <x:si>
     <x:t>741-00370-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY ETAL % WAYNE &amp; SHERRY LANGLEY, SHERRY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 11 &amp; 12 BLK 35 CARTHAGE    0.24 ACRES LOT 11,12 BLOCK 35 CARTHAGE ORIGINAL ADDITION CITY  SD I09</x:t>
   </x:si>
   <x:si>
     <x:t>741-00234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, ANTHONY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 2 THRU 6 BLK 6 SOUTH SIDE ADDITION 0.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>801-02206-000</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>980-04781-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCAR INC  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E PT LOT 2 SMITH MCCOLLUM ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>801-02161-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 SW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04748-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SE1/4 METES AND BOUNDS ADDITION 26 10S 13W 0.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-03683-000</x:t>
   </x:si>
@@ -857,1025 +770,917 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G3" s="1">
-        <x:v>184.07</x:v>
+        <x:v>198.75</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>263.88</x:v>
+        <x:v>285.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>322</x:v>
+        <x:v>351.44</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>450.09</x:v>
+        <x:v>464.77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1">
-        <x:v>1275</x:v>
+        <x:v>1304.11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>301</x:v>
+        <x:v>337.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>223.97</x:v>
+        <x:v>245.99</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>317.08</x:v>
+        <x:v>331.76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>396.89</x:v>
+        <x:v>411.57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>2009</x:v>
+        <x:v>2045.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>231.87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>534.35</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>243.89</x:v>
+        <x:v>251.23</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>263.88</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G17" s="1">
-        <x:v>1011</x:v>
+        <x:v>1026.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>1048.97</x:v>
+        <x:v>1063.65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>237.28</x:v>
+        <x:v>244.62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
-[...11 lines deleted...]
-        <x:v>322.75</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>251</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>296.36</x:v>
+        <x:v>303.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>620.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>370</x:v>
+        <x:v>399.64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>243.89</x:v>
+        <x:v>251.23</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>1434</x:v>
+        <x:v>1463.72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>214.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>359.89</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>779.17</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>218.04</x:v>
+        <x:v>225.38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>235</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>235</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>290.48</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>2511</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
-[...11 lines deleted...]
-        <x:v>240.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>170.77</x:v>
+        <x:v>185.45</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>210.67</x:v>
+        <x:v>218.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>208.45</x:v>
+        <x:v>215.79</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>186.72</x:v>
+        <x:v>194.06</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>176</x:v>
+        <x:v>227.45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>203</x:v>
+        <x:v>217.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>317.08</x:v>
+        <x:v>331.76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>