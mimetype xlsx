--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,693 +1,759 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115e10c4684a4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/683c5cf3fc7c44f79a8f7ef2560be1ff.psmdcp" Id="R21fccc68ab804ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9e0d6fe95047e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552fbc0fe3844514998503fda0300940.psmdcp" Id="Rbef3a6ebd48544ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>DESHA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, DEMARCUS C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6-7 BLOCK 1 ERWINS SUBDIVISION INSIDE 35 12S 03W </x:t>
+    <x:t>. 35   12S 03W 0 ACRES LOT 6-7                  BLOCK 1                    ERWINS SUBDIVISION INSIDE      ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMMONS BANK, VELOCITY INVESTMENTS LLC, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-01082-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35   12S 03W 0 ACRES LOT 5                    BLOCK 1                    ERWINS SUBDIVISION INSIDE      ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-01082-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 14                   BLOCK 12                   MAULDINGS 3RD ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-01536-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">TOWER GROUP-CONTRACT%LAQUITA HUGHES, AMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT NW1/4 SE1/4 100'X177' 28   12S 03W 0.4000000000000 ACRES LOT  BLOCK 76                   MCGEHEE ANNEXATION 1977 INSID  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACQUELINE CROFF, BORN TO ROOF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00096-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ASHFORD, MARC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   09S 04W 0 ACRES LOT 11                   BLOCK 4                    BURNETT ADDITION INSIDE        ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DESHA DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00294-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BAILEY, SHARON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 19                   BLOCK 3                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CANAL 18 WATER DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02240-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">REALTY &amp; PROPERTY CARE, BAMN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>66'X140'   FRL S PT 3     35   12S 03W 0 ACRES LOT        BLOCK  WILLOUGHBY &amp; FRIEDMAN 2ND ADDI ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02694-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">REALTY &amp; PROPERTY CARE%B.A.M.N. REALTY &amp; PROPERTY CARE, BAMN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 6                    BLOCK 67                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00476-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BANKSTON%ETHEL THEUS WEST, BEULAH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 4                    BLOCK 87                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00550-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BANKSTON%ETHEL WEST THEUS, BEULAH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 LOT 3 34   12S 03W 0 ACRES LOT          BLOCK 87                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00549-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BANYARD, MATTIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35   09S 04W 0 ACRES LOT 215                  BLOCK  MEADOWVIEW ADDITION INSIDE     ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01526-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BARTLETT, CAMERON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 8                    BLOCK 7                    MAULDINGS 1ST ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-01493-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROOKS, LILLIAN JORDAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARCEL #2   PT NE1/4 SW1/4   31   11S 3   1.3 ACRES LOT  BLOCK  REED ANNEXATION                ADDITION CITY  SD 802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007-00005-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANY MEANS NECESSARY LLC%DEMARCUS ALEXANDER, BY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50' LOT 4 27   12S 03W 0 ACRES LOT        BLOCK 8                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02550-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 8                    BLOCK 8                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02554-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLARK ET AL, MARCIE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 3                    BLOCK 9                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACIE LEE CLARK, INEZ CLARK, BEATRICE HORTON, SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00204-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DA CRUZ, CARLOS WILIAN MARCONI RODRIGUES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 70' S1/2 34   12S 03W 0 ACRES LOT       BLOCK 85                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CANAL 18 WATER DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00543-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DANTZLER ET AL%LATECIA STRAIN, ROSETTA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 10                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH DANTZLER, LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00547-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 11                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00548-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 12                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH DANTZLER, LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00549-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 13                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00550-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DE ANDRADE, JHONATAN GOMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOT 25 &amp; ALL LOT 26 33   12S 01W 0 ACRES LOT  BLOCK 52                   HIGHLAND ADDITION INSIDE       ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, AR CITY WATERSHED, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00483-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DELGADILLO, JUAN CARLOS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 1                    BLOCK 48                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00361-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 46' OF S 30' LOT 5 27   09S 04W 0 ACRES LOT        BLOCK 2                    COTHAM ADDITION INSIDE         ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00371-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FAIRGREEN, FIELDS TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 2                    BLOCK 72                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00485-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35   12S 03W 0 ACRES LOT 2                    BLOCK  CYPRESS GARDEN ADDITION INSIDE ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00985-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 6                    BLOCK 1                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02191-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICIA A ROGERS VANO, CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT 34   12S 03W 0 ACRES LOT 15 &amp; 16        BLOCK 3                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>005-01082-000</x:t>
-[...223 lines deleted...]
-  <x:si>
     <x:t>005-02237-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL E1/2 E1/2 SNOW COBB ADDITION 30 12S 03W 0.20 ACRES </x:t>
+    <x:t>FRL E1/2 E1/2 30   12S 03W 0.20 ACRES LOT  BLOCK  SNOW COBB ADDITION CITY  SD 800</x:t>
   </x:si>
   <x:si>
     <x:t>001-05986-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORWARD ASSETS LLC </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 BLOCK 49 MCGEHEE ORIGINAL INSIDE 27 12S 03W </x:t>
+    <x:t xml:space="preserve">ASSETS LLC, FORWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 5                    BLOCK 49                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANIE JONES, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-00378-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAVES, IVA LEE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13-14-15 BLOCK 6 WATSON ADDITION 26 09S 02W </x:t>
+    <x:t>. 26   09S 02W 0 ACRES LOT 13-14-15 BLOCK 6                    WATSON  ADDITION CITY  SD 805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>009-00105-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRAVES, IVA LEE C/O GREG HUNTHROP</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1-2 BLOCK 6 WATSON ADDITION 26 09S 02W </x:t>
+    <x:t xml:space="preserve">GRAVES C/O GREG HUNTHROP, IVA LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 26   09S 02W 0 ACRES LOT 1-2                  BLOCK 6                    WATSON ADDITION CITY  SD 805</x:t>
   </x:si>
   <x:si>
     <x:t>009-00097-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRIMES, ALFRED % DWIGHT HUDSPETH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 9 BLOCK 4 BELLFIELD 2ND ADDITION INSIDE 34 12S 03W </x:t>
+    <x:t xml:space="preserve">GRIMES%DWIGHT HUDSPETH, ALFRED </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 9                    BLOCK 4                    BELLFIELD 2ND ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00773-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS &amp; JANE HOLDINGS LLC </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL S1/2 NE1/4 N OF HWY 33'X25' 28 09S 04W 0.02 ACRES </x:t>
+    <x:t xml:space="preserve">HOLDINGS LLC, HARRIS &amp; JANE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL S1/2 NE1/4 N OF HWY 33'X25' 28   09S 04W 0.02 ACRES LOT  BLOCK   ADDITION CITY  SD 600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>001-06924-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HART, EARLY MAE </x:t>
   </x:si>
   <x:si>
     <x:t>W 6' LOT 3, LOTS 4-7 &amp; E 12' LOT 8 32   12S 01W 0 ACRES LOT  BLOCK 25                   ARKANSAS CITY ORIGINAL         ADDITION CITY  SD 804</x:t>
   </x:si>
   <x:si>
+    <x:t>EDDIE HART, CLOTTE JOHNSON, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, ARKANSAS CITY WATERSHED</x:t>
+  </x:si>
+  <x:si>
     <x:t>003-00308-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAWKINS, FRANKIE D &amp; MARVELLA L </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOINER, ROSCOE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 9 BLOCK 9 JOHN MITCHELL ADDITION INSIDE 22 09S 04W </x:t>
+    <x:t>. 22   09S 04W 0 ACRES LOT 9                    BLOCK 9                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>006-00210-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JOINER, ROSCOE &amp; VELMA % ROSCOE JOYNER, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 12 BLOCK 7 JOHN MITCHELL ADDITION INSIDE 22 09S 04W </x:t>
+    <x:t xml:space="preserve">JOINER%ROSCOE JOYNER JR, ROSCOE &amp; VELMA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 12                   BLOCK 7                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOIS JOINER, AR DEVELOPMENT FINANCE AUTHORITY, SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>006-00185-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOINER, WARREN ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 9 BLOCK 2 WATSON DISTRICT ASSOCIATION ADDITION 22 09S 04W </x:t>
+    <x:t xml:space="preserve">JOINER ET AL, WARREN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 9                    BLOCK 2                    WATSON DISTRICT ASSOCIATION    ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH FREEMAN, TONY B MARKS, DANIEL MARKS, WORKFORCE SERVICES, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>006-00268-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOYNER, ROSCOE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT OUTLOT 3 TRACTS H THRU I BLOCK 6 WATSON DISTRICT ASSOCIATION ADDITION 22 09S 04W </x:t>
+    <x:t>PT OUTLOT 3 TRACTS H THRU I     22   09S 04W 0 ACRES LOT  BLOCK 6                    WATSON DISTRICT ASSOCIATION    ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTINE JOYNER, ROSCOE JOYNER JR, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>006-00304-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KEMP, BERTHA MAE % LATECIA STRAIN </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 11-12 BLOCK 3 DANTE &amp; TANNENBAUM IN ADDITION 28 09S 04W </x:t>
+    <x:t xml:space="preserve">KEMP%LATECIA STRAIN, BERTHA MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 11-12                BLOCK 3                    DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>004-00484-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KEMP, BERTHA MAE &amp; K DANTZLER % LETECIA STRAIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2 LOTS SW CORNER PT TRACT C 50X150 BLOCK 2 KING ADDITION INSIDE 28 09S 04W </x:t>
+    <x:t xml:space="preserve">KEMP%LETECIA STRAIN, BERTHA MAE &amp; K DANTZLER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 LOTS SW CORNER PT TRACT C 50X150 28   09S 04W 0 ACRES LOT    BLOCK 2                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-01169-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LANDERS, THOMAS LESTER % CLEON SEALS-TRUSTEE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 15-28 BLOCK 6 ARKANSAS CITY ORIGINAL ADDITION 33 12S 01W </x:t>
+    <x:t xml:space="preserve">LANDERS%CLEON SEALS-TRUSTEE, THOMAS LESTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33   12S 01W 0 ACRES LOT 15-28                BLOCK 6                    ARKANSAS CITY ORIGINAL         ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUSSELL W CASE, KARA NICOLE CURTIS, JONATHAN COWAN, JENNIFER TICE, KANDEICE TICE, LINDA NGAR, TERESA LYNN DUCKWORTH, BRYAN V SEALS, CLEON SEALS, SOUTHEAST AR LEVEE DISTRICT, ARKANSAS CITY WATERSHED, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>003-00097-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINLEY, JONATHAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE1/4 SE1/4 W OF HWY 04 09S 03W 2.21 ACRES </x:t>
+    <x:t>PT SE1/4 SE1/4 W OF HWY 04   09S 03W 2.21 ACRES LOT  BLOCK   ADDITION CITY  SD 600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, CUMMINS DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-04120-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LISON, LENZETTA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 BELLFIELD 3RD ADDITION INSIDE 34 12S 03W </x:t>
+    <x:t>. 34   12S 03W 0 ACRES LOT 1                    BLOCK  BELLFIELD 3RD ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00785-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BELLFIELD 3RD ADDITION INSIDE 34 12S 03W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00786-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIVINGSTON, VALEQUEZ </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6-11 BLOCK 27 DANTE &amp; TANNENBAUM 4TH INS ADDITION 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 6-11                 BLOCK 27                   DANTE &amp; TANNENBAUM 4TH ADD INS ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00820-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIN, FRANCIS % LEON BENTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 9 BLOCK 3 ROGERS 4TH INSIDE ADDITION 31 11S 03W </x:t>
+    <x:t xml:space="preserve">MARTIN%LEON BENTON, FRANCIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31   11S 03W 0 ACRES LOT 9                    BLOCK 3                    ROGERS 4TH INSIDE              ADDITION CITY  SD 802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00135-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAYS, TENNIS &amp; SYLVIA M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1-2 BLOCK 9 NORTH DUMAS ADDITION INSIDE 27 09S 04W </x:t>
+    <x:t>. 27   09S 04W 0 ACRES LOT 1-2                  BLOCK 9                    NORTH DUMAS ADDITION INSIDE    ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-01780-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MCGEHEE REALTY LLC</x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">E150' OF LOT 12 100'X 150' BLOCK 2 PICKENS ADDITION INSIDE 27 09S 04W </x:t>
+    <x:t xml:space="preserve">NEXUS US &amp; HONG HIEU, CHRISTIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E150' OF LOT 12  100'X 150' 27   09S 04W 0 ACRES LOT    BLOCK 2                    PICKENS ADDITION INSIDE        ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>004-02053-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEXUS US, CHRISTIAN &amp; THI HONG HIEU HO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 3 CHICKASAW ADDITION INSIDE 28 12S 03W </x:t>
+    <x:t xml:space="preserve">NEXUS US &amp; THI HONG HIEU HO, CHRISTIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 1 &amp; 2                BLOCK 3                    CHICKASAW ADDITION INSIDE      ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-00863-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORMAN, JAMES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 9-10 BLOCK 4 KING ADDITION INSIDE 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 9-10                 BLOCK 4                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRGREEN FIELDS TRUST, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>004-01190-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PAGE, JIMMY LEE, JR &amp; KELLY DEANTE JERMOME</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 1 SHERLAND 2ND ADDITION REPLAT 28 12S 03W </x:t>
+    <x:t xml:space="preserve">PAGE JR &amp; DEANTE JEROME KELLY, JIMMY LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 1 &amp; 2                BLOCK 1                    SHERLAND 2ND ADDITION REPLAT   ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANTS &amp; FARMERS BANK, CATHERINE PAGE, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-01880-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PASCHALL, GARY RAY % SAMANTHA PASCHALL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 21 SHERLAND 11TH ADDITION INSIDE 28 12S 03W </x:t>
+    <x:t xml:space="preserve">PASCHALL%SAMANTHA PASCHALL, GARY RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 21                   BLOCK  SHERLAND 11TH ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMANTHA PASCHALL, LINDA PASCHALL, STACY PASCHALL, WAYNE PASCHALL, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-02036-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT PARCEL #1 ANNEXATION-WATSON ADDITION 23 09S 02W 0.4299999999999 ACRES </x:t>
+    <x:t xml:space="preserve">PROMISE LAND PROPERTIES LLC, PLP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT PARCEL #1  23   09S 02W 0.4299999999999 ACRES LOT  BLOCK  ANNEXATION-WATSON ADDITION CITY  SD 805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHEAP HOME FINDERS, INC, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>009-00182-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RAGSDALE, JIMMY, ESTATE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 27-28 BLOCK 7 LEITNERS ADDITION INSIDE 27 09S 04W </x:t>
+    <x:t xml:space="preserve">RAGSDALE ESTATE, JIMMY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   09S 04W 0 ACRES LOT 27-28                BLOCK 7                    LEITNERS ADDITION INSIDE       ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>004-01341-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RHODES, LESTER, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 57' LOT 16 BLOCK 9 BELL ADDITION INSIDE 27 12S 03W </x:t>
+    <x:t xml:space="preserve">RHODES JR, LESTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 57' LOT 16 27   12S 03W 0 ACRES LOT  BLOCK 9                    BELL ADDITION INSIDE           ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00809-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 12 BLOCK 6 WHITE &amp; WILLOUGHBY ADDITION IN 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 12                   BLOCK 6                    WHITE &amp; WILLOUGHBY ADDITION IN ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02533-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SASS, THOMAS DALE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE1/4 NE1/4 03 10S 02W 1 ACRES </x:t>
+    <x:t>PT NE1/4 NE1/4 03   10S 02W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DISTRICT COURT OF EASTERN AR, DFA, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-02310-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARMA, NIDHI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 BLOCK 65 MCGEHEE ORIGINAL INSIDE ADDITION 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 1                    BLOCK 65                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00458-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SULLIVAN, WILLIAM I </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK G HIGHLAND ADDITION INSIDE 33 12S 01W </x:t>
+    <x:t>. 33   12S 01W 0 ACRES LOT 15 &amp; 16              BLOCK G                    HIGHLAND ADDITION INSIDE       ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, ARKANSAS CITY WATERSHED</x:t>
   </x:si>
   <x:si>
     <x:t>003-00466-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THE SWIMMERS CLUB % DIANE FISHER </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N 85' LOT 11 &amp; 12-16 COLLINS PLACE ADDITION INSIDE 26 09S 04W </x:t>
+    <x:t xml:space="preserve">SWIMMERS CLUB%DIANE FISHER, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 85 ' LOT 11 &amp; 12-16 26   09S 04W 0 ACRES LOT  BLOCK  COLLINS PLACE ADDITION INSIDE  ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00353-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">UBALLE, SONYA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">75'X150' PT LOT 12 TONEY ADDITION INSIDE 26 12S 03W 0.2600000000000 ACRES </x:t>
+    <x:t>75'X150' PT LOT 12 26   12S 03W 0.2600000000000 ACRES LOT        BLOCK  TONEY ADDITION INSIDE          ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02394-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 12 TONEY ADDITION INSIDE 26 12S 03W 0.5400000000000 ACRES </x:t>
+    <x:t>PT LOT 12 26   12S 03W 0.5400000000000 ACRES LOT        BLOCK  TONEY ADDITION INSIDE          ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02398-000</x:t>
   </x:si>
   <x:si>
-    <x:t>VALENTINE, CLARK % TAMMY R HOWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 BLOCK 9 BELL ADDITION INSIDE 27 12S 03W </x:t>
+    <x:t xml:space="preserve">VALENTINE%TAMMY R HOWELL, CLARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 5                    BLOCK 9                    BELL ADDITION INSIDE           ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF MCGEHEE, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-00798-000</x:t>
   </x:si>
   <x:si>
-    <x:t>VALENTINE, LARRY CLARK % TAMMY HOWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 6 BLOCK 7 WHITE &amp; WILLOUGHBY 2ND INS ADDITION 27 12S 03W </x:t>
+    <x:t xml:space="preserve">VALENTINE%TAMMY HOWELL, LARRY CLARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 6                    BLOCK 7                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02538-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WEAVERS PROFESSIONAL SERVICES INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WILLIAMS, HULDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 14-15 BLOCK 3 KING ADDITION INSIDE 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 14-15                BLOCK 3                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>004-01178-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, KARAN </x:t>
   </x:si>
   <x:si>
     <x:t>S 12' LOT 6 27   09S 04W 0 ACRES LOT         BLOCK 3                    COTHAM ADDITION INSIDE         ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00394-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-00793-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1080,1684 +1146,1624 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2918</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>590.13</x:v>
+        <x:v>626.83</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2919</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>449.53</x:v>
+        <x:v>478.89</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2920</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>280.77</x:v>
+        <x:v>310.13</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2921</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>1092.9</x:v>
+        <x:v>1122.26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2922</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>224.95</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2923</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>329.72</x:v>
+        <x:v>359.08</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2924</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>789.84</x:v>
+        <x:v>819.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2925</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>751.59</x:v>
+        <x:v>780.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2926</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>296.61</x:v>
+        <x:v>311.29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2927</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>232.46</x:v>
+        <x:v>247.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2928</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>3269.42</x:v>
+        <x:v>3386.44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2929</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1162.55</x:v>
+        <x:v>1184.57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2930</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>368.52</x:v>
+        <x:v>390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2931</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>217.84</x:v>
+        <x:v>247.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2932</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>480.62</x:v>
+        <x:v>517.32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2933</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>244.5</x:v>
+        <x:v>259.18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2934</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>394.77</x:v>
+        <x:v>409.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2935</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>306.3</x:v>
+        <x:v>328.32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2936</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2937</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2938</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2939</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>2526.95</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2940</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>248.7</x:v>
+        <x:v>263.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2941</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>491.88</x:v>
+        <x:v>506.56</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2942</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>296.7</x:v>
+        <x:v>311.38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2943</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>402.58</x:v>
+        <x:v>417.26</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2944</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>217.2</x:v>
+        <x:v>239.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2945</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>329.72</x:v>
+        <x:v>351.74</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2946</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>414.04</x:v>
+        <x:v>443.4</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2947</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>628.77</x:v>
+        <x:v>636.11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2948</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>554.52</x:v>
+        <x:v>576.54</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2949</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>375.13</x:v>
+        <x:v>389.81</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2950</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>297.27</x:v>
+        <x:v>311.95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2951</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>360.52</x:v>
+        <x:v>367.86</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2952</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>301.32</x:v>
+        <x:v>308.66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2953</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>930</x:v>
+        <x:v>952.22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2954</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>107</x:v>
-[...11 lines deleted...]
-        <x:v>2137.38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2955</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>251.84</x:v>
+        <x:v>266.52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2956</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1628.44</x:v>
+        <x:v>1657.8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2957</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>251.84</x:v>
+        <x:v>288.54</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2958</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>1758.16</x:v>
+        <x:v>1780.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2959</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2960</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>274.25</x:v>
+        <x:v>296.27</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2961</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>639.34</x:v>
+        <x:v>727.42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2962</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>5641.45</x:v>
+        <x:v>5648.79</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2963</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>337.06</x:v>
+        <x:v>351.74</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2964</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>252.69</x:v>
+        <x:v>267.37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>2965</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>398.91</x:v>
+        <x:v>420.93</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>2966</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>364.41</x:v>
+        <x:v>386.43</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>2967</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>573.59</x:v>
+        <x:v>580.93</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>2968</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
-[...11 lines deleted...]
-        <x:v>47233.78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>2969</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>658.39</x:v>
+        <x:v>680.41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>2970</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1637.49</x:v>
+        <x:v>1659.51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>2971</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>253.27</x:v>
+        <x:v>275.29</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>2972</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>3721.18</x:v>
+        <x:v>3750.54</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>2973</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>1545.65</x:v>
+        <x:v>1575.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>2974</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>297.76</x:v>
+        <x:v>312.44</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>2975</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>2976</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>203.16</x:v>
+        <x:v>225.18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>2977</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>280.77</x:v>
+        <x:v>302.79</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>2978</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>485.5</x:v>
+        <x:v>514.86</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>2979</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>561.99</x:v>
+        <x:v>576.67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>2980</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>275.45</x:v>
+        <x:v>290.13</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>2981</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>2893.27</x:v>
+        <x:v>2900.61</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>2982</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>273.43</x:v>
+        <x:v>295.45</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>2983</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>2189.57</x:v>
+        <x:v>2211.59</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>2984</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>1575.29</x:v>
+        <x:v>1597.31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>2985</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>354.02</x:v>
+        <x:v>368.7</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>2986</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>200</x:v>
-[...11 lines deleted...]
-        <x:v>653.71</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>2987</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>2988</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>194</x:v>
+        <x:v>208.61</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>2989</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>209</x:v>
-[...11 lines deleted...]
-        <x:v>3869.44</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>