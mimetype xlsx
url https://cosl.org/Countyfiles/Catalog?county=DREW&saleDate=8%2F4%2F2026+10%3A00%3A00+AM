--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,122 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recceb2b5904945b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/680db53217d1454698d170f01f4ad480.psmdcp" Id="Rbf70f9826b674505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35254f720af4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c11812de55884a7c84235f757d4d7416.psmdcp" Id="Re8cd1ec49e8e421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>DREW</x:t>
   </x:si>
   <x:si>
-    <x:t>ALLEN, JIMMY &amp; LISA % JIMMY ALLEN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*334 16 SECTION RD* PT NE1/4 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 9 12S 5W 2.5499999999999 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALSOBROOK, JAMES VANCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E1/2 E1/2 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 18 14S 7W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>001-02267-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>001-07935-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 8A S1/2 N1/2 NW1/4; W 16A S, METES &amp; BOUNDS ADDITION CITY RURAL 17 14S 7W 38.850000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07916-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ESTELLE, LANCE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FORREST, GARY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*127 FORREST LN* PT E1/2 SE1/4 NW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 8 12S 7W 0.9200000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>001-06310-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FORREST, KENNETH A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*272 AVERY RD* PT LT 9 FRL W1/2, LOT 9 RURAL METES &amp; BOUNDS ADDITION CITY RURAL 7 12S 7 1.8500000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06278-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILLESPIE, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4456 E 277 HWY* SW CORNER OF BK 19 The Southwe, BLOCK 19 TILLAR CITY ADDITION 25 11S 4 0.2300000000000 ACRES </x:t>
@@ -160,68 +142,50 @@
   <x:si>
     <x:t>703-01042-000</x:t>
   </x:si>
   <x:si>
     <x:t>HICKS, A. J. % VELMA HICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">523 E TROTTER LOT 2 BLOCK 106 MONTICELLO ORIGINAL ADDITION 26 12S 7 0.2099999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BEATRICE HICKS</x:t>
   </x:si>
   <x:si>
     <x:t>703-00364-000</x:t>
   </x:si>
   <x:si>
     <x:t>HICKS, A.J., JR &amp; VELMA JEAN % VELMA HICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*513 E TROTTER ST* ALL LTS 3,4  BLOCK 99 MONTICELLO ORIGINAL ADDITION 26 12S 7 0.4799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-00314-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HIGH, CASSIDY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HILL, FRED &amp; MARGIE M. </x:t>
   </x:si>
   <x:si>
     <x:t>DONNIE HILL</x:t>
   </x:si>
   <x:si>
     <x:t>703-03800-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOOVER HUNTING CLUB C/O S. MCMILLIAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*GARNETT RD* PT SE1/4 NE1/4 SE1/4, RURAL METES &amp; BOUNDS ADDITION 23 11S 7W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05822-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWARD, KATHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1329 S 16 SECTION* a part of the W 1/2 of the NE, METES &amp; BOUNDS ADDITION CITY RURAL 7 13S 5W 0.9300000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BRENDA ARKIN, GLENDA SWISHER</x:t>
@@ -266,65 +230,50 @@
     <x:t>JOHNSON, JOHN E. &amp; EVELYN % MALVIN DONELL JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*E JACKSON ST* PT NW1/4 NW1/4, LOT 8, BLOCK 8 MONTICELLO UNPLATTED ADDITION 31 12S 6W 0.4099999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-03143-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, KAY MAGNESS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 &amp; 19 BLOCK 10 LADELLE ADDITION 26 14S 7W 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>113-00030-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEONARD, RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*S PINE* S 1/2 NW 1/4 NW 1/4 MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.1000000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-01434-000</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>001-10584-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERSON, TONI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*824 N MAIN ST* W 112' OF LT 5 BLOCK 147 MONTICELLO ORIGINAL ADDITION 26 12S 7W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-00610-000</x:t>
   </x:si>
   <x:si>
     <x:t>REIDLAND'S LLC &amp; BENJAMIN L. HAR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 12 13S 6W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04772-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SALAZAR, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*514 E BOLLING* PT SW 1/4 NW 1/4 (61 X 85), MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.11 ACRES </x:t>
   </x:si>
@@ -827,974 +776,914 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2990</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2991</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>424.82</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2992</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>451.21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2993</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
-[...11 lines deleted...]
-        <x:v>378.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2994</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>1539.78</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2995</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>645.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2996</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>1611.02</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2997</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>455.25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2998</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>311.82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2999</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>1083.24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>1833.72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>3001</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1494.45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>3002</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>610.54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>3003</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
-[...11 lines deleted...]
-        <x:v>1164.77</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>3004</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
-[...11 lines deleted...]
-        <x:v>543.83</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>3005</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>2043.57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>3006</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>1684.06</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>3007</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>1616.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>3008</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>610.54</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>3009</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>233.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>3010</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>1431.09</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>3011</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>299.9</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>3012</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>228.62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>3013</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>279.37</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>3014</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>3015</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>3016</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>364.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>3017</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>6475.99</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>3018</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>856.91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>3019</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>1383.06</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>3020</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>4175.96</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>3021</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1361.4</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>3022</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>846.02</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>3023</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>821.32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>3024</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>531.44</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>3025</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>3026</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>3027</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>3028</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>3029</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>3030</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>3031</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>245.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>3032</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>228.14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>3033</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>188.45</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>3034</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>499.22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>