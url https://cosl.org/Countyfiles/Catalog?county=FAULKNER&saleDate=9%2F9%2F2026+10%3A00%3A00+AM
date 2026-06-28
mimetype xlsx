--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,294 +1,339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd322665c88004275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faf9ae573a8b4ccc81bdc39f8fc81e00.psmdcp" Id="R2f07bc02f9774983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda37a463e77d413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88b89308929b44caac2364acf67a5021.psmdcp" Id="R3683c43d4b6148cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>FAULKNER</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ARLANDS, LLC </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT E1/2 SW PT W1/2 SE AKA TR 10 PH 4 EDEN VALLEY HILLTOP FIRE DEPT #51 28 05N 11W 7.65 ACRES </x:t>
+    <x:t xml:space="preserve">LLC, ARLANDS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E1/2 SW PT W1/2 SE  AKA TR 10 PH 4 EDEN VALLEY  HILLTOP FIRE DEPT #51 28   05N 11W 7.65 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN A HARRISON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00819-007</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BENDER, DESIREE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOTS 108 &amp; 109  FD55    (SEE NOTES ABOUT PROBLEM WITH DEED DESCRIPTIONS) 29   05N 13W 0 ACRES LOT        BLOCK  EARLS LAKESIDE         ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MATHIS SHEET METAL INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-00075-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLACKMON, KELLEY R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE SOUTH HALF OF THE FOLLOWING TRACT:  DESCRIBED AS COMMENCING AT THE SE CORNER OF THE SW 1/4 SW 1/4, SECTION 27, T6N, R13W, FAULKNER COUNTY, ARKANSAS, THENCE NORTH 1215 FEET, THEN WEST 395 FEET, THEN N 88 DEGREES 25'38"W 258 FEET TO THE POINT OF BEGINNING.  THENCE N 88 DEGREES 25'38"W 105.00 FEET; THENCE SOUTH 415.00 FEET; THENCE S 88 DEGREES 25'38" E 105.00 FEET; THENCE NORTH 415.00 FEET TO THE POINT OF BEGINNING CONTAINING 1.00 ACRES MORE OR LESS.  BEAVERFORK FD #50 27   06N 13W  ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARLES WEBB BLACKMON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-09288-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLAKELY JR, MICHAEL RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NE  286 EAST FD 64  (Per deed 620-595) Part of the S1/2 N1/2 NE NE, Sec 28, T5N, R13W, Faulkner County, AR, desc as commencing at the NEC of sd S1/2 N1/2 NE NE and run S1* 10' 15"E along the E ln of sd S1/2 N1/2 NE NE, 120' to the pob; th continue S1* 10' 15"E 82.3'; th S89* 20' 35"W 600.44'; th N1* 10' 15"W 206.67' to the N ln of sd S1/2 N1/2 NE NE; th N89* 45' 33"E along sd N ln, 303.5'; th S1* 10' 15"E 120'; th N89* 45' 33"E 297' to the pob. Grantors reserve all oil, gas and minerals in, on or under sd lands not heretofore reserved or sold by prior grantors. 28   05N 13W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MALLARD READY MIX LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08042-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NOTE LLC, BLUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW      PART OF THE NE1/4 SW1/4 SECTION 6, T5N, R11W BEGINNING AT A POINT 246.0 FEET NORTH AND 25 FEET SOUTH 89*40'00"W OF THE SE CORNER OF SAID NE1/4 SW1/4; THENCE CONTINUE SOUTH 89*40'00"W 235.0 FEET; THENCE SOUTH 00*00'00"W 70.0 FEET; THENCE SOUTH 89*40'00"W 110.00 FEET; THENCE NORTH 00*00'00"E 70.0 FEET; THENCE NORTH 89*40'00"E 105.0 FEET; THENCE NORTH 00*00'00"E 243.00 FEET; THENCE NORTH 89*40'00"E 240.0 FEET; THENCE SOUTH 00*00'00"W 243.00 FEET TO THE POINT OF BEGINNING 06   05N 11W 1.52 ACRES LOT  BLOCK   ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRO LAND TITLE, FAB&amp;T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781-00217-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOOTH &amp; RANDALL B &amp; DEBORAH WATTS, DICKY &amp; DANNY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NE1/4  BEAVERFORK FD #50 25   06N 13W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DICKY BOOTH, DANNY BOOTH, RONNIE BOOTH, DEBBIE WATTS, DIANE SMITH, RANDALL WATTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-09188-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> FD 50 25   06N 13W 0 ACRES LOT 12                   BLOCK  ACKLIN GAP PH I            ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANE SMITH, RONNIE BOOTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123-00012-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FD 50 25   06N 13W 0 ACRES LOT 13                   BLOCK  ACKLIN GAP SUB PH I            ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123-00013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOTH, DICKY &amp; DANNY &amp; RANDALL B &amp; DEBORAH WATTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FD 50 LOT 14 ACKLIN GAP PH I ADDITION 25 06N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>001-00819-007</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>123-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t>CAMP, WANDA &amp; CATHY PEARSON % KATHY WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW WESCON FD #57 (PER DEED 418-70 **PT OF THE NE1/4 SW1/4, SEC 8,T5N, R14W, FAULKNER CO, ARKANSAS, DESC AS S1*03'50"W ALONG THE W LN OF NE1/4 SW1/4 210'; THEN E PARALLEL WITH THE N LN OF SD NE1/4 SW1/4, 188.0; THENCE CONTINUE E 100.0; THENCE N1*03'50"E, 82'; THENCE W , 31'; THENCE N1*03'50"E, 18'; THENCE W 69'; THENCE S1*03'50"W, 100' TO THE POB. CONTAINING .22 AC MOL.) 08 05N 14W 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-12005-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARROLL, CONNIE RUST </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W1/2 NE  HILLTOP FIRE DIST #51 36 05N 12W 2.24 ACRES </x:t>
+    <x:t>PT W1/2 NE  HILLTOP FIRE DIST #51 36   05N 12W 2.24 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
   </x:si>
   <x:si>
     <x:t>001-04082-017</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASE, JERRY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S 1/2 AKA LOT 33 286 EAST FD 64 LOT WATERFRONT COVE PH 3 ADDITION 34 05N 13W </x:t>
+    <x:t>PT S 1/2 AKA LOT 33  286 EAST FD 64 34   05N 13W 0 ACRES LOT             BLOCK  WATERFRONT COVE PH 3 ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>523-00106-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 AKA LOT 34 286 EAST FD 64 LOT WATERFRONT COVE PH 3 ADDITION 34 05N 13W </x:t>
+    <x:t>PT S1/2 AKA LOT 34   286 EAST FD 64 34   05N 13W 0 ACRES LOT          BLOCK  WATERFRONT COVE PH 3 ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>523-00107-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 AKA LOT 35 286 EAST FD 64 LOT WATERFRONT COVE PH 3 ADDITION 34 05N 13W </x:t>
+    <x:t>PT S1/2 AKA LOT 35   286 EAST FD 64 34   05N 13W 0 ACRES LOT          BLOCK  WATERFRONT COVE PH 3 ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>523-00108-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 AKA LOT 36 286 EAST FD 64 LOT WATERFRONT COVE PH 3 ADDITION 34 05N 13W </x:t>
+    <x:t>PT S1/2 AKA LOT 36   286 EAST FD 64 34   05N 13W 0 ACRES LOT         BLOCK  WATERFRONT COVE PH 3 ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>523-00109-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHAFTON, CHARLIE &amp; DAVID &amp; JIM HALL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">286 EAST FD 64 LOT 3 &amp; 4 BLOCK 4 SKUNK HOLLOW ADDITION 33 05N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>444-00035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANEY, ANNA CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE VILONIA FD #66 25 06N 12W 7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04586-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHILDRESS, ERLEANE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW (BENEFICIARY DEED) 286 EAST FD 64 28 05N 13W 0.36 ACRE </x:t>
+    <x:t>PT SW NW(BENEFICIARY DEED)  286 EAST FD 64 28   05N 13W 0.36 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEVIE D COFFMAN, DANNY F COFFMAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-08063-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13 &amp;14 (BENEFICIARY DEED) LOT TONY DUSSEX #2 ADDITION 28 05N 13W </x:t>
+    <x:t>LOT 13 &amp;14(BENEFICIARY DEED) 28   05N 13W 0 ACRES LOT           BLOCK  TONY DUSSEX #2             ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>201-00014-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CORE CONSTRUCTION COMPANY INC % JACK WARNER </x:t>
-[...2 lines deleted...]
-    <x:t>PART OF THE NORTHWEST QUARTER OF THE NORTHEAST QUARTER AND PART OF THE NORTHEAST QUARTER OF THE NORTHEAST QUARTER OF SECTION 11, TOWNSHIP 5 NORTH, RANGE 13 WEST, FAULKNER COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHEAST QUARTER, THENCE, ALONG THE EAST LINE OF THE NORTHWEST QUARTER OF THE NORTHEAST QUARTER, SOUTH 02 DEGREES 20 MINUTES 05 SECONDS WEST A DISTANCE OF 751.67 FEET TO THE POINT OF BEGINNING, THENCE, CONTINUING ALONG SAID EAST LINE, SOUTH 02 DEGREES 20 MINUTES 05 SECONDS WEST A DISTANCE OF 201.62 FEET, THENCE, LEAVING SAID EAST LINE, SOUTH 84 DEGREES 28 MINUTES 21 SECONDS EAST A DISTANCE OF 35.22 FEET, THENCE SOUTH 02 DEGREES 24 MINUTES 59 SECONDS WEST A DISTANCE OF 162.87 FEET TO THE NORTHERLY RIGHT OF WAY OF HIGHWAY NO. 64, THENCE, ALONG SAID RIGHT OF WAY, NORTH 70 DEGREES 11 MINUTES 01 SECONDS WEST A DISTANCE OF 154.07 FEET, THENCE, LEAVING SAID RIGHT OF WAY, NORTH 02 DEGREES 05 MINUTES 14 SECONDS EAST A DISTANCE OF 15.28 FEET, THENCE NORTH 45 DEGREES 52 MINUTES 55 SECONDS WEST A DISTANCE OF 161.59 FEET, THENCE NORTH 23 DEGREES 06 MINUTES 14 SECONDS EAST A DISTANCE OF 231.26 FEET, THENCE SOUTH 80 DEGREES 28 MINUTES 09 SECONDS EAST A DISTANCE OF 151. 77 FEET TO THE POINT OF BEGINNING, CONTAINING 1.56 ACRES, MORE OR LESS. RESERVING THE EAST 20 FEET THEREOF FOR AN UTILITY EASEMENT. LIBERTY FD 62 11 05N 13W 1.5 ACRES</x:t>
+    <x:t xml:space="preserve">CONSTRUCTION COMPANY INC%JACK WARNER, CORE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Part of the Northwest Quarter of the Northeast Quarter and part of the Northeast Quarter of the Northeast Quarter of Section 11, Township 5 North, Range 13 West, Faulkner County, Arkansas, being more particularly described as follows: Commencing at the Northeast corner of the Northwest Quarter of the Northeast Quarter, thence, along the East line of the Northwest Quarter of the Northeast Quarter, South 02 degrees 20 minutes 05 seconds West a distance of 751.67 feet to the Point of Beginning, thence, continuing along said East line, South 02 degrees 20 minutes 05 seconds West a distance of 201.62 feet, thence, leaving said East line, South 84 degrees 28 minutes 21 seconds East a distance of 35.22 feet, thence South 02 degrees 24 minutes 59 seconds West a distance of 162.87 feet to the Northerly Right of Way of Highway No. 64, thence, along said Right of Way, North 70 degrees 11 minutes 01 seconds West a distance of 154.07 feet, thence, leaving said Right of Way, North 02 degrees 05 minutes 14 seconds East a distance of 15.28 feet, thence North 45 degrees 52 minutes 55 seconds West a distance of 161.59 feet, thence North 23 degrees 06 minutes 14 seconds East a distance of 231.26 feet, thence South 80 degrees 28 minutes 09 seconds East a distance of 151. 77 feet to the Point of Beginning, containing 1.56 acres, more or less. Reserving the East 20 feet thereof for an Utility Easement. LIBERTY FD 62 11   05N 13W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK C WARNER</x:t>
   </x:si>
   <x:si>
     <x:t>001-07330-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAES, KENT D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW AKA VELVET RIDGE FD# 55 18 04N 14W 5.45 ACRES </x:t>
+    <x:t>PT SE SW  AKA VELVET RIDGE  FD# 55 18   04N 14W 5.45 ACRES LOT  BLOCK   ADDITION CITY  SD 78R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ECONOMY MOTORS INC. </x:t>
   </x:si>
   <x:si>
     <x:t>001-11638-023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">F5 PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 17R-B  EAST 2 FT LOT TIMBERCREST ADDN REPLAT LOT 17 ADDITION 06 06N 13W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>498-00017-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FORRESTER, GEORGIA N &amp; JERRY D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE LIBERTY FD 62 (PER DEED 2010-4524 **PT OF THE SW NE, SEC 9, T5N, R12W, FAULKNER COUNTY, ARKANSAS, DESC AS COMMENCING AT THE SW CORNER OF SD SW NE AND RUN N89*38'23"E ALONG SD LN OF SD SW NE 275.6' TO THE POB; THENCE CONTINUE N89*38'23", 269.4'; THENCE N1*03'07"W, 882.42' TO THE S R/W OF US HIGHWAY 64; THENCE S60*51'08"W ALONG SD R/W, 305.36'; THENCE S01*03'07"E 735.35' TO THE POB. THIS TRACT CONTAINS A 60' RD &amp; UTILITY EASEMENT ALONG THE S SIDE. ) 09 05N 12W 5 ACRES </x:t>
+    <x:t>PT SW NE  LIBERTY FD 62    (PER DEED 2010-4524 ** PT OF THE SW NE, SEC 9, T5N, R12W, FAULKNER COUNTY, ARKANSAS, DESC AS COMMENCING AT THE SW CORNER OF SD SW NE AND RUN N89*38'23"E ALONG SD LN OF SD SW NE 275.6' TO THE POB; THENCE CONTINUE N89*38'23", 269.4'; THENCE N1*03'07"W, 882.42' TO THE S R/W OF US HIGHWAY 64; THENCE S60*51'08"W ALONG SD R/W, 305.36'; THENCE S01*03'07"E 735.35' TO THE POB. THIS TRACT CONTAINS A 60' RD &amp; UTILITY EASEMENT ALONG THE S SIDE. ) 09   05N 12W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMY FORRESTER, JERRY W FORRESTER, KIMBERLY R DUKE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03412-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FORTNER, TOBY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 8 MULLINS ADDITION 30 04N 13W </x:t>
+    <x:t>FD55 30   04N 13W 0 ACRES LOT 8                    BLOCK  MULLINS ADDITION CITY  SD 78C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JESSICA FORTNER</x:t>
   </x:si>
   <x:si>
     <x:t>760-01272-008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GANA, DIVINE CHICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW PART W1/2 NW1/4, SECTION 35, T7N, R13W; BEGINNING AT THE SOUTHEAST CORNER OF SAID W1/2 NW1/4 OF A FOUND STONE; THENCE NORTH 1650 FEET TO THE POINT OF BEGINNING; THENCE SOUTH 89*19'44"W 210.05 FEET TO THE CENTERLINE OF JR CIRCLE; THENCE ALONG SAID CENTERLINE TO A POINT NORTH 69*33'52"W 136.78 FEET; THENCE TO A POINT 58*54'34"W 55.30 FEET; THENCE TO A POINT NORTH 32*11'18"W 47.71 FEET; THENCE TO A POINT NORTH 20*13'42"W 48.77 FEET; THENCE LEAVING SAID CENTERLINE OF JR CIRCLE NORTH 89*19'44"E 428.67 FEET; THENCE SOUTH 00*16'33"W 165.00 FEET THE POINT OF BEGINNING 35   07N 13W 1.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-10451-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, MARY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 10 MULLINS ADDITION 30 04N 13W </x:t>
+    <x:t>FD55 30   04N 13W 0 ACRES LOT 10                   BLOCK  MULLINS ADDITION CITY  SD 78C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HABITAT FOR HUMANITY OF FAULKNER COUNTY, MID-SOUTH ADJUSTMENT CO. INC., LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>760-01272-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NON-BUILDABLE FD 50 BEAVERFORK LOT 135 SHADOW RIDGE PH-I ADDITION 28 06N 13W 0.97 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>650-00135-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUIDEN, CLARENCE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 26 06N 14W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-13178-000</x:t>
   </x:si>
@@ -298,387 +343,420 @@
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW SE SE VILONIA FD #66 14 05N 12W 3.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03634-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDERSON, ROBERT &amp; SHARI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE HILLTOP FIRE DIST #51 DEED 2007-16320 THE W 429FT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, LESS AND EXCEPT THE FOLLOWING:  1) THE E 9FT OF THE W 429FT OF THE SW NE OF S36-T5N-R12W; AND  2) A PT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, MPDA FOLLOWS: COMMENCING AT THE NW CORNER OF SAID W1/2 NE AND RUN THENCE S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 460FT TO THE POB; THENCE CONTINUE S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 681.3FT; THENCE E 429FT; THENCE N0*45'10"E 1141.3FT TO THE N LINE OF SAID W1/2 NE; THENCE W 217FT; THENCE S0*45'10"W 460FT; THENCE W 212FT TO THE POB, CONTAINING 9.01AC, M/L.  3)A PT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, MPDA FOLLOWS: COMMENCING AT THE NW CORNER OF SAID W1/2 NE AND RUN S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 460FT; THENCE E 212FT; THENCE N0*45'10"E 460FT TO THE N LINE OF SAID W1/2 NE; THENCE W 212FT TO THE POB, CONTAINING 2.24AC, M/L. THE ABOVE DESC LANDS BEING CONVEYED HEREIN CONTAIN 14.5AC, M/L. TOGETHER WITH AN EASEMENT FOR INGRESS AND EGRESS OVER AND ACROSS AN EXISTING GRAVEL DRIVE LOCATED ON EXCEPTION NO 2, ABOVE, AND ALSO AN EASEMENT FOR INGRESS AND EGRESS TO THE ABOVE DESC PROPERTY BEING CONVEYED HEREBY OVER AND ACROSS AN EXISTING DIRT RD LOCATED ON EXCEPTION NO 2. 36 05N 12W 14.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04082-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOOD, EDITH PAULINE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE  E OF HWY FD55 30 04N 13W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>760-01271-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOWARD, GERETTA ETAL % ARZELL ACKLIN </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW  FD55 31 04N 13W 1.1 ACRES </x:t>
+    <x:t xml:space="preserve">HOWARD &amp; ETAL%ARZELL ACKLIN, GERETTA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW  FD55 31   04N 13W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 78R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENABLE GAS TRANSMISSION LLC, ED F. ACKLIN, LOVE LEE ACKLIN, LLOYD E ACKLIN, LORIE ACKLIN, ARZELLA ACKLIN, CHARLENE ACKLIN, OTHELLO ACKLIN, LENA ACKLIN, JERRY L TERRY, PEARLINE PUCKETT, JESSE BAYLOCK, BETTY J PETERSON, GLADYS M HARDIN, CAROL ANN ACKLIN, GERETTA HOWARD</x:t>
   </x:si>
   <x:si>
     <x:t>001-06884-000</x:t>
   </x:si>
   <x:si>
     <x:t>JENKINS, ROSEMARY MCCUIEN % ROSE M JENKINS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW COR NW NW FD55 (DEED 479-94 PT OF THE NW NW OF S31-T4N-R13W, DESC AS FOLLOWS: BEG AT THE SW CORNER OF THE NW NW AND RUN THENCE N 3.50 CHAINS: THENCE E 5 CHAINS: THENCE S 3.50 CHAINS: THENCE W 5 CHAINS, TO THE POB. CONTAINING 1 3/4 AC, M/L.) 31 04N 13W 1.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06877-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, PHYLLIS ROSE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KING, VICKI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE NW 05 07N 13W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09754-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LANGLEY, ROBERT H, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 S1/4 LOT BLOCK 2 TONY DUSSEX ADDITION 28 05N 13W </x:t>
+    <x:t xml:space="preserve">LANGLEY JR, ROBERT H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 5 S1/4 28   05N 13W 0 ACRES LOT             BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARCLAYS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>198-00028-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 S 25 FT LOT BLOCK 2 TONY DUSSEX ADDITION 28 05N 13W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>198-00030-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 N 75 FT LOT BLOCK 2 TONY DUSSEX ADDITION 28 05N 13W </x:t>
+    <x:t>LOT 6 N 75 FT 28   05N 13W 0 ACRES LOT                 BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>198-00031-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 21 S 3/4 LOT BLOCK 2 TONY DUSSEX ADDITION 28 05N 13W </x:t>
+    <x:t>LOT 21  S 3/4 28   05N 13W 0 ACRES LOT                 BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>198-00056-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LASLEY, E H % LASLEY ACOUSTICS CO, INC</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SW ENOLA FD #69 32 07N 11W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">LASLEY%LASLEY ACOUSTICS CO INC, E H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW  ENOLA FD #69 32   07N 11W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 41R/46C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELLEN LASLEY</x:t>
   </x:si>
   <x:si>
     <x:t>730-00134-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVELL, JOHN &amp; JUDY LOVELL</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SE (PER DEED 1998-11664) PART OF THE NW SE, SEC 27, T6N, R14W, DESC AS BEG AT THE NEC OF SD NW SE, AND RUN TH S86* 25'W 929.70' ALONG THE N LN OF SD NW SE AS SD LN WAS ESTABLISHED BY DECREE OF THE FAULKNER COUNTY CHANCERY COURT DATED SEPTEMBER 23, 1975, IN CAUSE NO. E-75-186; TH CONTINUE ALONG SD LN 115'; TH NORTHWESTWARDLY TO A POINT WHICH IS 139' E OF THE NWC OF SD NW SE; TH S ALONG THE W LN OF SD NW SE TO THE CTRLN OF THE PUBLIC RD; TH NORTHEASTWARDLY ALONG THE CTRLN OF SD RD TO A POINT DUE S OF THE POB; TH N 201.5' TO THE POB. PER RESEARCH OF DEED DESCRIPTION AND PLATTING LEGAL, LEGAL IS INCOMPLETE. BEAVERFORK FIRE DIST#50 27 06N 14W 2.2 ACRES</x:t>
+    <x:t xml:space="preserve">LOVELL &amp; JUDY LOVELL, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE (Per deed 1998-11664) Part of the NW SE, Sec 27, T6N, R14W, desc as beg at the NEC of sd NW SE, and run th S86* 25'W 929.70' along the N ln of sd NW SE as sd ln was established by Decree of the Faulkner County Chancery Court dated September 23, 1975, in Cause No. E-75-186; th continue along sd ln 115'; th Northwestwardly to a point which is 139' E of the NWC of sd NW SE; th S along the W ln of sd NW SE to the ctrln of the public rd; th Northeastwardly along the ctrln of sd rd to a point due S of the pob; th N 201.5' to the pob. Per research of deed description and platting legal, legal is incomplete. BEAVERFORK FIRE DIST#50 27   06N 14W 2.2 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORTFOLIO RECOVERY ASSOCIATES LLC, PROGRESSIVE DIRECT INSUANCE COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>001-13260-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOWE, CARTER H &amp; DEBRA S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FD55 LOT 21 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>308-00019-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 22 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t>FD55 21   04N 13W 0 ACRES LOT 22                   BLOCK  PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORTFOLIO RECOVERY ASSOCIATES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>308-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FD55 LOT 30 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>308-00028-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 40 FT LOT 29/FD55 LOT LITTLE ROCK PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t>S 40 FT LOT 29/FD55 21   04N 13W 0 ACRES LOT         BLOCK  LITTLE ROCK PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>308-00029-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOWE, CARTER H &amp; DEBRA S LOWE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FD55 LOT 2 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t xml:space="preserve">LOWE &amp; DEBRA S LOWE, CARTER H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FD55 21   04N 13W 0 ACRES LOT 2                    BLOCK  PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>308-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 24 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t>FD55 21   04N 13W 0 ACRES LOT 24                   BLOCK  PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>308-00022-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 29 N 90 FT FD55 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t>PT LOT 29 N 90 FT FD55 21   04N 13W 0 ACRES LOT  BLOCK  PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>308-00027-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOWE, DEBRA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 25 PYTHIAN CLUB ADDITION 21 04N 13W </x:t>
+    <x:t>FD55 21   04N 13W 0 ACRES LOT 25                   BLOCK  PYTHIAN CLUB ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>308-00023-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIN, LEONARD T &amp; JAMES E ROWE</x:t>
-[...2 lines deleted...]
-    <x:t>PT SW NE TOWN OF TWIN GROVES  (PER DEED 252-165) A PART OF THE SW NE OF SEC 19, T8N, R13W, DESC AS FOLLOWS: BEG AT THE NEC OF THE SW NE OF SD SEC 19, RUN TH S 210'; TH W 420'; TH N 210'; TH E 420', TO THE POB, CONTAINING 2 AC, M/L. TWIN GROVES FIRE DIST #25 19 08N 13W 2 ACRES</x:t>
+    <x:t xml:space="preserve">MARTIN &amp; JAMES E ROWE, LEONARD T </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE  TOWN OF TWIN GROVES  (Per deed 252-165) A part of the SW NE of Sec 19, T8N, R13W, desc as follows: Beg at the NEC of the SW NE of sd Sec 19, run th S 210'; th W 420'; th N 210'; th E 420', to the pob, containing 2 ac, m/l.    TWIN GROVES FIRE DIST #25 19   08N 13W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 34R/5C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES JACKSON, ALICE JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t>778-11001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCRAY, ANTWAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 23 S40' FD55 LOT STONE ADDITION 23 04N 14W </x:t>
+    <x:t>LOT 23 S40' FD55 23   04N 14W 0 ACRES LOT              BLOCK  STONE   ADDITION CITY  SD 78R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANTAGE PROPERTY MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t>468-00020-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 11 CEN PT S 15 FT LOT BLOCK 8 BURNS ADDITION 06 05N 13W </x:t>
+    <x:t>LOT 11  CEN PT S 15 FT 06   05N 13W 0 ACRES LOT              BLOCK 8                    BURNS ADDITION CITY  SD 1C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADVANTAGE PROPERTY MANAGEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>710-01586-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, HAROLD L &amp; MARY L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REPLAT BLK 8 SEC B FD55 LOT 33 BLOCK 8 ROBERTS &amp; FLANAGIN ADDITION 17 04N 13W </x:t>
+    <x:t>REPLAT BLK 8 SEC B FD55 17   04N 13W 0 ACRES LOT 33                   BLOCK 8                    ROBERTS &amp; FLANAGIN ADDITION CITY  SD 78C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SECURITY BANK, MARY OPRIHORY, GEORGE MAMARY, TERRY J MOORE, BRIAN L MOORE, ROBERT M MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>760-00975-000</x:t>
   </x:si>
   <x:si>
     <x:t>NAVA TRANSPORT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE AKA LOTS 5 SUNSET ACRES GUY FIRE DEPT #61 23 08N 13W 1.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>751-11088-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PALMERE, JEFF </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE SW (PER DEED 2000-5165) BEING A PART OF THE NE SW OF SEC 12, T7N, R14W, FAULKNER COUNTY, AR, DESC AS BEG AT THE SEC OF SD NE SW; TH ALONG THE E LN OF SD NE SW, N 1164.86'; TH W 373.95'; TH S 1167.15' TO THE S LN OF SD NE SW; TH ALONG SD S LN N-89-38-58-E 373.95' TO THE POB CONTAINING 10 AC, M/L. RESERVING ALL EASEMENTS AND RESERVATIONS THAT ARE OF RECORD.  20' STRIP EASEMENT: BEING A PART OF THE NW SE, SEC 12, T7N, R14W, FAULKNER COUNTY, AR, DESC AS BEG AT THE SWC OF SD NW SE; TH ALONG THE S LN OF SD NW SE S-89-41-18-E 493.11'; TH N 20'; TH N-89-41-18-W 493.11'; TH S 20' TO THE POB CONTAINING .21 AC, M/L. RESERVING ALL EASEMENTS AND RESERVATIONS THAT ARE OF RECORD.    L/E THAT PART OF THIS DESCRIPTION IN THE NE SW ON DEED RECORD 2002-676:  PART OF THE NW SE &amp; A PART OF THE NE SW OF SEC 12, T7N, R14W, FAULKNER COUNTY, AR; MPDA BEG AT THE SEC OF SD NE SW; TH ALONG THE S LN OF THE NE SW S89* 38' 58"W 373.95'; TH LEAVING THE S LN N 579.24'; TH S39* 55' 15"E 353.30'; TH S61* 06' 40"E 114.20'; TH S83* 55' 19"E 206.24'; TH N89* 51' 11"E 335.26'; TH S 232.53' TO THE S LN OF THE NW SE; TH ALONG SD S LN N89* 41' 18"W 493.11' TO THE POB CONTAINING 5.86AC M/L. SUBJECT TO ALL ROADWAYS, EASEMENTS AND RESERVATIONS THAT ARE OF RECORD OR PHYSICALLY IN PLACE. 12 07N 14W 6.79 ACRES</x:t>
+    <x:t>PT NE SW  (Per deed 2000-5165) Being a part of the NE SW of Sec 12, T7N, R14W, Faulkner County, AR, desc as beg at the SEC of sd NE SW; th along the E ln of sd NE SW, N 1164.86'; th W 373.95'; th S 1167.15' to the S ln of sd NE SW; th along sd S ln N-89-38-58-E 373.95' to the pob containing 10 ac, m/l. Reserving all easements and reservations that are of record.  20' strip easement: Being a part of the NW SE, Sec 12, T7N, R14W, Faulkner County, AR, desc as beg at the SWC of sd NW SE; th along the S ln of sd NW SE S-89-41-18-E 493.11'; th N 20'; th N-89-41-18-W 493.11'; th S 20' to the pob containing .21 ac, m/l. Reserving all easements and reservations that are of record.    L/E that part of this description in the NE SW on deed record 2002-676:  Part of the NW SE &amp; a part of the NE SW of Sec 12, T7N, R14W, Faulkner County, AR; mpda beg at the SEC of sd NE SW; th along the S ln of the NE SW S89* 38' 58"W 373.95'; th leaving the S ln N 579.24'; th S39* 55' 15"E 353.30'; th S61* 06' 40"E 114.20'; th S83* 55' 19"E 206.24'; th N89* 51' 11"E 335.26'; th S 232.53' to the S ln of the NW SE; th along sd S ln N89* 41' 18"W 493.11' to the pob containing 5.86ac m/l. Subject to all roadways, easements and reservations that are of record or physically in place. 12   07N 14W 6.79 ACRES LOT  BLOCK   ADDITION CITY  SD 47R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYNTHIA A PALMERE</x:t>
   </x:si>
   <x:si>
     <x:t>001-13606-006</x:t>
   </x:si>
   <x:si>
     <x:t>PALMERE, JEFFREY J &amp; CYNTHIA A PALMERE % JEFF OR MELISSA (BOONE) PALMERE</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW (PER DEED 2002-676) THAT PART OF THIS DESCRIPTION THAT IS IN THE NE SW:  PART OF THE NW SE &amp; A PART OF THE NE SW OF SEC 12, T7N, R14W, FAULKNER COUNTY, AR; MPDA BEG AT THE SEC OF SD NE SW; TH ALONG THE S LN OF THE NE SW S89* 38' 58"W 373.95'; TH LEAVING THE S LN N 579.24'; TH S39* 55' 15"E 353.30'; TH S61* 06' 40"E 114.20'; TH S83* 55' 19"E 206.24'; TH N89* 51' 11"E 335.26'; TH S 232.53' TO THE S LN OF THE NW SE; TH ALONG SD S LN N89* 41' 18"W 493.11' TO THE POB CONTAINING 5.86AC M/L. SUBJECT TO ALL ROADWAYS, EASEMENTS AND RESERVATIONS THAT ARE OF RECORD OR PHYSICALLY IN PLACE. 12 07N 14W 3.21 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-13606-007</x:t>
   </x:si>
   <x:si>
-    <x:t>REDDING, WANDA SUE &amp; CHARLENE GRIFFIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE SE GUY FIRE DEPT #61 (DEED 593-71 BEG AT A POINT 39 RODS N OF THE SE CORNER OF THE SE OF S25-T8N-R13W, THENCE RUNNING N 70 YARDS, THENCE RUNNING W 70 YARDS, THENCE RUNNING S 70 YARDS, THENCE RUNNING E 70 YARDS TO THE POB.  PT OF THE SE SE, S25-T8N-R13W, FAULKNER COUNTY, ARKANSAS, DESC AS FOLLOWS: COMMENCING AT THE SE CORNER OF SAID SE SE; RUN THENCE N ALONG THE E LINE OF SAID SE SE, 641.2FT; THENCE W 210FT; THENCE N 14.7FT TO THE POB; THENCE N89*11'30"W 27.45FT; THENCE N0*48'29"E 211.68FT; THENCE S86*14'39"E 234.9FT TO THE E LINE OF SAID SE SE; THENCE S 1.43FT; THENCE W 210FT; THENCE S 210FT TO THE POB.) 25 08N 13W 1.17 ACRES </x:t>
+    <x:t xml:space="preserve">REDDING &amp; CHARLENE GRIFFIN, WANDA SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE SE  GUY FIRE DEPT #61    (DEED 593-71 BEG AT A POINT 39 RODS N OF THE SE CORNER OF THE SE OF S25-T8N-R13W, THENCE RUNNING N 70 YARDS, THENCE RUNNING W 70 YARDS, THENCE RUNNING S 70 YARDS, THENCE RUNNING E 70 YARDS TO THE POB.  PT OF THE SE SE, S25-T8N-R13W, FAULKNER COUNTY, ARKANSAS, DESC AS FOLLOWS: COMMENCING AT THE SE CORNER OF SAID SE SE; RUN THENCE N ALONG THE E LINE OF SAID SE SE, 641.2FT; THENCE W 210FT; THENCE N 14.7FT TO THE POB; THENCE N89*11'30"W 27.45FT; THENCE N0*48'29"E 211.68FT; THENCE S86*14'39"E 234.9FT TO THE E LINE OF SAID SE SE; THENCE S 1.43FT; THENCE W 210FT; THENCE S 210FT TO THE POB.) 25   08N 13W 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 34R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF GUY</x:t>
   </x:si>
   <x:si>
     <x:t>001-11151-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROSE, PHYLLIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SHADELL, NATHAN % JOHN NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE  FD55 ONE ACRE OF LAND IN THE NW1/4 SE1/4 SECTION 31, T4N, R13W BEGINNING AT THE NE CORNER OF SAID FORTY AND RUNNING THENCE WEST 4.25 CHAINS TO THE WEST SIDE OF HWY 65; THENCE SOUTH 23 1/2 DEGREES WEST ALONG THE WEST SIDE OF SAID HWY 5.00 CHAINS TO POINT OF BEGINNING; THENCE WEST 3.17 CHAINS; THENCE SOUTH 23 1/2 DEGREES WEST 3.17 CHAINS; THENCE EAST 3.17 CHAINS TO THE WEST SIDE HWY 65; THENCE NORTH 23 1/2 DEGREES EAST ALONG THE SAID HWY 3.17 CHAINS TO THE POINT OF BEGINNING 31 04N 13W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06900-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, DIANE S &amp; DICK &amp; DANNY BOOTH ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT N1/2 NE1/4 BEAVERFORK FD #50 25 06N 13W 5 ACRES </x:t>
+    <x:t xml:space="preserve">SMITH &amp; DICK &amp; DANNY BOOTH ETAL, DIANE S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NE1/4  BEAVERFORK FD #50 25   06N 13W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONNIE BOOTH, DEBBIE WATTS, RANDALL WATTS, BILLY JEROLD SMITH JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-09188-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, PAULETTE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT E1/2 NE  FD55 (W/D 2002-15873) DESCRIBED AS COMMENCING AT THE NW CORNER OF THE SE NE OF SAID SECTION 20; THENCE S 83 DEGREES E 200 FT THENCE N 76 DEGREES E 125 FEET TO THE POB; SAID POINT BEING THE NW CORNER OF LOT 12 OF BH GEORGE SUBDIVISION, AND ON THE SOUTH R/W OF HWY 89; THENCE ALONG THE BOUNDARY OF BH GEORGE SUB S 70 DEGREES E 57 FEET THENCE S 59 DEGREES E 124.87 FEET THENCE N 89 DEGREES E 44.86 FEET THENCE LEAVING SAID BOUNDARY N 1 DEGREE W 97.76 FEET TO THE SOUTH R/W OF HWY 89 THENCE S 88 W ALONG SAID R/W 105 FT THENCE S 82 W 99.76 FT TO THE POB. 20 04N 13W 0.29 ACRE</x:t>
+    <x:t>PT E1/2 NE  FD55  (W/D 2002-15873) DESCRIBED AS COMMENCING AT THE NW CORNER OF THE SE NE OF SAID SECTION 20; THENCE S 83 DEGREES E 200 FT THENCE N 76 DEGREES E 125 FEET TO THE POB; SAID POINT BEING THE NW CORNER OF LOT 12 OF BH GEORGE SUBDIVISION, AND ON THE SOUTH R/W OF HWY 89; THENCE ALONG THE BOUNDARY OF BH GEORGE SUB S 70 DEGREES E 57 FEET THENCE S 59 DEGREES E 124.87 FEET THENCE N 89 DEGREES E 44.86 FEET THENCE LEAVING SAID BOUNDARY N 1 DEGREE W 97.76 FEET TO THE SOUTH R/W OF HWY 89 THENCE S 88 W ALONG SAID R/W 105 FT THENCE S 82 W 99.76 FT TO THE POB. 20   04N 13W 0.29 ACRES LOT  BLOCK   ADDITION CITY  SD 78C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>760-01142-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, DESSLEA </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE SW FD55 23 04N 14W 1 ACRE</x:t>
+    <x:t>PT NE SW  FD55 23   04N 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 78R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN H STEPHENS</x:t>
   </x:si>
   <x:si>
     <x:t>001-11710-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE LOT 10 VIC WAGNER SUB (PER PLAT FILED C - 5) FD55 LOT 10 05 04N 13W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-06519-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DERWIN M, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW SE COR CENTERVILLE FD 65 25 08N 12W 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05983-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TINKLE, EARL W, SR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">286 EAST FD 64 LOT 2 BLOCK 2 CYPRESS COVE ADDITION 26 05N 13W </x:t>
+    <x:t xml:space="preserve">TINKLE SR, EARL W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>286 EAST FD 64 26   05N 13W 0 ACRES LOT 2                    BLOCK 2                    CYPRESS COVE ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOE TINKLE</x:t>
   </x:si>
   <x:si>
     <x:t>192-00035-000</x:t>
   </x:si>
   <x:si>
-    <x:t>TORRANCE, VICKI POWELL &amp; RODNEY SHAW % ERIC OR VICKI PRICE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT E1/2 SE FD 50 28 06N 13W 1.22 ACRES </x:t>
+    <x:t xml:space="preserve">TORRANCE%ERIC OR VICKI PRICE, VICKI POWELL &amp; RODNEY SHAW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E1/2 SE  FD 50 28   06N 13W 1.22 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>001-09341-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADE, TYLER &amp; BRITTANY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 286 EAST FD 64 25 05N 13W 0.29 ACRE </x:t>
+    <x:t>PT SW NW  286 EAST FD 64 25   05N 13W 0.29 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEATHLEY FAMILY REVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>001-07946-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, MARTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE NE TWIN GROVES FIRE DIST #25 CITY TWIN GROVES 17 08N 13W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>778-10933-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHEELER, THOMAS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FD55 LOT 4 BLOCK 3 ROBERTS #1 ADDITION 16 04N 13W </x:t>
+    <x:t>FD55 16   04N 13W 0 ACRES LOT 4                    BLOCK 3                    ROBERTS #1 ADDITION CITY  SD 78C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECONOMY MOTORS INC.</x:t>
   </x:si>
   <x:si>
     <x:t>760-00626-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHEELER, TOM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FD55 LOT 1 &amp; 2 BLOCK 2 ROBERTS #1 ADDITION 16 04N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>760-00619-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, JOHNNY % VIRGIE BOYLES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW PT S1/2 SW ORD 0-09-27 TUPELO 28 02 04N 15W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>712-14422-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, LARRY D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 96 PLEASANT VALLEY ADDITION 35 06N 14W </x:t>
+    <x:t>. 35   06N 14W 0 ACRES LOT 96                   BLOCK  PLEASANT VALLEY ADDITION CITY  SD 1C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>710-05318-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1074,1695 +1152,1671 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>6258</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2054.45</x:v>
+        <x:v>2154.45</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>6259</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>5994.66</x:v>
+        <x:v>6094.66</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>6260</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1032.1</x:v>
+        <x:v>1132.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>6261</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>4587.49</x:v>
+        <x:v>4772.49</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>6262</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>17690.21</x:v>
+        <x:v>17790.21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>6263</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>2776.25</x:v>
+        <x:v>3216.25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>6264</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1456.07</x:v>
+        <x:v>1556.07</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>6265</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1456.07</x:v>
+        <x:v>1556.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>6266</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1456.07</x:v>
+        <x:v>1556.07</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>6267</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1867.84</x:v>
+        <x:v>1967.84</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>6268</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>72.41</x:v>
+        <x:v>257.41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>6269</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>368.51</x:v>
+        <x:v>468.51</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>6270</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>571.63</x:v>
+        <x:v>671.63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>6271</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>368.51</x:v>
+        <x:v>468.51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>6272</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>368.51</x:v>
+        <x:v>468.51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>6273</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1248.81</x:v>
+        <x:v>1348.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>6274</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>156.52</x:v>
+        <x:v>256.52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>6275</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>576.83</x:v>
+        <x:v>676.83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>6276</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>3155.28</x:v>
+        <x:v>3340.28</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>6277</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>18180.24</x:v>
+        <x:v>18280.24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>6278</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>3458.99</x:v>
+        <x:v>3558.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>6279</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>84.59</x:v>
+        <x:v>184.59</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>6280</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>7641.76</x:v>
+        <x:v>7996.76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>6281</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>3434.18</x:v>
+        <x:v>3619.18</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>6282</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>850.53</x:v>
+        <x:v>950.53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>6283</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>4162.29</x:v>
+        <x:v>4262.29</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>6284</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>809.51</x:v>
+        <x:v>909.51</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6285</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6286</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>994.03</x:v>
+        <x:v>1094.03</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6287</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1587.13</x:v>
+        <x:v>1687.13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6288</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>161.4</x:v>
+        <x:v>261.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6289</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>499.11</x:v>
+        <x:v>599.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6290</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>852.18</x:v>
+        <x:v>952.18</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6291</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1129.69</x:v>
+        <x:v>1229.69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6292</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
-[...11 lines deleted...]
-        <x:v>6829.79</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6293</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>404.28</x:v>
+        <x:v>504.28</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6294</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>212.68</x:v>
+        <x:v>312.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6295</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>212.68</x:v>
+        <x:v>312.68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6296</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>361.88</x:v>
+        <x:v>461.88</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6297</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>5716.66</x:v>
+        <x:v>5816.66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6298</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>1440.9</x:v>
+        <x:v>1540.9</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6299</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1511.33</x:v>
+        <x:v>1611.33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6300</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>225.59</x:v>
+        <x:v>325.59</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6301</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>419.06</x:v>
+        <x:v>519.06</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6302</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>306.54</x:v>
+        <x:v>491.54</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6303</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>288.33</x:v>
+        <x:v>388.33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>168.06</x:v>
+        <x:v>268.06</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6305</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>168.06</x:v>
+        <x:v>268.06</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6306</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>168.06</x:v>
+        <x:v>268.06</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6307</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>254.64</x:v>
+        <x:v>354.64</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6308</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>209.61</x:v>
+        <x:v>309.61</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6309</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>272.63</x:v>
+        <x:v>372.63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6310</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>144.83</x:v>
+        <x:v>244.83</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6311</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>2139.58</x:v>
+        <x:v>2239.58</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6312</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1495.3</x:v>
+        <x:v>1595.3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6313</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>142.85</x:v>
+        <x:v>242.85</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6314</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>89.95</x:v>
+        <x:v>189.95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6315</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>568.17</x:v>
+        <x:v>668.17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6316</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>165</x:v>
-[...11 lines deleted...]
-        <x:v>8471.09</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6317</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1644.06</x:v>
+        <x:v>1744.06</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6318</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>215.1</x:v>
+        <x:v>315.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6319</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>541.89</x:v>
+        <x:v>641.89</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6320</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>518.98</x:v>
+        <x:v>618.98</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6321</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>780.21</x:v>
+        <x:v>880.21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6322</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>145.98</x:v>
+        <x:v>245.98</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6323</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>361.88</x:v>
+        <x:v>461.88</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6324</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>1074.44</x:v>
+        <x:v>1174.44</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6325</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>366.6</x:v>
+        <x:v>466.6</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6326</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>3565.97</x:v>
+        <x:v>3665.97</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6327</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>2316.71</x:v>
+        <x:v>2416.71</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6328</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>360.35</x:v>
+        <x:v>460.35</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6329</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>744.98</x:v>
+        <x:v>844.98</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6330</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>8745.35</x:v>
+        <x:v>8845.35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>