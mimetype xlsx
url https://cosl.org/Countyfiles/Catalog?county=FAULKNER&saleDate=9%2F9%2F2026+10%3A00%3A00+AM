--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda37a463e77d413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88b89308929b44caac2364acf67a5021.psmdcp" Id="R3683c43d4b6148cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d0bd319c8048d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c672207bb51d4d4aa67e6621b616d474.psmdcp" Id="Rb28ab6a5de3e49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,110 +46,80 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>FAULKNER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LLC, ARLANDS </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW PT W1/2 SE  AKA TR 10 PH 4 EDEN VALLEY  HILLTOP FIRE DEPT #51 28   05N 11W 7.65 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
   </x:si>
   <x:si>
     <x:t>JOHN A HARRISON</x:t>
   </x:si>
   <x:si>
     <x:t>001-00819-007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BENDER, DESIREE </x:t>
-[...8 lines deleted...]
-    <x:t>204-00075-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLACKMON, KELLEY R </x:t>
   </x:si>
   <x:si>
     <x:t>THE SOUTH HALF OF THE FOLLOWING TRACT:  DESCRIBED AS COMMENCING AT THE SE CORNER OF THE SW 1/4 SW 1/4, SECTION 27, T6N, R13W, FAULKNER COUNTY, ARKANSAS, THENCE NORTH 1215 FEET, THEN WEST 395 FEET, THEN N 88 DEGREES 25'38"W 258 FEET TO THE POINT OF BEGINNING.  THENCE N 88 DEGREES 25'38"W 105.00 FEET; THENCE SOUTH 415.00 FEET; THENCE S 88 DEGREES 25'38" E 105.00 FEET; THENCE NORTH 415.00 FEET TO THE POINT OF BEGINNING CONTAINING 1.00 ACRES MORE OR LESS.  BEAVERFORK FD #50 27   06N 13W  ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>CHARLES WEBB BLACKMON</x:t>
   </x:si>
   <x:si>
     <x:t>001-09288-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLAKELY JR, MICHAEL RAY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE  286 EAST FD 64  (Per deed 620-595) Part of the S1/2 N1/2 NE NE, Sec 28, T5N, R13W, Faulkner County, AR, desc as commencing at the NEC of sd S1/2 N1/2 NE NE and run S1* 10' 15"E along the E ln of sd S1/2 N1/2 NE NE, 120' to the pob; th continue S1* 10' 15"E 82.3'; th S89* 20' 35"W 600.44'; th N1* 10' 15"W 206.67' to the N ln of sd S1/2 N1/2 NE NE; th N89* 45' 33"E along sd N ln, 303.5'; th S1* 10' 15"E 120'; th N89* 45' 33"E 297' to the pob. Grantors reserve all oil, gas and minerals in, on or under sd lands not heretofore reserved or sold by prior grantors. 28   05N 13W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>MALLARD READY MIX LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08042-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NOTE LLC, BLUE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOOTH &amp; RANDALL B &amp; DEBORAH WATTS, DICKY &amp; DANNY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NE1/4  BEAVERFORK FD #50 25   06N 13W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve"> FD 50 25   06N 13W 0 ACRES LOT 12                   BLOCK  ACKLIN GAP PH I            ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>DIANE SMITH, RONNIE BOOTH</x:t>
   </x:si>
   <x:si>
     <x:t>123-00012-000</x:t>
   </x:si>
   <x:si>
     <x:t>FD 50 25   06N 13W 0 ACRES LOT 13                   BLOCK  ACKLIN GAP SUB PH I            ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>123-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t>BOOTH, DICKY &amp; DANNY &amp; RANDALL B &amp; DEBORAH WATTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FD 50 LOT 14 ACKLIN GAP PH I ADDITION 25 06N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>123-00014-000</x:t>
@@ -262,95 +232,80 @@
   <x:si>
     <x:t>001-11638-023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">F5 PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 17R-B  EAST 2 FT LOT TIMBERCREST ADDN REPLAT LOT 17 ADDITION 06 06N 13W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>498-00017-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FORRESTER, GEORGIA N &amp; JERRY D </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE  LIBERTY FD 62    (PER DEED 2010-4524 ** PT OF THE SW NE, SEC 9, T5N, R12W, FAULKNER COUNTY, ARKANSAS, DESC AS COMMENCING AT THE SW CORNER OF SD SW NE AND RUN N89*38'23"E ALONG SD LN OF SD SW NE 275.6' TO THE POB; THENCE CONTINUE N89*38'23", 269.4'; THENCE N1*03'07"W, 882.42' TO THE S R/W OF US HIGHWAY 64; THENCE S60*51'08"W ALONG SD R/W, 305.36'; THENCE S01*03'07"E 735.35' TO THE POB. THIS TRACT CONTAINS A 60' RD &amp; UTILITY EASEMENT ALONG THE S SIDE. ) 09   05N 12W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
   </x:si>
   <x:si>
     <x:t>JIMMY FORRESTER, JERRY W FORRESTER, KIMBERLY R DUKE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03412-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORTNER, TOBY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GANA, DIVINE CHICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW PART W1/2 NW1/4, SECTION 35, T7N, R13W; BEGINNING AT THE SOUTHEAST CORNER OF SAID W1/2 NW1/4 OF A FOUND STONE; THENCE NORTH 1650 FEET TO THE POINT OF BEGINNING; THENCE SOUTH 89*19'44"W 210.05 FEET TO THE CENTERLINE OF JR CIRCLE; THENCE ALONG SAID CENTERLINE TO A POINT NORTH 69*33'52"W 136.78 FEET; THENCE TO A POINT 58*54'34"W 55.30 FEET; THENCE TO A POINT NORTH 32*11'18"W 47.71 FEET; THENCE TO A POINT NORTH 20*13'42"W 48.77 FEET; THENCE LEAVING SAID CENTERLINE OF JR CIRCLE NORTH 89*19'44"E 428.67 FEET; THENCE SOUTH 00*16'33"W 165.00 FEET THE POINT OF BEGINNING 35   07N 13W 1.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-10451-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>FD55 30   04N 13W 0 ACRES LOT 10                   BLOCK  MULLINS ADDITION CITY  SD 78C</x:t>
   </x:si>
   <x:si>
     <x:t>HABITAT FOR HUMANITY OF FAULKNER COUNTY, MID-SOUTH ADJUSTMENT CO. INC., LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>760-01272-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NON-BUILDABLE FD 50 BEAVERFORK LOT 135 SHADOW RIDGE PH-I ADDITION 28 06N 13W 0.97 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>650-00135-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GUIDEN, CLARENCE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 26 06N 14W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-13178-000</x:t>
   </x:si>
   <x:si>
     <x:t>HALL, BILLY RAY &amp; MARTHA F, LIVING TRUST CO-TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW SE SE VILONIA FD #66 14 05N 12W 3.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03634-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDERSON, ROBERT &amp; SHARI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE HILLTOP FIRE DIST #51 DEED 2007-16320 THE W 429FT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, LESS AND EXCEPT THE FOLLOWING:  1) THE E 9FT OF THE W 429FT OF THE SW NE OF S36-T5N-R12W; AND  2) A PT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, MPDA FOLLOWS: COMMENCING AT THE NW CORNER OF SAID W1/2 NE AND RUN THENCE S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 460FT TO THE POB; THENCE CONTINUE S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 681.3FT; THENCE E 429FT; THENCE N0*45'10"E 1141.3FT TO THE N LINE OF SAID W1/2 NE; THENCE W 217FT; THENCE S0*45'10"W 460FT; THENCE W 212FT TO THE POB, CONTAINING 9.01AC, M/L.  3)A PT OF THE W1/2 NE OF S36-T5N-R12W, FAULKNER COUNTY, ARKANSAS, MPDA FOLLOWS: COMMENCING AT THE NW CORNER OF SAID W1/2 NE AND RUN S0*45'10"W ALONG THE W LINE OF SAID W1/2 NE 460FT; THENCE E 212FT; THENCE N0*45'10"E 460FT TO THE N LINE OF SAID W1/2 NE; THENCE W 212FT TO THE POB, CONTAINING 2.24AC, M/L. THE ABOVE DESC LANDS BEING CONVEYED HEREIN CONTAIN 14.5AC, M/L. TOGETHER WITH AN EASEMENT FOR INGRESS AND EGRESS OVER AND ACROSS AN EXISTING GRAVEL DRIVE LOCATED ON EXCEPTION NO 2, ABOVE, AND ALSO AN EASEMENT FOR INGRESS AND EGRESS TO THE ABOVE DESC PROPERTY BEING CONVEYED HEREBY OVER AND ACROSS AN EXISTING DIRT RD LOCATED ON EXCEPTION NO 2. 36 05N 12W 14.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04082-007</x:t>
@@ -385,50 +340,53 @@
   <x:si>
     <x:t>001-06877-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING, VICKI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE NW 05 07N 13W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09754-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY JR, ROBERT H </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 S1/4 28   05N 13W 0 ACRES LOT             BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>BARCLAYS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>198-00028-000</x:t>
   </x:si>
   <x:si>
+    <x:t>S25' LOT 6 28   05N 13W 0 ACRES LOT             BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
+  </x:si>
+  <x:si>
     <x:t>198-00030-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 N 75 FT 28   05N 13W 0 ACRES LOT                 BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>198-00031-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 21  S 3/4 28   05N 13W 0 ACRES LOT                 BLOCK 2                    TONY DUSSEX ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>198-00056-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LASLEY%LASLEY ACOUSTICS CO INC, E H </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW  ENOLA FD #69 32   07N 11W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 41R/46C</x:t>
   </x:si>
   <x:si>
     <x:t>ELLEN LASLEY</x:t>
   </x:si>
   <x:si>
     <x:t>730-00134-000</x:t>
@@ -580,123 +538,90 @@
   <x:si>
     <x:t>001-13606-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REDDING &amp; CHARLENE GRIFFIN, WANDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE  GUY FIRE DEPT #61    (DEED 593-71 BEG AT A POINT 39 RODS N OF THE SE CORNER OF THE SE OF S25-T8N-R13W, THENCE RUNNING N 70 YARDS, THENCE RUNNING W 70 YARDS, THENCE RUNNING S 70 YARDS, THENCE RUNNING E 70 YARDS TO THE POB.  PT OF THE SE SE, S25-T8N-R13W, FAULKNER COUNTY, ARKANSAS, DESC AS FOLLOWS: COMMENCING AT THE SE CORNER OF SAID SE SE; RUN THENCE N ALONG THE E LINE OF SAID SE SE, 641.2FT; THENCE W 210FT; THENCE N 14.7FT TO THE POB; THENCE N89*11'30"W 27.45FT; THENCE N0*48'29"E 211.68FT; THENCE S86*14'39"E 234.9FT TO THE E LINE OF SAID SE SE; THENCE S 1.43FT; THENCE W 210FT; THENCE S 210FT TO THE POB.) 25   08N 13W 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 34R</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF GUY</x:t>
   </x:si>
   <x:si>
     <x:t>001-11151-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHADELL, NATHAN % JOHN NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE  FD55 ONE ACRE OF LAND IN THE NW1/4 SE1/4 SECTION 31, T4N, R13W BEGINNING AT THE NE CORNER OF SAID FORTY AND RUNNING THENCE WEST 4.25 CHAINS TO THE WEST SIDE OF HWY 65; THENCE SOUTH 23 1/2 DEGREES WEST ALONG THE WEST SIDE OF SAID HWY 5.00 CHAINS TO POINT OF BEGINNING; THENCE WEST 3.17 CHAINS; THENCE SOUTH 23 1/2 DEGREES WEST 3.17 CHAINS; THENCE EAST 3.17 CHAINS TO THE WEST SIDE HWY 65; THENCE NORTH 23 1/2 DEGREES EAST ALONG THE SAID HWY 3.17 CHAINS TO THE POINT OF BEGINNING 31 04N 13W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06900-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH &amp; DICK &amp; DANNY BOOTH ETAL, DIANE S </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEPHENS, DESSLEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW  FD55 23   04N 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 78R</x:t>
   </x:si>
   <x:si>
     <x:t>JOHN H STEPHENS</x:t>
   </x:si>
   <x:si>
     <x:t>001-11710-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE LOT 10 VIC WAGNER SUB (PER PLAT FILED C - 5) FD55 LOT 10 05 04N 13W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-06519-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DERWIN M, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW SE COR CENTERVILLE FD 65 25 08N 12W 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05983-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TINKLE SR, EARL W </x:t>
   </x:si>
   <x:si>
     <x:t>286 EAST FD 64 26   05N 13W 0 ACRES LOT 2                    BLOCK 2                    CYPRESS COVE ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>JOE TINKLE</x:t>
   </x:si>
   <x:si>
     <x:t>192-00035-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-09341-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADE, TYLER &amp; BRITTANY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW  286 EAST FD 64 25   05N 13W 0.29 ACRES LOT  BLOCK   ADDITION CITY  SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>KEATHLEY FAMILY REVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>001-07946-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, MARTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE NE TWIN GROVES FIRE DIST #25 CITY TWIN GROVES 17 08N 13W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>778-10933-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHEELER, THOMAS </x:t>
   </x:si>
@@ -1152,1671 +1077,1587 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>6258</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2154.45</x:v>
+        <x:v>2161.79</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>6259</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>6260</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>1132.1</x:v>
+        <x:v>1139.44</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>6261</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>4772.49</x:v>
+        <x:v>4787.17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>6262</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>24</x:v>
-[...11 lines deleted...]
-        <x:v>17790.21</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>6263</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>3216.25</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>6264</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1556.07</x:v>
+        <x:v>1600.11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>6265</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1556.07</x:v>
+        <x:v>1600.11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>6266</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1556.07</x:v>
+        <x:v>1600.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>6267</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1967.84</x:v>
+        <x:v>2004.54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>6268</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>257.41</x:v>
+        <x:v>279.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>6269</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>468.51</x:v>
+        <x:v>491.14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>6270</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>671.63</x:v>
+        <x:v>693.65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>6271</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>468.51</x:v>
+        <x:v>483.19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>6272</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>468.51</x:v>
+        <x:v>483.19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>6273</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1348.81</x:v>
+        <x:v>1385.51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>6274</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>256.52</x:v>
+        <x:v>271.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>6275</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>676.83</x:v>
+        <x:v>706.19</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>6276</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>3340.28</x:v>
+        <x:v>3376.98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>6277</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>18280.24</x:v>
+        <x:v>18309.6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>6278</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>3558.99</x:v>
+        <x:v>3573.67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>6279</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>184.59</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>6280</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>7996.76</x:v>
+        <x:v>8048.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>6281</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>3619.18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>6282</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>950.53</x:v>
+        <x:v>957.87</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>6283</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>4262.29</x:v>
+        <x:v>4291.65</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>6284</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>909.51</x:v>
+        <x:v>917.46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6285</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6286</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1094.03</x:v>
+        <x:v>1116.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6287</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1687.13</x:v>
+        <x:v>1709.15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6288</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>261.4</x:v>
+        <x:v>276.08</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6289</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>599.11</x:v>
+        <x:v>606.45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6290</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>952.18</x:v>
+        <x:v>1091.64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6291</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1229.69</x:v>
+        <x:v>1237.03</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6292</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6293</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>504.28</x:v>
+        <x:v>511.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6294</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>312.68</x:v>
+        <x:v>327.36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6295</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>312.68</x:v>
+        <x:v>327.36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6296</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>461.88</x:v>
+        <x:v>476.56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6297</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>5816.66</x:v>
+        <x:v>5838.68</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6298</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>1540.9</x:v>
+        <x:v>1577.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6299</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1611.33</x:v>
+        <x:v>1633.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6300</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>325.59</x:v>
+        <x:v>332.93</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6301</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>519.06</x:v>
+        <x:v>533.74</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6302</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>491.54</x:v>
+        <x:v>513.56</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6303</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>388.33</x:v>
+        <x:v>410.35</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6304</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>268.06</x:v>
+        <x:v>291.3</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6305</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>268.06</x:v>
+        <x:v>275.4</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6306</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>268.06</x:v>
+        <x:v>275.4</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6307</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>354.64</x:v>
+        <x:v>369.32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6308</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>309.61</x:v>
+        <x:v>346.31</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6309</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>372.63</x:v>
+        <x:v>387.31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6310</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>244.83</x:v>
+        <x:v>259.51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6311</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>2239.58</x:v>
+        <x:v>2312.98</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6312</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1595.3</x:v>
+        <x:v>1609.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6313</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>242.85</x:v>
+        <x:v>257.53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6314</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>189.95</x:v>
+        <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6315</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>668.17</x:v>
+        <x:v>712.21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6316</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6317</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1744.06</x:v>
+        <x:v>1758.74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6318</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>190</x:v>
-[...11 lines deleted...]
-        <x:v>315.1</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6319</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>194</x:v>
-[...11 lines deleted...]
-        <x:v>641.89</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6320</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>618.98</x:v>
+        <x:v>633.66</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6321</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>880.21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6322</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>245.98</x:v>
+        <x:v>253.32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6323</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>461.88</x:v>
+        <x:v>491.24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6324</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>212</x:v>
-[...11 lines deleted...]
-        <x:v>1174.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6325</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>466.6</x:v>
+        <x:v>488.62</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6326</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>3665.97</x:v>
+        <x:v>3680.65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6327</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>2416.71</x:v>
+        <x:v>2460.75</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6328</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>460.35</x:v>
+        <x:v>482.37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6329</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>844.98</x:v>
+        <x:v>881.68</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6330</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>8845.35</x:v>
+        <x:v>8867.37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>