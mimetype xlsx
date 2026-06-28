--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75a802f7bd648ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bd6d48bdac34a73b4589c8bf862c373.psmdcp" Id="Rd043990f09c049ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5f75dd7e644d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94ba9c7c94624f36a560b07a41d3ab08.psmdcp" Id="Rf9609312f59347ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -88,89 +88,62 @@
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SW 2022R-001933 10 10N 28W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>TOLLOF CLARENCE EVERSON, AMBER YOLANDA SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>001-05981-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SW 2022R-001931 10 10N 28W 9 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>TOLLOF CLARENCE EVERSON, AMBER YOLANDA SANDERS, PLEASANT VIEW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-05982-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 2022R-001932 10 10N 28W 2.87 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06010-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 2022R-001934 10 10N 28W 5 ACRES </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FRYAR, RONNIE &amp; CYNTHIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 N1/2 NW1/4 NW1/4 73-128 13 7N 28W 3.39 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>002-00261-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HALL, LARRY A &amp; STEPHANIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HANCOCK &amp; TONDA BATES, DENA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SE RE 135-3 6 10N 26W 0.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-01075-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANCOCK, DENA &amp; TONDA BATES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">6 10N 26W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>WATALULA FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01075-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARKNESS, CHRISTMAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 2022R-001113 2 9N 28W 0.22 ACRES </x:t>
@@ -184,147 +157,120 @@
   <x:si>
     <x:t xml:space="preserve">140 X 214 2021R-003451 CITY OZARK 35 10N 27W 0.68 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00338-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 RE 96-747 CITY OZARK 35 10N 27W 0.42 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00452-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLINGSWORTH, JUDY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 170X116 213-631 ALTUS OUT LOTS (ACREAGE) ADDITION 16 9N 26W 0.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BANK ONE, N.A., TRUTEE</x:t>
   </x:si>
   <x:si>
     <x:t>005-00128-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAYNER, GRANT </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 16 C-97 357 BLOCK 67 HEWITT &amp; SPEER ADDITION 12 7N 29W </x:t>
+    <x:t xml:space="preserve">MCCORMACK, MARK &amp; LESLIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 C-97 357 12 7N 29W 0 ACRES LOT  BLOCK 67 HEWITT &amp; SPEER ADDITION CITY  SD 09C</x:t>
   </x:si>
   <x:si>
     <x:t>008-00617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCORMACK, MARK ALLEN, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 2021R-000408 LOT 17 BLOCK 67 HEWITT &amp; SPEER ADDITION 12 7N 29W </x:t>
   </x:si>
   <x:si>
     <x:t>008-00618-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCURTER, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW  SOUTH SIDE OF RUNWAY RE 136-660 2022R-001624 14 8N 27W 1.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02639-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW NORTH SIDE OF RUNWAY 2022R-001625 14 8N 27W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02639-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OWENS, GARY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 33 11N 27W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04899-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REIDHEAD &amp; BRIAN MCCUMBER, PAMELA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">251-140 LOT 29 CHRISMAN #1 ADDITION 5 9N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00400-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORT, JO ANN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Lot 1-6 Block 1 CITY OF ALSTON BLOCK 1 CITY OF ALSTON ADDITION 4 9N 28W </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 1-3 BLOCK 8 CITY ALSTON 4 9N 28W </x:t>
   </x:si>
   <x:si>
     <x:t>MELINDA ANN BLANKENSHIP, MISTY M SHORT-PRUITT, MELANIE HOPE SHORT, PLEASANT VIEW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>003-00044-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEELE, ANTHONY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE 2022R-001947 34 11N 29W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07164-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-06872-002</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -831,534 +777,462 @@
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>198.71</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>17</x:v>
-[...11 lines deleted...]
-        <x:v>206.65</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>771.49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>1023.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>3265.37</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>231.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1068.97</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>232.01</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>2622.83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>444.61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>4140.34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>6022.08</x:v>
+        <x:v>3822.01</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>657.75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>374.18</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>343.68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>833.49</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>2227.22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>263.09</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>263.09</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>1973.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>249.26</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>