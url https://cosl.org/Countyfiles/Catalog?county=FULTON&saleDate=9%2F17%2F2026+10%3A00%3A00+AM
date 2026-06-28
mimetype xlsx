--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a8f91ab16f4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e19cfa5d434c447489ab306acf77bb00.psmdcp" Id="R59dff5df53ca4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1dcc6a37a64801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e1acd4c21540cca6bc335f48063970.psmdcp" Id="R5f0c482c2c3b4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -1852,57 +1852,51 @@
   <x:si>
     <x:t xml:space="preserve">KERR, JOHN JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 4 OMAHA ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>260-16034-000</x:t>
   </x:si>
   <x:si>
     <x:t>KILPATRICK, SONYA A % SONYA A KILPATRICK LOVE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 2 W H DANBURY ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>686-25065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 3 W H HUNTINGTON ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>687-25342-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, DENNIS A </x:t>
-[...5 lines deleted...]
-    <x:t>180-13226-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING, DONALD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 BLOCK 3 NAMBE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>245-15439-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KLIMA, TRAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 237 W H HUNTINGTON ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>687-25508-000</x:t>
   </x:si>
   <x:si>
     <x:t>KODIAC LAND COMPANY INC LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 BLOCK 5 CHUMASH ADDITION </x:t>
   </x:si>
@@ -2174,53 +2168,50 @@
     <x:t xml:space="preserve">MCGUIRE, KEITH Q </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20 BLOCK 3 BRULE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>135-11464-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCINTOSH, GARRETT R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 30 BLOCK 5 CHEROKEE VIL 15 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>105-10217-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMULLEN, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 4 TOGWOTEE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>380-20536-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>MEYER, MAYRE (REV TRUST) % MAYRE MEYER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 BLOCK 4 SANTA CLARA ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>335-18638-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, ADRIENNE PAIGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 5 TETON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>370-20328-000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, KEITH E, TRUST % KEITH E MILLER</x:t>
   </x:si>
   <x:si>
     <x:t>295-17387-000</x:t>
   </x:si>
@@ -8921,3588 +8912,3576 @@
         <x:v>609</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>202.46</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>9187</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D236" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>9188</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>9189</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>202.46</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>9190</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>9191</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>9192</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>208.7</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>9193</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>9194</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>9195</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>9196</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>9197</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>247.73</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>9198</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>9199</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>559.98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>9200</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>9201</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D250" s="0" t="s">
+      <x:c r="F250" s="0" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>205.57</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>9202</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>9203</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>9204</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>1293.92</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>9205</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>9206</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E255" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>109.42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>9207</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>9208</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>9209</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>108.07</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>9210</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>108.07</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>9211</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>9212</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>9213</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>9214</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>9215</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>9216</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>9217</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>9218</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>9219</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>9220</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>9221</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>9222</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>703</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>9223</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>9224</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>9225</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>9226</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>192.81</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>9227</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>9228</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
         <x:v>719</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>721</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>158.05</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>9229</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>9230</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>9231</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>9232</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>9233</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>9234</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>115.17</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>9235</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>9236</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>9237</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>4133.33</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>9238</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>109.42</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>9239</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>9240</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>9241</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>9242</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>831.44</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>9243</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>9244</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="D293" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>9245</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>9246</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>9247</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>9248</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>9249</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G298" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>9250</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
         <x:v>780</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>783</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>195.87</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>9251</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G300" s="1">
         <x:v>2924.57</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>9252</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>183.96</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>9253</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>390.52</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>9254</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>241.88</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>9255</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>9256</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>824.1</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>9257</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>9258</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G307" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>9259</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>9260</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>9261</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>9262</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G311" s="1">
         <x:v>216.04</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>9263</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>9264</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>9265</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>9266</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>9267</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>9268</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
         <x:v>825</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>828</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>9269</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>9270</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G319" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>9271</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G320" s="1">
         <x:v>181.2</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>9272</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>9273</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>9274</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>9275</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G324" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>9276</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>9277</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>151.85</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>9278</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>9279</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>9280</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>9281</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>9282</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>9283</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>9284</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>9285</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>9286</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>9287</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>299.74</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>9288</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>9289</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>198.23</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>9290</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
         <x:v>888</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>891</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>198.23</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>9291</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>9292</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>208.7</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>9293</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>9294</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>218.61</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>9295</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>188.54</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>9296</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>9297</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>9298</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>9299</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>9300</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>151.49</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>9301</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>9302</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>129.84</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>9303</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="D352" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="D352" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>129.84</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>9304</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>178.73</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>9305</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D354" s="0" t="s">
         <x:v>930</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>933</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>182.6</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>9306</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G355" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>9307</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>9308</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="G357" s="1">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>9309</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G358" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>9310</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G359" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>9311</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>9312</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>9313</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
         <x:v>955</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>958</x:v>
       </x:c>
       <x:c r="G362" s="1">
         <x:v>3048.15</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>9314</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>9315</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
         <x:v>959</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>962</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G364" s="1">
         <x:v>209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>9316</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>115.41</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>9317</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>967</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G366" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>9318</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G367" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>9319</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G368" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>9320</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>9321</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>9322</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>9323</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>9324</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>9325</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>9326</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>9327</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>181.2</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>9328</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="G377" s="1">
         <x:v>131.66</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>9329</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="G378" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>9330</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G379" s="1">
         <x:v>200.14</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>9331</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="G380" s="1">
         <x:v>151.85</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>9332</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G381" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>9333</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G382" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>9334</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G383" s="1">
         <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>9335</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="G384" s="1">
         <x:v>515.97</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>9336</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
         <x:v>1016</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1019</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>515.97</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>9337</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G386" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>9338</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>452.8</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>9339</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>677.5</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>9340</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G389" s="1">
         <x:v>217.14</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>9341</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
         <x:v>1030</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1033</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>217.14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>