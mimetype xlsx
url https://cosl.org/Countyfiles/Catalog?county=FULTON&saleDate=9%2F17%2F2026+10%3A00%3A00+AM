--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1dcc6a37a64801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e1acd4c21540cca6bc335f48063970.psmdcp" Id="R5f0c482c2c3b4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d016d5f86ff4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60ed102fc3db4529ab11da14839deef8.psmdcp" Id="R822f000d1aa545c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -1186,65 +1186,68 @@
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 20 TESUQUE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>365-20232-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 20 TESUQUE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>365-20233-000</x:t>
   </x:si>
   <x:si>
     <x:t>DURR, BILL % BILL (DECEASED) C/O MARIA DURR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE 26 20N 5W 3.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MARIA DURR</x:t>
   </x:si>
   <x:si>
     <x:t>001-00412-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DURR, BILL % BILL (DECEASED) DURR</x:t>
+    <x:t xml:space="preserve">DURR% BILL (DECEASED) DURR, BILL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRACT 41 16 21N 5W 0 ACRES LOT  BLOCK  OZARK REGULAR BAPTIST CAMP ADDITION CITY RURAL SD 42R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIA L DURR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425-22108-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DURR, BILL % BILL (DECEASED) DURR C/O MARIA DURR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 GREEN MEADOWS ADDITION 35 19N 6W </x:t>
   </x:si>
   <x:si>
-    <x:t>MARIA L DURR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>515-22685-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 GREEN MEADOWS ADDITION 35 19N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>515-22686-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DURR, BILL % BILL (DECEASED) DURR C/O MARIA DURR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 GREEN MEADOWS ADDITION 35 19N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>515-22687-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22 GREEN MEADOWS ADDITION 35 19N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>515-22700-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 GREEN MEADOWS ADDITION 35 19N 6W </x:t>
@@ -1810,95 +1813,86 @@
   <x:si>
     <x:t xml:space="preserve">LOT 58 BLOCK G RIVER PARKING PARK ADDITION 5 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>627-31056-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELBY, EDWARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 BLOCK 6 W H DANBURY ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>686-25301-000</x:t>
   </x:si>
   <x:si>
     <x:t>KELBY, EDWARD, SR % EDWARD KELBY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 BLOCK 2 CHEROKEE VIL 16 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>110-10513-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KELLER, DOUGLAS E C/O NICOLE STOVER</x:t>
-[...5 lines deleted...]
-    <x:t>290-17258-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>KENNETH, GRAHAM ALVIN % CORELOGIC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 16 BLOCK 4 TETON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>370-20307-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KERR, JOHN JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 4 OMAHA ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>260-16034-000</x:t>
   </x:si>
   <x:si>
     <x:t>KILPATRICK, SONYA A % SONYA A KILPATRICK LOVE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 2 W H DANBURY ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>686-25065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 3 W H HUNTINGTON ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>687-25342-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KING, DONALD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 BLOCK 3 NAMBE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>245-15439-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KLIMA, TRAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 237 W H HUNTINGTON ADDITION 24 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>687-25508-000</x:t>
   </x:si>
   <x:si>
     <x:t>KODIAC LAND COMPANY INC LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 BLOCK 5 CHUMASH ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>160-12423-000</x:t>
@@ -1948,59 +1942,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 37 BLOCK 2 MOHAVE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>240-15187-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEGER, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 BLOCK 14 HORSESHOE BEND ESTATES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>705-26111-000</x:t>
   </x:si>
   <x:si>
     <x:t>LEIGHTON, CLYDE M (JR) % VIRGINIA L LEIGHTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 BLOCK 1 JICARILLA ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>190-13494-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LESLEY, ANGEL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LONG, HUEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 BLOCK 2 CHEROKEE VIL 16 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>110-10536-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LONG, SID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOODLAND HILLS LOT 57 BLOCK 5 W H SHERWOOD FORREST ADDITION 36 20N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>JUANITA LONG</x:t>
   </x:si>
   <x:si>
     <x:t>690-26032-000</x:t>
   </x:si>
   <x:si>
     <x:t>LONGS PEAK UNITED METHODIST CHURCH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 5 TOGWOTEE ADDITION </x:t>
@@ -2567,59 +2552,50 @@
     <x:t>SCHUDEL, MARCUS T (II)% BARBARA SCHUDEL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 BLOCK 7 SPOKANE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>350-19645-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, JEFFEREY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 24 BLOCK 4 SANTA CLARA ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>335-18652-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SELLERS, OWEN C &amp; MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 31 BLOCK 16 SANTA FE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>340-18885-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>105-10153-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHAW, CAROLYN S % CAROLYN TOMPKINS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 BLOCK 5 MANDAN ADDITION 28 19N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>205-13931-000</x:t>
   </x:si>
   <x:si>
     <x:t>SIBERT, RAYMOND H % RAYMOND &amp; KATHY J. SIBERT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 4 COCOPA ADDITION 21 19N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>170-12814-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMONEAU, PETER H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 13 TOHATCHIE ADDITION </x:t>
   </x:si>
@@ -7073,5415 +7049,5379 @@
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>670.64</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>9107</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>9108</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>9109</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>9110</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>9111</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>9112</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>9113</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>9114</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>9115</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>9116</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>9117</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>9118</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>9119</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>9120</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>272.42</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>9121</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>9122</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>9123</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>9124</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>158.05</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>9125</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>158.05</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>9126</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>9127</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>9128</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>9129</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>9130</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>9131</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>9132</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>9133</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>9134</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>151.85</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>9135</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>2515.68</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>9136</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>9137</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>181.2</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>9138</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>220.81</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>9139</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>257.12</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>9140</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>9141</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>9142</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>9143</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>9144</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>9145</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>9146</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>9147</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G196" s="1">
         <x:v>897.28</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>9148</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>116.15</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>9149</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>9150</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>1055.94</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>9151</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>303.21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>9152</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>9153</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>9154</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>9155</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>9156</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>2931.17</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>9157</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>9158</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>9159</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>9160</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>9161</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>9162</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>9163</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>9164</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G213" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>9165</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>9166</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>9167</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>9168</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>186.65</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>9169</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G218" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>9170</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>165.39</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>9171</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G220" s="1">
         <x:v>407.7</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>9172</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G221" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>9173</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G222" s="1">
         <x:v>373.41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>9174</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>9175</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G224" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>9176</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G225" s="1">
         <x:v>258.9</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>9177</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G226" s="1">
         <x:v>1551.78</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>9178</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="G227" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>9179</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>9180</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G229" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>9181</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>9182</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>600</x:v>
-[...1 lines deleted...]
-      <x:c r="D231" s="0" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>9183</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G232" s="1">
         <x:v>165.39</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>9184</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D233" s="0" t="s">
+      <x:c r="E233" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>217.88</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>9185</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>202.46</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>9186</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>202.46</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>9187</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>9188</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>9189</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>202.46</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>9190</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>9191</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>9192</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>208.7</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>9193</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>9194</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>9195</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>9196</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D245" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>9197</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>247.73</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>9198</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>9199</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>646</x:v>
-[...11 lines deleted...]
-        <x:v>559.98</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>9200</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>9201</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>205.57</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>9202</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>9203</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>9204</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>1293.92</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>9205</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>9206</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>109.42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>9207</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>9208</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>9209</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>108.07</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>9210</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>108.07</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>9211</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>9212</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>9213</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>9214</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>9215</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>9216</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>9217</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>9218</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>9219</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>9220</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>9221</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>9222</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>9223</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>9224</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>9225</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>9226</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>192.81</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>9227</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>9228</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>158.05</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>9229</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>9230</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>9231</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>9232</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>9233</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>9234</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>115.17</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>9235</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>9236</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>195.12</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>9237</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>4133.33</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>9238</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>109.42</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>9239</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>9240</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>9241</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>9242</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>831.44</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>9243</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>9244</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>9245</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="D294" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>9246</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>9247</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>9248</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>9249</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G298" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>9250</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>195.87</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>9251</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G300" s="1">
         <x:v>2924.57</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>9252</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>183.96</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>9253</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>390.52</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>9254</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>241.88</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>9255</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>9256</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>824.1</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>9257</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>9258</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G307" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>9259</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>9260</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>9261</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>9262</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G311" s="1">
         <x:v>216.04</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>9263</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>9264</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>9265</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="D314" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>9266</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="D315" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>9267</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>9268</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>9269</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>9270</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G319" s="1">
         <x:v>107.83</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>9271</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G320" s="1">
         <x:v>181.2</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>9272</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>9273</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>9274</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>9275</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G324" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>9276</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>9277</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>151.85</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>9278</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>853</x:v>
-[...11 lines deleted...]
-        <x:v>107.22</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>9279</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>9280</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>9281</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>9282</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>9283</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>9284</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>9285</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>9286</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>144.15</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>9287</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>299.74</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>9288</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>9289</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>198.23</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>9290</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>198.23</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>9291</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>99.88</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>9292</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>208.7</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>9293</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>9294</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>218.61</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>9295</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>188.54</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>9296</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>9297</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>9298</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>9299</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>9300</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>151.49</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>9301</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>9302</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>129.84</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>9303</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>129.84</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>9304</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>178.73</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>9305</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>182.6</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>9306</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G355" s="1">
         <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>9307</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="D356" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="D356" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>9308</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G357" s="1">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>9309</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G358" s="1">
         <x:v>107.22</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>9310</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G359" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>9311</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>9312</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>9313</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G362" s="1">
         <x:v>3048.15</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>9314</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>9315</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G364" s="1">
         <x:v>209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>9316</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>115.41</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>9317</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G366" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>9318</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="G367" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>9319</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="G368" s="1">
         <x:v>262.41</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>9320</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>108.81</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>9321</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>9322</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>9323</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>166.52</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>9324</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>9325</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>173.86</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>9326</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>9327</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>181.2</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>9328</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G377" s="1">
         <x:v>131.66</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>9329</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G378" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>9330</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G379" s="1">
         <x:v>200.14</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>9331</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="G380" s="1">
         <x:v>151.85</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>9332</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G381" s="1">
         <x:v>136.81</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>9333</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="G382" s="1">
         <x:v>144.51</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>9334</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="G383" s="1">
         <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>9335</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="G384" s="1">
         <x:v>515.97</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>9336</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>515.97</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>9337</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G386" s="1">
         <x:v>129.47</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>9338</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>452.8</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>9339</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>677.5</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>9340</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G389" s="1">
         <x:v>217.14</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>9341</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>217.14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>