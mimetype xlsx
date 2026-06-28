--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78a38f9ca784b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32defc5cd32f4325a72470ad1895f395.psmdcp" Id="Rc48923f71fd34cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c047f701434965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77a2f6c394c44248c5bad7350d1122b.psmdcp" Id="R1e8f89f74e654971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -61,165 +61,189 @@
   <x:si>
     <x:t xml:space="preserve">COLE, DOUGLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. S1/2 SW SW 229-764 13 06S 12W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-02222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER%WINNIE MAE COOPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 05S 14W 0.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06032-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAL, JUNIOR </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NW COR NE NE NW 26 06S 15W 0.51 ACRES </x:t>
+    <x:t>NW COR NE NE NW 26 06S 15W 0.51 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRYAN DEWAYNE DIAL</x:t>
   </x:si>
   <x:si>
     <x:t>001-07863-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DISMUKE, JAMES L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">181-311 LOT 35 LEE'S FERRY LAND ADDITION 36 07S 13W </x:t>
+    <x:t>181-311 36 07S 13W 0 ACRES LOT 35 BLOCK  LEE'S FERRY LAND ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETTY DISMUKE, NANCY KAREN DISMUKE</x:t>
   </x:si>
   <x:si>
     <x:t>380-00034-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ESTATE, MATHIOUS % RICHA MATHIOUS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E792' S1/2 SW NE 12 06S 12W 12 ACRES </x:t>
+    <x:t xml:space="preserve">ESTATE%RICHA MATHIOUS, MATHIOUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E792' S1/2 SW NE 12 06S 12W 12 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOROTHY ANN MATHIOUS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02191-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, DAVID B &amp; HAZEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 NE NW 29 03S 11W 20 ACRES </x:t>
+    <x:t>E1/2 NE NW 29 03S 11W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESLEY DAVID HOGUE, KRISTY D HOVER</x:t>
   </x:si>
   <x:si>
     <x:t>001-00118-001</x:t>
   </x:si>
   <x:si>
-    <x:t>ORT, CATHERINE, REVOC TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW NE - TRACT 1 15 05S 12W 10 ACRES </x:t>
+    <x:t xml:space="preserve">ORT REVOC TRUST, CATHERINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW NE - TRACT 1 15 05S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERNADETTE ANN ORT, MARTIN EDWARD ORT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01804-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PURPLE LOTUS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E2/3 LOT 12 &amp; 13 222-245 BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION 10 05S 13W </x:t>
+    <x:t xml:space="preserve">LOTUS TRUST, PURPLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E2/3 LOT 12 &amp; 13 222-245 10 05S 13W 0 ACRES LOT  BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION CITY  SD 37C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHOPTAW, WALTER;PRESTON;BRENT;JONES, BRANDI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW1/4 SW1/4 19 04S 14W 0.16 ACRES </x:t>
+    <x:t>PT SW1/4 SW1/4 19 04S 14W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRESTON MCCORD SHOPTAW, BRENTON WADE SHOPTAW, BRANDIE LYNN SHOPTAW-JONES, ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-05754-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W1/2 SW SW 185-303 19 04S 14W 0.15 ACRES </x:t>
+    <x:t>PT W1/2 SW SW 185-303 19 04S 14W 0.15 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-05763-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW 185-303 19 04S 14W 0.11 ACRES </x:t>
+    <x:t>PT SW SW 185-303 19 04S 14W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-05753-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 594' SE SE EX .29 A &amp; EX 6 A &amp; EX 6 A 216-11 24 04S 15W 0.84 ACRES </x:t>
+    <x:t>N 594' SE SE EX .29 A &amp; EX 6 A &amp; EX 6 A 216-11 24 04S 15W 0.84 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06957-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N 594' SE SE 24 04S 15W 4.8 ACRES </x:t>
+    <x:t>PT N 594' SE SE 24 04S 15W 4.8 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06957-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE BEG NE COR SES E S 40' FOR POB W 93'N 40' W 1262.7' 24 04S 15W 6 ACRES </x:t>
+    <x:t>PT SE SE BEG NE COR SES E S 40' FOR POB W 93'N 40' W 1262.7' 24 04S 15W 6 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06958-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES </x:t>
+    <x:t>PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06961-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 223-216 24 04S 15W 3.87 ACRES </x:t>
+    <x:t>PT SE SE 223-216 24 04S 15W 3.87 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06963-001</x:t>
   </x:si>
   <x:si>
     <x:t>SMIRL, ARTHUR T % NORMA NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 W1/2 W1/2 SW NW 36 03S 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05634-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SNYDER, FRANK A &amp; LINDA BLACK </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 8 BLOCK 001 CLEARWATER EST SEC 1 ADDITION 05 05S 11W </x:t>
+    <x:t xml:space="preserve">SNYDER &amp; LINDA BLACK, FRANK A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 05S 11W 0 ACRES LOT 8 BLOCK 001 CLEARWATER EST SEC 1 ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTERTOP WORLD, LLC, SCOTT P FRELUND II, JENNIFER SNYDER</x:t>
   </x:si>
   <x:si>
     <x:t>110-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TARVER, MARVIN &amp; THOMAS R DELAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 14 166-80 PRAGUE ADDITION 11 05S 12W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00008-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -635,465 +659,465 @@
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5228</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1372.82</x:v>
+        <x:v>1480.16</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5229</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>138.81</x:v>
+        <x:v>246.15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5230</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>920.13</x:v>
+        <x:v>1027.47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>120.22</x:v>
+        <x:v>227.56</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5232</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>158.48</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>248.9</x:v>
+        <x:v>356.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5234</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>168.38</x:v>
+        <x:v>283.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5235</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2503.09</x:v>
+        <x:v>2610.43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5236</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>87.85</x:v>
+        <x:v>187.85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5237</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>87.85</x:v>
+        <x:v>187.85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5238</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>87.85</x:v>
+        <x:v>195.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5239</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>448.72</x:v>
+        <x:v>888.72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5240</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>119.15</x:v>
+        <x:v>219.15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5241</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1673.91</x:v>
+        <x:v>1773.91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5242</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>215.46</x:v>
+        <x:v>315.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5243</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>99.89</x:v>
+        <x:v>199.89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5244</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>117.28</x:v>
+        <x:v>231.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5245</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>1057.23</x:v>
+        <x:v>1334.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5246</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>396.05</x:v>
+        <x:v>503.39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>