--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c047f701434965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77a2f6c394c44248c5bad7350d1122b.psmdcp" Id="R1e8f89f74e654971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6f8cf24d2242c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d719b79f70ff4e16b71ad6a65d74537c.psmdcp" Id="Rd4cca600b505454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -58,98 +58,62 @@
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, DOUGLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. S1/2 SW SW 229-764 13 06S 12W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-02222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER%WINNIE MAE COOPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 05S 14W 0.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06032-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DIAL, JUNIOR </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ESTATE%RICHA MATHIOUS, MATHIOUS </x:t>
   </x:si>
   <x:si>
     <x:t>E792' S1/2 SW NE 12 06S 12W 12 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>DOROTHY ANN MATHIOUS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02191-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOGUE, DAVID B &amp; HAZEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ORT REVOC TRUST, CATHERINE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE - TRACT 1 15 05S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>BERNADETTE ANN ORT, MARTIN EDWARD ORT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTUS TRUST, PURPLE </x:t>
   </x:si>
   <x:si>
     <x:t>E2/3 LOT 12 &amp; 13 222-245 10 05S 13W 0 ACRES LOT  BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION CITY  SD 37C</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN EXPRESS NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHOPTAW, WALTER;PRESTON;BRENT;JONES, BRANDI </x:t>
@@ -191,62 +155,50 @@
     <x:t>PT SE SE BEG NE COR SES E S 40' FOR POB W 93'N 40' W 1262.7' 24 04S 15W 6 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06958-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06961-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 223-216 24 04S 15W 3.87 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06963-001</x:t>
   </x:si>
   <x:si>
     <x:t>SMIRL, ARTHUR T % NORMA NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 W1/2 W1/2 SW NW 36 03S 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05634-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>110-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TARVER, MARVIN &amp; THOMAS R DELAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 14 166-80 PRAGUE ADDITION 11 05S 12W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00008-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -659,465 +611,417 @@
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5228</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1480.16</x:v>
+        <x:v>1487.5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5229</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>246.15</x:v>
+        <x:v>253.49</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5230</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>16</x:v>
-[...11 lines deleted...]
-        <x:v>1027.47</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
-[...11 lines deleted...]
-        <x:v>227.56</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5232</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>265.82</x:v>
+        <x:v>280.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>356.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5234</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>283.06</x:v>
+        <x:v>305.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5235</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2610.43</x:v>
+        <x:v>2625.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5236</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>187.85</x:v>
+        <x:v>202.53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5237</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>187.85</x:v>
+        <x:v>202.53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5238</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>195.8</x:v>
+        <x:v>226.38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5239</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>888.72</x:v>
+        <x:v>903.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5240</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>219.15</x:v>
+        <x:v>233.83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5241</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1773.91</x:v>
+        <x:v>1788.59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5242</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>315.46</x:v>
+        <x:v>330.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5243</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>199.89</x:v>
+        <x:v>214.57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5244</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>231.96</x:v>
+        <x:v>246.64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5245</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>1334.57</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5246</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>503.39</x:v>
+        <x:v>518.07</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>