--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,348 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6ccdbe149547e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c59e8ac2c0406487b6c696b5a02add.psmdcp" Id="R299f01511d9446cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bacf208499e4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc46e369b5424f80a0027d1b357325ae.psmdcp" Id="R0ecdd7f19071464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>GREENE</x:t>
   </x:si>
   <x:si>
-    <x:t>ARNOLD, KENNETH E, REVOCABLE TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT E/2 NE AS DESCRIBED IN TRACT IV IN DEED 201503816.  EXCEPT PT SE NE (1AC) AS DESCRIBED IN DEED 201508045.  EXCEPT PT SE NE (3.85AC) AS DESCRIBED IN DEED 201600511.  EXCEPT LTS 7, 8 &amp; 9 &amp; PT N 22ND STREET IN ARNOLDS SUBDIVISION, PARAGOULD AR (1.94AC) AS DESCRIBED IN CORRECTION DEED 201704557.  EXCEPT PT SE NE (2.79AC) AS DESCRIBED IN DEED 201708200.  EXCEPT PT SE NE (2.16AC) AS DESCRIBED IN TRACT I IN DEED 201708473.  EXCEPT PT SE NE (2.85AC) AS DESCRIBED IN TRACT II IN DEED 201708473.  EXCEPT PT SE NE S23-T17N-R5E (.12AC) AS DESCRIBED IN TRACT II IN DEED 201804344.   EXCEPT PT SE NE (7.65AC) AS DESCRIBED IN DEED 201900350.  EXCEPT PT E/2 NE (3.6AC) AS DESCRIBED IN DEED 201905119.  EXCEPT PT E/2 NE (3AC) AS DESCRIBED IN DEED 201905725.  EXCEPT PT E/2 NE (2.76AC) AS DESCRIBED IN DEED 201905968.  EXCEPT PT E/2 NE (1.67AC) AS DESCRIBED IN DEED 201906282.  EXCEPT PT E/2 NE OF SEC 23 TWP 17N RNG 5E (3.83AC) (BEING REFERENCED AS LTS 15, 16 &amp; 17 OF KENNETH ARNOLD'S SECOND ADDITION) AS DESCRIBED IN DEED 202101475.    (ASSESSOR NOTE: THERE WAS A SURVEY FILED IN PLAT A-294B, BUT NO ONE SIGNED IT AS AN OWNER; ALSO, PLAT IS NAMED, 2019 KENNETH ARNOLD'S REPLAT N 22ND STREET &amp; HAZEL STREET, BEING A REPLAT OF LOTS LYING IN KENNETH ARNOLD'S FIRST &amp; SECOND ADDITION OF A PART OF THE E/2 NE 1/4 OF SEC 23, TWP 17N, RNG 5E; DID NOT FIND A PLAT OF KENNETH ARNOLD'S FIRST OR SECOND ADDITION FILED, ONLY OF ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS FILED AT PLAT A-135B; PROPERTY IN PLAT A-294B IS IN SAME LOCATION AS PART OF THE PROPERTY IN ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS IN PLAT A-135B; THIS AT PLAT A-294B DOES NOT APPEAR TO BE A PROPER REPLAT OF THAT FILED OF RECORD; THIS LOOKS MORE LIKE A LOT SPLIT SURVEY; ALSO THIS WAS MODIFIED BY HAND PRIOR TO RECORDING; EACH TRACT DOES HAVE A METES AND BOUNDS DESCRIPTION AS ORIGINALLY SURVEYED IN PLAT A-294B THAT COULD BE USED FOR FUTURE CONVEYANCES WITH A REFENCE MADE TO THE PLAT AS TO SURVEYED DESCRIPTION, BUT THE WORK THAT SURVEYOR HANCOCK HAD DONE HAS ALSO BEEN MODIFIED BY HAND PRIOR TO FILING.) ARNOLDS ADDITION 23 17N 5E 3.59 ACRES </x:t>
+    <x:t xml:space="preserve">ARNOLD REVOCABLE TRUST, KENNETH E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E/2 NE AS DESCRIBED IN TRACT IV IN DEED 201503816.  EXCEPT PT SE NE (1AC) AS DESCRIBED IN DEED 201508045.  EXCEPT PT SE NE (3.85AC) AS DESCRIBED IN DEED 201600511.  EXCEPT LTS 7, 8 &amp; 9 &amp; PT N 22ND STREET IN ARNOLDS SUBDIVISION, PARAGOULD AR (1.94AC) AS DESCRIBED IN CORRECTION DEED 201704557.  EXCEPT PT SE NE (2.79AC) AS DESCRIBED IN DEED 201708200.  EXCEPT PT SE NE (2.16AC) AS DESCRIBED IN TRACT I IN DEED 201708473.  EXCEPT PT SE NE (2.85AC) AS DESCRIBED IN TRACT II IN DEED 201708473.  EXCEPT PT SE NE S23-T17N-R5E (.12AC) AS DESCRIBED IN TRACT II IN DEED 201804344.   EXCEPT PT SE NE (7.65AC) AS DESCRIBED IN DEED 201900350.  EXCEPT PT E/2 NE (3.6AC) AS DESCRIBED IN DEED 201905119.  EXCEPT PT E/2 NE (3AC) AS DESCRIBED IN DEED 201905725.  EXCEPT PT E/2 NE (2.76AC) AS DESCRIBED IN DEED 201905968.  EXCEPT PT E/2 NE (1.67AC) AS DESCRIBED IN DEED 201906282.  EXCEPT PT E/2 NE OF SEC 23 TWP 17N RNG 5E (3.83AC) (BEING REFERENCED AS LTS 15, 16 &amp; 17 OF KENNETH ARNOLD'S SECOND ADDITION) AS DESCRIBED IN DEED 202101475.    (ASSESSOR NOTE: THERE WAS A SURVEY FILED IN PLAT A-294B, BUT NO ONE SIGNED IT AS AN OWNER; ALSO, PLAT IS NAMED, 2019 KENNETH ARNOLD'S REPLAT N 22ND STREET &amp; HAZEL STREET, BEING A REPLAT OF LOTS LYING IN KENNETH ARNOLD'S FIRST &amp; SECOND ADDITION OF A PART OF THE E/2 NE 1/4 OF SEC 23, TWP 17N, RNG 5E; DID NOT FIND A PLAT OF KENNETH ARNOLD'S FIRST OR SECOND ADDITION FILED, ONLY OF ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS FILED AT PLAT A-135B; PROPERTY IN PLAT A-294B IS IN SAME LOCATION AS PART OF THE PROPERTY IN ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS IN PLAT A-135B; THIS AT PLAT A-294B DOES NOT APPEAR TO BE A PROPER REPLAT OF THAT FILED OF RECORD; THIS LOOKS MORE LIKE A LOT SPLIT SURVEY; ALSO THIS WAS MODIFIED BY HAND PRIOR TO RECORDING; EACH TRACT DOES HAVE A METES AND BOUNDS DESCRIPTION AS ORIGINALLY SURVEYED IN PLAT A-294B THAT COULD BE USED FOR FUTURE CONVEYANCES WITH A REFENCE MADE TO THE PLAT AS TO SURVEYED DESCRIPTION, BUT THE WORK THAT SURVEYOR HANCOCK HAD DONE HAS ALSO BEEN MODIFIED BY HAND PRIOR TO FILING.) 23 17N 5E 3.59 ACRES LOT  BLOCK  ARNOLDS ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RITA REED, TAMI MONTGOMERY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1110-00017-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BAKER, DENNIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NW SE (.8AC) AS DESCRIBED IN DEED 219-517. 7 16N 5E 0.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>1110-00017-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>0011-07420-002</x:t>
   </x:si>
   <x:si>
     <x:t>BOYD, CYNTHIA JO &amp; EFFIE C KITCHEN ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE SE LY EAST OF NEW LEVEE AS DESCRIBED IN DEED 128-611. 20 18N 8E 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0024-20400-002</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, ANN ADELLE, FAMILY LIMITED PARTNERSHIP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW OF SEC 36 TWP 19N RNG 4E (3.55AC) AS DESCRIBED IN THE (2) EXCEPTION IN THE LAST DESCRIBED TRACT IN DEED 202002741.  EXCEPT NE NW OF SEC 36 TWP 19N RNG 4E, LYING SOUTH &amp; WEST OF THE CENTERLINE OF GREENE 119 ROAD, (CALL 3.33AC) AS DESCRIBED IN THE SECOND DESCRIBED TRACT IN DEED 202102204.  EXCEPT ALL MINERAL RIGHTS CURRENTLY ASSESSED UNDER PARCELS 0500-00411-000 &amp; 0500-00412-000. 36 19N 4E 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0010-36220-001</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYANT, VIRGINIA (ESTATE) % GARRY DON BRADLEY, EXECUTOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S OF HWY PT NE NE  4.8AC AS DESCRIBED IN 211-14 (3.8ac)  AS DESCRIBED IN 184-93 ( 1ac ) 26 18N 4E 4.8 ACRES </x:t>
+    <x:t xml:space="preserve">BRYANT (ESTATE)%GARRY DON BRADLEY, EXECUTOR, VIRGINIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S OF HWY PT NE NE  4.8AC    AS DESCRIBED IN 211-14 (3.8ac)  AS DESCRIBED IN 184-93 ( 1ac ) 26 18N 4E 4.8 ACRES LOT  BLOCK   ADDITION CITY  SD T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY BRADLEY. VIRGINIA RUDI, DEANNA HAILE, KATHY HOSIER, PATRICIA STONE, JUNIOR BRADLEY</x:t>
   </x:si>
   <x:si>
     <x:t>0009-26110-004</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYSON, KAREN, ERICA HARE &amp; SHANE DELANCEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW AS DESCRIBED IN 200710666 13 17N 5E 1.26 ACRES </x:t>
+    <x:t xml:space="preserve">BRYSON, ERICA HARE &amp; SHANE DELANCEY, KAREN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW AS DESCRIBED IN 200710666 13 17N 5E 1.26 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK OF COMMERCE</x:t>
   </x:si>
   <x:si>
     <x:t>0012-13200-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANNELL, CHARLENE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW 50 X 150 OF SEC 32 TWP 17N RNG 6E (.17AC) AS DESCRIBED IN DEED 202007656. 32 17N 6E 0.17 ACRES </x:t>
+    <x:t>PT NE SW 50 X 150 OF SEC 32 TWP 17N RNG 6E (.17AC) AS DESCRIBED IN DEED 202007656. 32 17N 6E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD T1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32310-015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLAYTON, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN TRACT XVI IN DEED 292-248 29 17N 06E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1228-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 201608358. 32 17N 06E 0.16 ACRES LOT 12 BLOCK 8 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00059-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAYTON, DALENE NICOLE % DALENE NICOLE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 BLACKWOOD &amp; BONE ADDITION 34 17N 5E 0.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1145-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, FANNIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 200' LOT 35 COTTONBELT ADDITION 20 17N 06E 1.35 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>9075-00035-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CROSSNO IRREVOCABLE TRUST, DEVONA JEAN </x:t>
-[...8 lines deleted...]
-    <x:t>1500-00020-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAWSON, STEPHEN E </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S 22' W 10' 9 &amp; S 22' 10 AS DESCRIBED IN DEED 283-853. 1 16N 5E 0.03 ACRES LOT  BLOCK I HOWELL ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1332-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA LIMA, MARTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 7 AS DESCRIBED  IN DEED 201303893. BLOCK 1 MCDONALD ADDITION 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1435-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA, LIMA MARTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 1 AS DESCRIBED IN DEED 200510517 31 17N 06E 0.08 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
-    <x:t>CITY OF PARAGOULD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1342-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEMPSEY, MICHAEL &amp; DONNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW &amp; PT NW NW AS DESCRIBED IN 201903861 29 17N 5E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29210-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTATES NA, IZOM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 101.5 X 155 (.37AC) AS DESCRIBED AS TRACT B IN COLEMAN LOT SPLIT SURVEY IN SVY X-57. 24 17N 5E 0.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-24400-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARMER, JASON DEAN &amp; JULIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13 LESS N 30' AS DESCRIBED IN 2010-07063 GLENDALE ADDITION 13 18N 6E 0.15 ACRES </x:t>
+    <x:t>LOT 13 LESS N 30' AS DESCRIBED IN 2010-07063 13 18N 6E 0.15 ACRES LOT  BLOCK  GLENDALE ADDITION CITY  SD S2M C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAM RICKON</x:t>
   </x:si>
   <x:si>
     <x:t>3320-00013-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FISHER, WILLIAM E &amp; JEFFERY H FISHER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES </x:t>
+    <x:t xml:space="preserve">FISHER &amp; JEFFERY H FISHER, WILLIAM E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-29200-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES </x:t>
+    <x:t>PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">IRS, DF&amp;A, REGIONS BANK </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29310-004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FLETCHER, GARRETT </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW OF SEC 32 TWP 17N RNG 6E (1.08AC) AS DESCRIBED IN TRACT II IN BENEFICIARY DEED 201802134. EXCEPT PT NW SW OF SEC 32 TWP 17N RNG 6E (.2215AC) AS DESCRIBED IN DEED 296-871. 32 17N 06E 0.86 ACRES </x:t>
+    <x:t xml:space="preserve">FORMON &amp; RAYBURN FORMON%JULIA (JULIE) LAWANDA FORMON, WARREN HARRIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW OF SEC 32 TWP 17N RNG 6E (1.08AC) AS DESCRIBED IN TRACT II IN BENEFICIARY DEED 201802134. EXCEPT PT NW SW OF SEC 32 TWP 17N RNG 6E (.2215AC) AS DESCRIBED IN DEED 296-871. 32 17N 06E 0.86 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32320-002</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, DAVID, RANDY FOSTER, ALAN FOSTER &amp; ANDY FOSTER HEIRS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE SW (39 AC) AS DESCRIBED IN DEED 145-8    LESS &amp; EXCEPT THE FOLLOWING    PT SE SW (1 AC) AS DESCRIBED IN 151-216  PT SE SW (1 AC) AS DESCRIBED IN 154-189  PT SE SW AS DESCRIBED IN 157-96  PT SE SW AS DESCRIBED IN 161-203  PT SE SW AS DESCRIBED IN 161-377  PT SE SW AS DESCRIBED IN 164-195  PT SE SW AS DESCRIBED IN 180-482  PT SE SW AS DESCRIBED IN 189-563  PT SE SW AS DESCRIBED IN 191-327  PT SE SW AS DESCRIBED IN 192-467  PT SE SW AS DESCRIBED IN 197-384  PT SE SW (1.75 AC) AS DESCRIBED IN 200-24  PT SE SW AS DESCRIBED IN 202-101 13 17N 5E 0.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-13340-018</x:t>
   </x:si>
   <x:si>
     <x:t>GAZAWAY, VIVA (HEIRS OR DEVISEES)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE AS DESCRIBED IN 131-110 ASSESSOR'S NOTE (THIS IS THE ACREAGE THAT IS  LEFT AFTER DEEDS 143-509; 141-472; 130-592;138-227 &amp; 142-496) 35 17N 5E 1.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-35120-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOSS, DANIEL R &amp; GLENNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0015-03100-072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREENWAY, KELLI LENAE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN 201208747. 6 16N 6W 0.16 ACRES LOT 2 BLOCK 7 BALDWIN &amp; COLLIER ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1125-00051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 40' LT 3 AS DESCRIBED IN TRACT 2 IN DEED 201208747. 06 16N 06E 0.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00052-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREER, LANCE &amp; MELISSA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALL THAT PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E LYING NORTH AND EAST OF HIGHWAY #34 MORE PARTICULARLY DESCRIBED AS FOLLOWS BEGINNING AT A POINT WHERE THE EAST RIGHT OF WAY LINE OF SAID HIGHWAY # 34 CROSSED THE NORTH BOUNDARY LINE OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E RUN THENCE EAST 495 FEET RUN THENCE SOUTH 1201 FEET TO THE NORTH RIGHT OF WAY LINE OF SAID HIGHWAY #34 RUN THENCE IN A NORTHWESTERLY DIRECTION ALONG AND WITH THE RIGHT OF WAY LINE OF SAID HIGHWAY #34 TO THE POINT OF BEGINNING CONTAINING 8 ACRES MORE OR LESS. AS DESCRIBED IN 201507667. 33 18N 5E 8 ACRES </x:t>
+    <x:t>ALL THAT PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E LYING NORTH AND EAST OF HIGHWAY #34 MORE PARTICULARLY DESCRIBED AS FOLLOWS BEGINNING AT A POINT WHERE THE EAST RIGHT OF WAY LINE OF SAID HIGHWAY # 34 CROSSED THE NORTH BOUNDARY LINE OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E RUN THENCE EAST 495 FEET RUN THENCE SOUTH 1201 FEET TO THE NORTH RIGHT OF WAY LINE OF SAID HIGHWAY #34 RUN THENCE IN A NORTHWESTERLY DIRECTION ALONG AND WITH THE RIGHT OF WAY LINE OF SAID HIGHWAY #34 TO THE POINT OF BEGINNING CONTAINING 8 ACRES MORE OR LESS. AS DESCRIBED IN 201507667. 33 18N 5E 8 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>0013-33330-006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, VONDA SUE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 BLOCK 4 WILLIFORD ADDITION 13 18N 6E 0.24 ACRES </x:t>
+    <x:t>Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 13 18N 6E 0.24 ACRES LOT  BLOCK 4 WILLIFORD ADDITION CITY  SD S2M C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>3900-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t>H P TAYLOR CONTRACTING CO LLC &amp; GLENDA D % GLENDA DALE NELSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLK 5 AS DESCRIBED IN 131-544  EXCEPT S50.3' 11 &amp; N32' 12 BLK 6 RHODES &amp; TAYLOR AS DESCRIBED IN 288-325. BLOCK 6 RHODES &amp; TAYLOR ADDITION 36 17N 5E 0.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1578-00088-001</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, CHARLES &amp; SCHUG RENTAL PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 31 OF SUNRISE ESTATES PHASE ONE TO THE CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CABINET A PAGE 202B OF THE PLAT RECORDS OF GREENE COUNTY AR. AS DESCRIBED IN 201403468. SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1637-00031-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201603424. LOT 32 SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.28 ACRES </x:t>
   </x:si>
@@ -475,75 +478,84 @@
   <x:si>
     <x:t>Lot PT LT 1 (58 X 140)  AS DESCRIBED IN DEED 200700638. 31 17N 6E 0.19 ACRES LOT  BLOCK  HUNT ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1342-00005-000</x:t>
   </x:si>
   <x:si>
     <x:t>BEING A PORTION OF THAT AS DESCRIBED IN DEED 269-755. 32 17N 06E 0.16 ACRES LOT 11 BLOCK 12 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00089-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 262-607. 32 17N 6E 0.18 ACRES LOT 17 BLOCK  MCDONALD 7 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1449-00019-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 E1/2 E1/2 SE SE (50 X 150) OF SEC 25 TWP 17N RNG 5E (.17AC) AS DESCRIBED IN DEED 259-853. 25 17N 5E 0.17 ACRES </x:t>
+    <x:t>PT S1/2 E1/2 E1/2 SE SE (50 X 150) OF SEC 25 TWP 17N RNG 5E (.17AC) AS DESCRIBED IN DEED 259-853. 25 17N 5E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1002-25440-017</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 302-566. 6 16N 6E 0.16 ACRES LOT 7 BLOCK 1 CARDWELL 5TH ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK OF PARAGOULD, BANK OF PARAGOULD, IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1167-00007-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN DEED 201800954. 6 16N 6E 0.16 ACRES </x:t>
+    <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN DEED 201800954. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION PLANTERS BANK, BANK OF PARAGOULD, PEOPLES BANK, LIBERTY BANK OF ARKANSAS, IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES </x:t>
+    <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">IRS, DF&amp;A, CITY OF PARAGOULD, BANK OF PARAGOULD, LIBERTY BANK OF ARKANSAS, PEOPLES BANK </x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE &amp; JULIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 5 EXC S 10' &amp; ALL 6  AS DESCRIBED IN DEED 201504211. 6 16N 6E 0.29 ACRES LOT  BLOCK 11 MCDONALD 4 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00091-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDLEY, LISA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE OF SEC 36 TWP 16N RNG 3E (1AC) AS DESCRIBED IN TRACT I IN DEED 200709066. PT NE OF SEC 36 TWP 16N RNG 3E (.25AC) AS DESCRIBED IIN TRACT II IN DEED 200709066. 36 16N 03E 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0003-36110-005</x:t>
   </x:si>
@@ -553,117 +565,111 @@
   <x:si>
     <x:t xml:space="preserve">PT LT 2 IN BLK 5 (200 X 200) IN THE TOWN OF LAFE ARKANSAS (.92AC) AS DESCRIBED IN DEED 268-376.  EXCEPT PT LT 2 IN BLK 5 IN THE TOWN OF LAFE ARKANSAS (.88AC) AS DESCRIBED IN DEED 202004877.    (ASSESSOR NOTE: THIS APPEARS TO BE A 10' X 172.6' STRIP THAT WAS INCLUDED IN DEED 268-376, BUT NOT INCLUDED IN DEED 275-726.) TOWN OF LAFE ADDITION 11 18N 5E 0.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6500-00039-001</x:t>
   </x:si>
   <x:si>
     <x:t>MCCULLAR, LYNN &amp; LINA KAY MISSKELLY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRACT 2: THAT PART W/2 NE SW &amp; ALL THAT PART NW SW ALL IN SEC 11 TWP 16N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NE CORNER OF SAID W/2 NE SW THENCE N89*28'43"W 425' TO THE TRUE POINT OF BEGINNING THENCE N89*28'09"W 252.4' THENCE S00*30'37"W 209' THENCE N89*34'19"W 34' THENCE S00*25'41"W 257.7' THENCE S89*34'46"E 53.4' THENCE S00*32'03"W 163.3' THENCE S89*28'43"E 233' THENCE N00*28'48"E 630' TO THE TRUE POINT OF BEGINNING CONTAINING 3.78 ACRES MORE OR LESS AS DESCRIBED IN 201401360. 11 16N 5E 3.78 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1001-11310-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLAR, LYNN &amp; RHONDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 201201563. LOT 13 WHITAKER HILL ADDITION 08 16N 05E 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9775-00013-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MITCHELL, TONI &amp; KYLA MITCHELL POTTER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MONTGOMERY, STEPHEN &amp; HAILEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE AS DESCRIBED IN 201604741. 27 16N 4E 4.99 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0007-27140-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELMS, KORI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot E 1' LT 473 (1' X 87') CARRIAGE HILL 10TH 23-16-05 ONE FOOT OFF FROM AND ACROSS THE EAST SIDE OF LOT 473 OF CARRIAGE HILL TENTH ADDITION TO THE CITY OF PARAGOULD AR, AS SHOWN AS THE EXCEPTION IN DEED 200801687. CARRIAGE HILL 10TH ADDITION 23 16N 5E </x:t>
   </x:si>
   <x:si>
     <x:t>1829-00473-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEWTON AVILA DO NASCIMENTO, FRANCISCO </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOTS 11 &amp; 12 &amp; PT ALLEY AS DESCRIBED IN DEED 294-1092. 06 16N 06E 0.18 ACRES LOT  BLOCK 9 MCDONALD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OZARK US PROPERTIES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE  130 X 150  (.45AC) AS DESCRIBED IN DEED 263-531. 33 17N 5W 0.45 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-33130-003</x:t>
   </x:si>
   <x:si>
-    <x:t>PADILLA, JOSE RAFAEL ORTIZ &amp; K LAMONACO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SW (76X150) OF SEC 32 TWP 17N RNG 6R (.26AC) AS DESCRIBED IN ATTORNEY'S AFFIDAVIT 201804077. 32 17N 06E 0.26 ACRES </x:t>
+    <x:t xml:space="preserve">PADILLA &amp; K LAMONACO, JOSE RAFAEL ORTIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW (76X150) OF SEC 32 TWP 17N RNG 6R (.26AC) AS DESCRIBED IN ATTORNEY'S AFFIDAVIT 201804077. 32 17N 06E 0.26 ACRES LOT  BLOCK   ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32310-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKER, THERESA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 202-505 LOT 1 TAYLOR ADDITION 25 18N 5E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9650-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEREZ, JOSHUA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 114' LOT 13 AS DESCRIBED IN 202101964 HILLCREST HEIGHTS ADDITION 2 17N 5E 0.69 ACRES </x:t>
+    <x:t>N 114' LOT 13 AS DESCRIBED IN 202101964 2 17N 5E 0.69 ACRES LOT  BLOCK  HILLCREST HEIGHTS ADDITION CITY  SD S1OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>4400-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POTTER (HEIRS OR DEVISEES), BERNIECE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot W/2 11 &amp; W/2 12 EXC S28' W/2 12 Acres AS DESCRIBED IN DEED 226-757. 31 17N 6E 0.18 ACRES LOT  BLOCK 3 MCDONALD 2 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1439-00058-000</x:t>
   </x:si>
   <x:si>
     <x:t>POTTER, CLARENCE DELMAR % BONNIE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THAT PART OF THE NORTH HALF OF THE SOUTHWEST QUARTER OF SEC 22 TWP 18N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHWEST CORNER OF SAID TRACT, RUN THENCE NORTH 88*-12' EAST 800 FEET, RUN THENCE SOUTH 0*-53' EAST 570 FEET TO THE TRUE POINT OF BEGINNING, RUN THENCE NORTH 79*-51' WEST 108 FEET, RUN THENCE 7*-20' WEST 415 FEET, RUN THENCE SOUTH 61*-23' EAST 244 FEET, RUN THENCE SOUTH 34*-22' EAST 116 FEET, RUN THENCE NORTH 67*-30' EAST 396 FEET, RUN THENCE NORTH 67*-30' WEST 352 FEET, RUN THENCE NORTH 17*-30' WEST 316 FEET, RUN THENCE NORTH 79*-51' WEST 74 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 4.0 ACRES MORE OR LESS. AS DESCRIBED IN 247-772. (ASSESSOR NOTE: THIS TAX PARCEL IS ASSESSED ASSUMING THAT THE CALL "RUN THENCE 7*-20' WEST 415 FEET," IN THE ABOVE DESCRIPTION SHOULD BE "RUN THENCE SOUTH 7*-20' WEST 415 FEET," - - HOWEVER, LEGAL DESCRIPTION SHOWN AS IT APPEARS IN SAID DEED 247-772.)    EXCEPT    THAT PART OF THE NORTH HALF OF THE SOUTHWEST QUARTER OF SEC 22 TWP 18N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHWEST CORNER OF SAID TRACT, RUN THENCE NORTH 88*-12' EAST 800 FEET, RUN THENCE SOUTH 0*-53' EAST 570 FEET TO THE TRUE POINT OF BEGINNING, RUN THENCE SOUTH 79*-51' EAST 74 FEET, RUN THENCE SOUTH 17*-30' EAST 290.7 FEET, RUN THENCE NORTH 78*-23' WEST 304.7 FEET, RUN THENCE NORTH 7*-20' EAST 250 FEET, RUN THENCE SOUTH 79*-51' EAST 108 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 1.41 ACRES, MORE OR LESS. AS DESCRIBED IN 200406409. 22 18N 5E 2.59 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0013-22300-119</x:t>
   </x:si>
   <x:si>
     <x:t>PYLAND, RUBY LEE (HEIRS OR DEVISEES)</x:t>
   </x:si>
@@ -679,168 +685,159 @@
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201707688. LOT 11 BLOCK 2 BALDWIN &amp; COLLIER ADDITION 6 16N 6E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">QUINN, MARSHALL R &amp; TINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRACTIONAL S1/2 SW AS DESCRIBED IN 272-64  EXCEPT PT FRACTIONAL S/2 SW AS DESCRIBED IN 200703574 32 17N 7E 3.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0020-32300-009</x:t>
   </x:si>
   <x:si>
     <x:t>SANDERS, CHARLOTTE % CHARLOTTE ANN GALLAGHER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE AS DESCRIBED IN TRACT 2 OF 200311993. 31 17N 5E 1.94 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-31430-006</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHUG, MIKE A &amp; JANET M &amp; SHANNON WATERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Lot W35' LT 3 &amp; ALL LTS 4 &amp; 5 &amp; E/2 LT 6  AS DESCRIBED IN TRACT II IN DEED 202102450. BLOCK 5 TRUST 2ND ADDITION 6 16N 6E 0.54 ACRES </x:t>
+    <x:t xml:space="preserve">SCHUG &amp; SHANNON WATERS, MIKE A &amp; JANET M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot W35' LT 3 &amp; ALL LTS 4 &amp; 5 &amp; E/2 LT 6  AS DESCRIBED IN TRACT II IN DEED 202102450. 6 16N 6E 0.54 ACRES LOT  BLOCK 5 TRUST 2ND ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANET HOME LENDING, SHANNON WATERS, FIRST NATIONAL BANK, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1665-00025-002</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHUG, MIKE A &amp; JANET M &amp; UNICE THOMPSON % SHANNON WATERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER TWO TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN DEED 102-642.  EXCEPT W 35' OF LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN TRACT II IN DEED 202102450.   EXCEPT N 57.7' OF LOTS 1 &amp; 2 &amp; E 15' LOT 3 IN BLOCK 5 OF TRUST ADDITION NO 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN DEED 200805449.   EXCEPT PT LOTS 1, 2 &amp; 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN TRACT I IN DEED 202102450. TRUST 2ND ADDITION 6 16N 6E 0.01 ACRES </x:t>
+    <x:t xml:space="preserve">SCHUG &amp; UNICE THOMPSON%SHANNON WATERS, MIKE A &amp; JANET M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER TWO TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN DEED 102-642.  EXCEPT W 35' OF LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN TRACT II IN DEED 202102450.   EXCEPT N 57.7' OF LOTS 1 &amp; 2 &amp; E 15' LOT 3 IN BLOCK 5 OF TRUST ADDITION NO 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN DEED 200805449.   EXCEPT PT LOTS 1, 2 &amp; 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN TRACT I IN DEED 202102450. 6 16N 6E 0.01 ACRES LOT  BLOCK  TRUST 2ND ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANET HOME LENDING, FIRST NATIONAL BANK, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1665-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTT, VELDA JEAN &amp; BARBARA NICAR &amp; JONES % ERNEST D FITTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD 94 X 140 AS DESCRIBED IN DEED 222-260.  EXCEPT PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD AS DESCRIBED IN DEED 227-706. LAMBERT 2ND ADDITION 31 17N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>1405-00069-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANSBURY%ROSE HENSLEY, REBA </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 230-142. 36 17N 05E 0.15 ACRES LOT 45 BLOCK  MARCUS MORROW ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, LAMOYNE RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t>1483-00045-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USREY, JIMMY MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THAT PT NE SW SEC 20 TWP 18N RNG 8E DAF: BEG AT THE NW COR OF THE NE SW SD SEC TWP &amp; RNG TH E 30' TO THE TRUE POB TH S 160' TH E 425' TH N 160' TH W 425' TO THE TRUE POB AS DESCRIBED IN 200409879. 20 18N 8E 1.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0024-20310-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHN, DIANNA MICHELLE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES </x:t>
+    <x:t>PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK, CITI BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-19130-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, JERRY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF PRUETT'S SECOND ADDITION (40 X 122) TO THE CITY OF PARAGOULD ARKANSAS (.11AC) AS DESCRIBED IN DEED 261-587. (ASSESSOR NOTE: PER PLAT AT DEED 10-230, THIS DESCRIPTION APPEARS TO BE MORE LIKELY PT OF BLK 42 INSTEAD OF BLK 21 OF PRUETT'S SECOND ADDITION TO THE CITY OF PARAGOULD AR, SO CORRECTED PARCEL CARD TO SHOW PT BLK 42 ON PARCEL CARD FOR REFERENCE IN FINDING PARCEL FOR TAX PURPOSES, BUT USING LEGAL DESCRIPTION AS PT PRUETT'S 2ND ADDITION PARAGOULD AS PER DEED 261-587 FOR 2021 BECAUSE IT MAY NOT BE LIMITED TO BLK 42.) 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1551-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 29 OF DEERBORN HILLS SUBDIVISION PHASE III TO THE CITY OF PARAGOULD AR AS SHOWN BY A PLAT FILED FOR RECORD IN PLAT CABINET A PAGE 152B OF THE PLAT RECORDS OF GREENE COUNTY ARKANSAS. AS DESCRIBED IN 200903538. DEERBORN HILLS PHASE 3 ADDITION 19 17N 6E 0.21 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1842-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>WOODARD, PAUL % MICHAEL WOODARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW (3AC) (BEING SAME LANDS DESIGNATED AS TRACT 18 ON A SURVEY BY DANNY C STAFFORD DATED NOVEMBER 27, 2000) AS DESCRIBED IN DEED 201903231.  EXCEPT PT SE NW (.17AC) (JOB 100710 - TRACT 46) AS DESCRIBED IN DEED 201106620.    (ASSESSOR NOTE: MINERAL RIGHTS IN PT SE NW (.17AC) (JOB 100710 - TRACT 46) AS RESERVED IN DEED 201106620 ARE ASSESSED UNDER PARCEL 0500-13240-008.) 13 16N 5E 2.83 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0011-13240-001</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">HILLS ESTATES LLC%DANNY &amp; JUDY DAVIS, WOODLAND </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 16N 5E 0 ACRES LOT 63 BLOCK  MOCKINGBIRD ESTATES 3 ADDITION CITY  SD T1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1896-00063-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>WOODLAND HILLS ESTATES LLC % DANNY &amp; JUDY DAVIS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 63 MOCKINGBIRD ESTATES 3 ADDITION 11 16N 5E </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 64 MOCKINGBIRD ESTATES 3 ADDITION 11 16N 5E </x:t>
   </x:si>
   <x:si>
     <x:t>1896-00064-000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>8450-00007-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1250,2035 +1247,1963 @@
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>190.65</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>8204</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>8205</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>163.65</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>170.58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8207</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>5003.85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8208</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>1036.46</x:v>
+        <x:v>1246.46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>1329.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8210</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1071</x:v>
+        <x:v>1071.44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>8211</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1048</x:v>
+        <x:v>1056.13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>8212</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>5388.03</x:v>
+        <x:v>5395.37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>8213</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>676.84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8214</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
-[...11 lines deleted...]
-        <x:v>7305</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8215</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>408</x:v>
+        <x:v>415.25</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8216</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>458.28</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8217</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>758</x:v>
+        <x:v>772.51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8218</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>5025.11</x:v>
+        <x:v>5095.11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>1203.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8220</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8221</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>240.39</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8222</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>4270.98</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8223</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>4641.78</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8224</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>2708.09</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8225</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>1252.54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>684.54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8227</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>406.85</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8228</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>892</x:v>
+        <x:v>914.69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8229</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>917.11</x:v>
+        <x:v>924.45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8230</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>6284.76</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8231</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>2435.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>210.34</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8233</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>3477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>3704.64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8235</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>3971.33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8236</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>3877.48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8237</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>3813.3</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8238</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>3813.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8239</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3768.82</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8240</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>3761.41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8241</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>4030.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8242</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>3764</x:v>
+        <x:v>3763.95</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8243</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>4694</x:v>
+        <x:v>4694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8244</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>1260.64</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8245</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>907.63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8246</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>1120</x:v>
+        <x:v>1120.46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8247</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1707</x:v>
+        <x:v>1706.6</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8248</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>576.11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>1006</x:v>
+        <x:v>1005.94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8250</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1331</x:v>
+        <x:v>1345.89</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8251</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1285</x:v>
+        <x:v>1321.66</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8252</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>457</x:v>
+        <x:v>457.48</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8253</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1153</x:v>
+        <x:v>1152.57</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8254</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1637.25</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>8255</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>707</x:v>
+        <x:v>729.35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>8256</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>407.91</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>8257</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>426.4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>8258</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>3328</x:v>
+        <x:v>3328.39</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>8259</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>733.46</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>8260</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>170.37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>8261</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>7001.63</x:v>
+        <x:v>7141.63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>8262</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>2432.55</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>8263</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>181</x:v>
-[...11 lines deleted...]
-        <x:v>237.47</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>8264</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>1378.35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>8265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>168.44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>8266</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>605</x:v>
+        <x:v>619.26</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>8267</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>1145.96</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>8268</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>506.74</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>8269</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>645.67</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>8270</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>4167.14</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>8271</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>1880</x:v>
+        <x:v>1879.71</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>8272</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>583.45</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>8273</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>196.82</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>8274</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>1111.15</x:v>
+        <x:v>1133.17</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>8275</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>181.74</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>8276</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>2248.31</x:v>
+        <x:v>2318.31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>8277</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>901.8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>8278</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>170.91</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>8279</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>168.44</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>8280</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>6220</x:v>
+        <x:v>6219.93</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>8281</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>1233.36</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>8282</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>4187.08</x:v>
+        <x:v>4257.08</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>8283</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>4831.87</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>8284</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>5554.29</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>8285</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>605.29</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>8286</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>660.74</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>8287</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>574.94</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>8288</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
-[...11 lines deleted...]
-        <x:v>253.75</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>8289</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>256</x:v>
-[...11 lines deleted...]
-        <x:v>1423.44</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>8290</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>256</x:v>
-[...11 lines deleted...]
-        <x:v>253.75</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>