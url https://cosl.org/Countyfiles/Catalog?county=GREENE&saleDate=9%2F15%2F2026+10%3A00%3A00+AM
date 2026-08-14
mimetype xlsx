--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bacf208499e4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc46e369b5424f80a0027d1b357325ae.psmdcp" Id="R0ecdd7f19071464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75dec8f0b684ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8406753d1e5477b9394eef6c871034e.psmdcp" Id="Rf85604072c6e464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -145,53 +145,50 @@
   <x:si>
     <x:t>1228-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 201608358. 32 17N 06E 0.16 ACRES LOT 12 BLOCK 8 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00059-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAYTON, DALENE NICOLE % DALENE NICOLE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 BLACKWOOD &amp; BONE ADDITION 34 17N 5E 0.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1145-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, FANNIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 200' LOT 35 COTTONBELT ADDITION 20 17N 06E 1.35 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>9075-00035-001</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAWSON, STEPHEN E </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S 22' W 10' 9 &amp; S 22' 10 AS DESCRIBED IN DEED 283-853. 1 16N 5E 0.03 ACRES LOT  BLOCK I HOWELL ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1332-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA LIMA, MARTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 7 AS DESCRIBED  IN DEED 201303893. BLOCK 1 MCDONALD ADDITION 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1435-00013-000</x:t>
@@ -235,110 +232,83 @@
   <x:si>
     <x:t>3320-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FISHER &amp; JEFFERY H FISHER, WILLIAM E </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-29200-006</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRS, DF&amp;A, REGIONS BANK </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29310-004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORMON &amp; RAYBURN FORMON%JULIA (JULIE) LAWANDA FORMON, WARREN HARRIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FOSTER, DAVID, RANDY FOSTER, ALAN FOSTER &amp; ANDY FOSTER HEIRS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE SW (39 AC) AS DESCRIBED IN DEED 145-8    LESS &amp; EXCEPT THE FOLLOWING    PT SE SW (1 AC) AS DESCRIBED IN 151-216  PT SE SW (1 AC) AS DESCRIBED IN 154-189  PT SE SW AS DESCRIBED IN 157-96  PT SE SW AS DESCRIBED IN 161-203  PT SE SW AS DESCRIBED IN 161-377  PT SE SW AS DESCRIBED IN 164-195  PT SE SW AS DESCRIBED IN 180-482  PT SE SW AS DESCRIBED IN 189-563  PT SE SW AS DESCRIBED IN 191-327  PT SE SW AS DESCRIBED IN 192-467  PT SE SW AS DESCRIBED IN 197-384  PT SE SW (1.75 AC) AS DESCRIBED IN 200-24  PT SE SW AS DESCRIBED IN 202-101 13 17N 5E 0.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-13340-018</x:t>
   </x:si>
   <x:si>
-    <x:t>GAZAWAY, VIVA (HEIRS OR DEVISEES)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOSS, DANIEL R &amp; GLENNA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES </x:t>
+    <x:t>PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD T1</x:t>
   </x:si>
   <x:si>
     <x:t>0015-03100-072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREENWAY, KELLI LENAE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN 201208747. 6 16N 6W 0.16 ACRES LOT 2 BLOCK 7 BALDWIN &amp; COLLIER ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1125-00051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 40' LT 3 AS DESCRIBED IN TRACT 2 IN DEED 201208747. 06 16N 06E 0.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00052-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GREER, LANCE &amp; MELISSA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GREGORY, VONDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 13 18N 6E 0.24 ACRES LOT  BLOCK 4 WILLIFORD ADDITION CITY  SD S2M C</x:t>
   </x:si>
   <x:si>
     <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>3900-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t>H P TAYLOR CONTRACTING CO LLC &amp; GLENDA D % GLENDA DALE NELSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLK 5 AS DESCRIBED IN 131-544  EXCEPT S50.3' 11 &amp; N32' 12 BLK 6 RHODES &amp; TAYLOR AS DESCRIBED IN 288-325. BLOCK 6 RHODES &amp; TAYLOR ADDITION 36 17N 5E 0.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1578-00088-001</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, CHARLES &amp; SCHUG RENTAL PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 31 OF SUNRISE ESTATES PHASE ONE TO THE CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CABINET A PAGE 202B OF THE PLAT RECORDS OF GREENE COUNTY AR. AS DESCRIBED IN 201403468. SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.24 ACRES </x:t>
@@ -400,68 +370,50 @@
   <x:si>
     <x:t>LT 36 SUNRISE ESTATES PHASE 1 TO CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CAB A PAGE 202B OF PLAT RECORDS OF GREENE COUNTY AR AS DESCRIBED IN 201305593. 32 17N 6E 0.35 ACRES LOT  BLOCK  SUNRISE ESTATES 1 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1637-00036-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINBOTTOM, HERBERT </x:t>
   </x:si>
   <x:si>
     <x:t>Lot E/2 W/2 LOTS 63 THRU 66  AS DESCRIBED IN 201701215. 31 17N 6E 0.22 ACRES LOT  BLOCK 5 CRAWFORD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1195-00056-000</x:t>
   </x:si>
   <x:si>
     <x:t>JAMM LLC % JAMES ROBERT UTLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN THE FIRST DESCRIBED TRACT IN DEED 275-630. LOT 10 BLOCK 12 ORIGINAL TOWN ADDITION 31 17N 06E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1525-00105-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEING A PORTION OF THAT AS DESCRIBED IN TRACT I IN DEED 201205046. LOT 21 BLOCK 6 SOUTHWESTERN REALTY COMPANY ADDITION 31 17N 06E 0.16 ACRES </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON &amp; LARRY JOHNSON, RUTH ANN </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 200901500 31 17N 06E 0.21 ACRES LOT 4 &amp; 7 BLOCK 3 SOUTHWESTERN REALTY COMPANY ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1615-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>JUNIO HOME IMPROVEMENT CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 273-364. 06 16N 06E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00054-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN TRACT IN DEED 291-204. 31 17N 06E 0.23 ACRES LOT 23 BLOCK 2 MCDONALD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1447-00022-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, G WAYNE </x:t>
@@ -529,59 +481,50 @@
   <x:si>
     <x:t>1003-06110-012</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRS, DF&amp;A, CITY OF PARAGOULD, BANK OF PARAGOULD, LIBERTY BANK OF ARKANSAS, PEOPLES BANK </x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE &amp; JULIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 5 EXC S 10' &amp; ALL 6  AS DESCRIBED IN DEED 201504211. 6 16N 6E 0.29 ACRES LOT  BLOCK 11 MCDONALD 4 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00091-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LINDLEY, LISA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MATEJCEK, ARTHUR GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LT 2 IN BLK 5 (200 X 200) IN THE TOWN OF LAFE ARKANSAS (.92AC) AS DESCRIBED IN DEED 268-376.  EXCEPT PT LT 2 IN BLK 5 IN THE TOWN OF LAFE ARKANSAS (.88AC) AS DESCRIBED IN DEED 202004877.    (ASSESSOR NOTE: THIS APPEARS TO BE A 10' X 172.6' STRIP THAT WAS INCLUDED IN DEED 268-376, BUT NOT INCLUDED IN DEED 275-726.) TOWN OF LAFE ADDITION 11 18N 5E 0.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6500-00039-001</x:t>
   </x:si>
   <x:si>
     <x:t>MCCULLAR, LYNN &amp; LINA KAY MISSKELLY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRACT 2: THAT PART W/2 NE SW &amp; ALL THAT PART NW SW ALL IN SEC 11 TWP 16N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NE CORNER OF SAID W/2 NE SW THENCE N89*28'43"W 425' TO THE TRUE POINT OF BEGINNING THENCE N89*28'09"W 252.4' THENCE S00*30'37"W 209' THENCE N89*34'19"W 34' THENCE S00*25'41"W 257.7' THENCE S89*34'46"E 53.4' THENCE S00*32'03"W 163.3' THENCE S89*28'43"E 233' THENCE N00*28'48"E 630' TO THE TRUE POINT OF BEGINNING CONTAINING 3.78 ACRES MORE OR LESS AS DESCRIBED IN 201401360. 11 16N 5E 3.78 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1001-11310-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLAR, LYNN &amp; RHONDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 201201563. LOT 13 WHITAKER HILL ADDITION 08 16N 05E 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9775-00013-000</x:t>
@@ -685,102 +628,69 @@
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201707688. LOT 11 BLOCK 2 BALDWIN &amp; COLLIER ADDITION 6 16N 6E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">QUINN, MARSHALL R &amp; TINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRACTIONAL S1/2 SW AS DESCRIBED IN 272-64  EXCEPT PT FRACTIONAL S/2 SW AS DESCRIBED IN 200703574 32 17N 7E 3.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0020-32300-009</x:t>
   </x:si>
   <x:si>
     <x:t>SANDERS, CHARLOTTE % CHARLOTTE ANN GALLAGHER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE AS DESCRIBED IN TRACT 2 OF 200311993. 31 17N 5E 1.94 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-31430-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCHUG &amp; SHANNON WATERS, MIKE A &amp; JANET M </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>SCOTT, VELDA JEAN &amp; BARBARA NICAR &amp; JONES % ERNEST D FITTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD 94 X 140 AS DESCRIBED IN DEED 222-260.  EXCEPT PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD AS DESCRIBED IN DEED 227-706. LAMBERT 2ND ADDITION 31 17N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>1405-00069-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANSBURY%ROSE HENSLEY, REBA </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 230-142. 36 17N 05E 0.15 ACRES LOT 45 BLOCK  MARCUS MORROW ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, LAMOYNE RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t>1483-00045-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>0024-20310-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHN, DIANNA MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK, CITI BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-19130-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, JERRY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF PRUETT'S SECOND ADDITION (40 X 122) TO THE CITY OF PARAGOULD ARKANSAS (.11AC) AS DESCRIBED IN DEED 261-587. (ASSESSOR NOTE: PER PLAT AT DEED 10-230, THIS DESCRIPTION APPEARS TO BE MORE LIKELY PT OF BLK 42 INSTEAD OF BLK 21 OF PRUETT'S SECOND ADDITION TO THE CITY OF PARAGOULD AR, SO CORRECTED PARCEL CARD TO SHOW PT BLK 42 ON PARCEL CARD FOR REFERENCE IN FINDING PARCEL FOR TAX PURPOSES, BUT USING LEGAL DESCRIPTION AS PT PRUETT'S 2ND ADDITION PARAGOULD AS PER DEED 261-587 FOR 2021 BECAUSE IT MAY NOT BE LIMITED TO BLK 42.) 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1551-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, HEATHER </x:t>
   </x:si>
@@ -1230,189 +1140,189 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>8203</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>190.65</x:v>
+        <x:v>205.33</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>8204</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>739</x:v>
+        <x:v>753.68</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>8205</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>163.65</x:v>
+        <x:v>178.33</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8206</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>170.58</x:v>
+        <x:v>177.92</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8207</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>5003.85</x:v>
+        <x:v>5047.89</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8208</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>1246.46</x:v>
+        <x:v>1283.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8209</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1329.24</x:v>
+        <x:v>1343.92</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8210</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>1071.44</x:v>
       </x:c>
     </x:row>
@@ -1454,1756 +1364,1648 @@
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>5395.37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>8213</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>676.84</x:v>
+        <x:v>698.86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8214</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8215</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E14" s="0" t="s">
+      <x:c r="F14" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>415.25</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8216</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>458.28</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8217</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>772.51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8218</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="E17" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E17" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G17" s="1">
-        <x:v>5095.11</x:v>
+        <x:v>5102.45</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8219</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="E18" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1">
-        <x:v>1203.08</x:v>
+        <x:v>1217.76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8220</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="E19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
+      <x:c r="F19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G19" s="1">
-        <x:v>396.48</x:v>
+        <x:v>411.16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8221</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
+      <x:c r="F20" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>240.39</x:v>
+        <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8222</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
+      <x:c r="F21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>4270.98</x:v>
+        <x:v>4278.32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8223</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8224</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>2708.09</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8225</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1252.54</x:v>
+        <x:v>1267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8226</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>81</x:v>
-[...11 lines deleted...]
-        <x:v>684.54</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8227</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>406.85</x:v>
+        <x:v>421.53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8228</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>914.69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8229</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>924.45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8230</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>92</x:v>
-[...11 lines deleted...]
-        <x:v>6284.76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8231</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>2435.2</x:v>
+        <x:v>2442.54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8232</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>210.34</x:v>
+        <x:v>217.68</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8233</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>3477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>3704.64</x:v>
+        <x:v>3711.98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8235</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>3971.33</x:v>
+        <x:v>3978.67</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8236</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>3877.48</x:v>
+        <x:v>3884.82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8237</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1">
-        <x:v>3813.3</x:v>
+        <x:v>3820.64</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8238</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>3813.3</x:v>
+        <x:v>3820.64</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8239</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3768.82</x:v>
+        <x:v>3776.16</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8240</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>3761.41</x:v>
+        <x:v>3768.75</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8241</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>4030.64</x:v>
+        <x:v>4037.98</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8242</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>3763.95</x:v>
+        <x:v>3771.29</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8243</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>4694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8244</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1260.64</x:v>
+        <x:v>1282.66</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8245</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
-[...11 lines deleted...]
-        <x:v>907.63</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8246</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
-[...11 lines deleted...]
-        <x:v>1120.46</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8247</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1706.6</x:v>
+        <x:v>1721.28</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8248</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>576.11</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1005.94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8250</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>1345.89</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8251</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1321.66</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8252</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>457.48</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8253</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1152.57</x:v>
+        <x:v>1167.86</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8254</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1637.25</x:v>
+        <x:v>1651.93</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>8255</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>729.35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>8256</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>407.91</x:v>
+        <x:v>445.22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>8257</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>426.4</x:v>
+        <x:v>448.42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>8258</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>3328.39</x:v>
+        <x:v>3335.73</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>8259</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>733.46</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>8260</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>170.37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>8261</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>7141.63</x:v>
+        <x:v>7148.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>8262</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2432.55</x:v>
+        <x:v>2439.89</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>8263</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>8264</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>1378.35</x:v>
+        <x:v>1385.69</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>8265</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>168.44</x:v>
+        <x:v>183.12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>8266</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>619.26</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>8267</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>1145.96</x:v>
+        <x:v>1153.3</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>8268</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>506.74</x:v>
+        <x:v>514.08</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>8269</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>645.67</x:v>
+        <x:v>653.01</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>8270</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>4167.14</x:v>
+        <x:v>4181.82</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>8271</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>1879.71</x:v>
+        <x:v>1887.05</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>8272</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>583.45</x:v>
+        <x:v>598.13</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>8273</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>196.82</x:v>
+        <x:v>218.84</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>8274</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1133.17</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>8275</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>181.74</x:v>
+        <x:v>211.1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>8276</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>2318.31</x:v>
+        <x:v>2325.65</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>8277</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>901.8</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>8278</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
-[...11 lines deleted...]
-        <x:v>170.91</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>8279</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>168.44</x:v>
+        <x:v>183.12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>8280</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>6219.93</x:v>
+        <x:v>6234.61</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>8281</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>240</x:v>
-[...11 lines deleted...]
-        <x:v>1233.36</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>8282</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>4257.08</x:v>
+        <x:v>4279.1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>8283</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>4831.87</x:v>
+        <x:v>4861.23</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>8284</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>5554.29</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>8285</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>605.29</x:v>
+        <x:v>619.97</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>8286</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>660.74</x:v>
+        <x:v>668.08</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>8287</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>574.94</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>8288</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>8289</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>8290</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>