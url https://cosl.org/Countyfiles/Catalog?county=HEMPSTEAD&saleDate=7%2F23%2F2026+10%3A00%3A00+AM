--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462aedc32d3f4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/938b117df27d4e4d9e1c5c83743bcf33.psmdcp" Id="R32ac891e28c9444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf027db26f14f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e56bdb4fa74da0a9745cfba01d84fd.psmdcp" Id="R06a7e1db87764482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,113 +46,89 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>HEMPSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>21ST MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>PT W W NE 36 12S 25W 2.68 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>ACE MOBILE HOMES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08799-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, WILLIAM </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 3 BLOCK 8 HICKORY GROVE ADDITION 28 12S 24W 0.121 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BABUTZKE, MARVIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1-3 BLOCK 27 FULTON ADDITION 20 13S 26W 0.344 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>700-02586-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>715-00079-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARNETT, SUSAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW RURAL METES &amp; BOUNDS ADDITION 35 13S 25W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09598-000</x:t>
   </x:si>
   <x:si>
     <x:t>BATTEE, MANDY REE % WILLIE A BATTEE, JR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 BLOCK 13 MAGNOLIA ADDITION 28 12S 24W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03101-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 13 MAGNOLIA ADDITION 28 12S 24W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03100-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRADSHAW, STEVE </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BROWN, MELVIN, JESSIE CAMPBELL &amp; K J PHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW NORTH RIGHT OF WAY OF THE MISSOURI PACIFIC RR EXCEPT 1 AC RURAL METES &amp; BOUNDS ADDITION 31 12S 24W 18 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04184-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHEATHAM, JOHNNIE &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 14 13S 26W 3 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>TAMMIE CHEATHAM</x:t>
   </x:si>
   <x:si>
     <x:t>001-13383-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHIN, A KWIE &amp; GREGORY MARCHANO</x:t>
   </x:si>
   <x:si>
     <x:t>PT LT 3 BLK G SW CORNER 100' X 165' REPLAT TRACT G TO HOLCOMB ADDITION 34 12S 24W 0.38 ACRE</x:t>
@@ -214,245 +190,191 @@
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>700-04244-000</x:t>
   </x:si>
   <x:si>
     <x:t>E 70'OF S 20'LT 14 28 12S 24W 0.032 ACRES LOT  BLOCK 1 TELLINGTON ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>700-04247-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, ARCHIE DWAIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW                      COMMENCE AT THE SW CORNER OF  THE SAID 40 ACRES &amp; RUN NORTH  929 FT, THENCE RUN EAST 577  FT TO THE POB, THENCE RUN  EAST 211 FT TO THE CENTER OF  A COUNTY ROAD; THENCE RUN SE  ALONG THE CENTER LINE OF SAID  ROAD 167 FT,; THENCE RUN SW  300 FT; THENCE RUN NW 217 FT,  THENCE RUN NORTH 228 FT BACK  TO THE POB CONTAINING 2 AC 36 13S 25W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>ARCHIE D COOK JR, DANA M COOK</x:t>
   </x:si>
   <x:si>
     <x:t>001-09623-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS &amp; MICHELLE BAILEY, LEO </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>DUCKETT &amp; ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>28 12S 24W 0.312 ACRES LOT 10-12 BLOCK 2 FINLEY ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNNY DUCKETT</x:t>
   </x:si>
   <x:si>
     <x:t>700-01953-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENGLAND D/B/A ALL IN ENTERPRISES, KRIS </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 34 12S 24W 0.7 ACRES LOT  BLOCK  HOPE CITY METES &amp; BOUNDS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>STEPHANIE ENGLAND</x:t>
   </x:si>
   <x:si>
     <x:t>700-05558-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 10S 25W 0.16 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>ASTER COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>001-07299-000</x:t>
   </x:si>
   <x:si>
     <x:t>FOUNTAIN LEASING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 SHOVER STREET ADDITION 33 12S 24W 0.154 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03914-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GADISON%JEFFERY J SHAW, ERMA R </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILLIAM, WILLIAM &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>SE CORNER OF NE SE SEC  AS A REFERENCE  POINT, START AT ABOVE SAID  CORNER, RUN NORTH 388 FT TO A  POINT OF BEGINNING, RUN  THENCE WEST 99 FT, RUN THENCE  NORTH 232 FT, RUN THENCE EAST  99 FT, RUN THENCE SOUTH 232  FT BACK TO THE POB.  CONTAINING 22968 SQFT OR .52  ACRES MORE OR LESS 36 12S 27W 0.52 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>DARYL GILLIAM, VIVIAN MAYS</x:t>
   </x:si>
   <x:si>
     <x:t>001-14379-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 17 13S 25W 0.5 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>GERALD KENNEDY</x:t>
   </x:si>
   <x:si>
     <x:t>001-09145-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 30 12S 26W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>001-12981-000</x:t>
   </x:si>
   <x:si>
     <x:t>GOMEZ, PETRA &amp; MARK ANTONIO GOMEZ</x:t>
   </x:si>
   <x:si>
     <x:t>33 12S 24W 0.248 ACRES LOT 3 BLOCK 21 COLLEGE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>CECILIA B ALVARADO, FIRST AR BAIL BONDS</x:t>
   </x:si>
   <x:si>
     <x:t>700-01534-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRAHAM, LOUISE, BETTY GRAHAM &amp; BOBBIE GRAHAM</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1-6 BLOCK 27 BROWNS EXTENTION ADDITION 27 12S 24W 0.893 ACRE</x:t>
+    <x:t xml:space="preserve">GRAHAM, BETTY GRAHAM &amp; BOBBIE GRAHAM, LOUISE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 12S 24W 0.893 ACRES LOT 1-6 BLOCK 27 BROWNS EXTENTION ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIP SHAW, JEFFERY SHAW</x:t>
   </x:si>
   <x:si>
     <x:t>700-01147-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, SIMON P %SIMON HARRIS, JR</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 28 MCNAB ADDITION 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>750-00056-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAWTHORNE, ANGEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HELM, LASHAWN JOHNSON </x:t>
   </x:si>
   <x:si>
     <x:t>LT 7 &amp; E 1/2 LT 8 27 12S 24W 0.235 ACRES LOT  BLOCK 2 RUSSELL REPLAT OF FOSTER ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>AR FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>700-03735-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPKINS, CHRISTOPHER, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW RURAL METES &amp; BOUNDS ADDITION 5 11S 26W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-12071-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUGHES%STEPHANIE HUGHES CUELLAR, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>T S NW 29 14S 24W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>AUTOVEST, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-06086-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">IJEH, LINDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>JIMENEZ, MARIA ALEJANDRAE &amp; MAYTE OROZCO</x:t>
   </x:si>
   <x:si>
     <x:t>IRREGULAR SHAPED LOT 33 12S 24W 0.251 ACRES LOT 4 BLOCK 1 BROWNS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>JEROME TUCKER, FARMERS BANK &amp; TRUST COMPANY, LVNV FUNDING</x:t>
   </x:si>
   <x:si>
     <x:t>700-01089-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, ARLESTER &amp; ANITA </x:t>
   </x:si>
   <x:si>
     <x:t>HOPE ACREAGE PT S NE SW HOPE CITY METES &amp; BOUNDS ADDITION 28 12S 24W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KAYASTHA, SAURAV </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 11 ALLENS ADDITION 28 12S 24W 0.151 ACRE</x:t>
@@ -469,146 +391,98 @@
   <x:si>
     <x:t>700-04785-000</x:t>
   </x:si>
   <x:si>
     <x:t>MARSHALL THE LIVING TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE 27 11S 26W 6.7 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>PAMELA BENNETT JONES, RICHARD CHEATHAM, CARLOS COMEAUX</x:t>
   </x:si>
   <x:si>
     <x:t>001-12370-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 BLK 3 COLLEGE ADDITION 33 12S 24W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-01412-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MBM OF HOPE AR LLC ATTN: STEPHANIE REYNOLDS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">UNIT # 1--15.834% NATIONAL BUILDING HPR ORIGINAL TOWN HOPE ADDITION 33 12S 24W </x:t>
+    <x:t xml:space="preserve">OF HOPE AR LLC ATTN: STEPHANIE REYNOLDS, MBM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT # 1--15.834% NATIONAL BUILDING  HPR 33 12S 24W 0 ACRES LOT  BLOCK  ORIGINAL TOWN HOPE ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANIE REYNOLDS, CHARLES M WALKER, RODNEY BOBO, RANDY ODOM INC, NATIONAL BUILDING HPR</x:t>
   </x:si>
   <x:si>
     <x:t>700-00179-001C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">UNIT #2--13.733% NATIONAL BUILDING HPR ORIGINAL TOWN HOPE ADDITION 33 12S 24W </x:t>
+    <x:t>UNIT #2--13.733% NATIONAL BUILDING  HPR 33 12S 24W 0 ACRES LOT  BLOCK  ORIGINAL TOWN HOPE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>700-00179-002C</x:t>
   </x:si>
   <x:si>
     <x:t>MID STATE HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE HOPE CITY METES &amp; BOUNDS ADDITION 33 12S 24W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05309-000</x:t>
   </x:si>
   <x:si>
     <x:t>MORRISON, DAN % OLA B MORRISON PLEASANT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NE SE RURAL METES &amp; BOUNDS ADDITION 20 11S 24W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03214-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MOSS, CLYDE &amp; KELVIN</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOTEN, THERESA C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W NE N1/4 RURAL METES &amp; BOUNDS ADDITION 25 12S 27W 2 ACRES </x:t>
+    <x:t>PT W NE N1/4 25 12S 27W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WADE MOTEN, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>001-14332-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NISHIBATA, ROCHELLE M COLON &amp; VERN, MELVIN </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PERRY, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 11 BRUNDIDGE ADDITION 28 12S 24W 0.298 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-01296-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON%HILARY PETERSON, JAN HARRIS </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 12S 24W 0.326 ACRES LOT 11 &amp; 12 BLOCK 6 CORNELIUS HEIGHTS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>JAMES D PETERSON, DENNY D PETERSON, USDA</x:t>
   </x:si>
   <x:si>
     <x:t>700-01674-000</x:t>
   </x:si>
   <x:si>
     <x:t>PHILLIPS, K J % BRIAN HOLLOWAY</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW RURAL METES &amp; BOUNDS ADDITION 31 12S 24W 1 ACRE</x:t>
@@ -685,117 +559,81 @@
   <x:si>
     <x:t>001-07289-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W NW RURAL METES &amp; BOUNDS ADDITION 26 12S 24W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04074-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANDERS &amp; LETA S MORROW, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t>. 4 13S 24W 0.424 ACRES LOT 6 BLOCK 2 SOUTHRIDGE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>LINDA ROSENBAUM, CADENCE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-04168-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCOTT%ANN SCOTT, WARREN </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH%CEDRIC SMITH, ROY &amp; GWENETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 14 12S 27W 0.45 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>BRIAN SMITH, JENISE BAYLOR, CEDRIC SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>001-14206-000</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, MARY ANN % MARY A &amp; MIKE SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 LT 8 &amp; ALL  LT 9 BLOCK 13 BROOKWOOD ADDITION 27 12S 24W 0.244 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00925-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS%LINDA MURRY, WILLIE JOE </x:t>
   </x:si>
   <x:si>
     <x:t>PT. OF    AREA "C" 28 12S 24W 0.36 ACRES LOT  BLOCK  GUNTER ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID RAY STEPHENS, BRIAN HARDY, PATRICK HARDY, LINDA MURRAY, SHEILA STEPHENS, JOANN ELDER</x:t>
   </x:si>
   <x:si>
     <x:t>700-02410-000C</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>TBL RENTALS LLC C/O SHEILA CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE SEE IMAGE #3 WASHINGTON CITY METES ADDITION 21 11S 25W 0.258 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>745-00214-001</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>33 12S 24W 0.278 ACRES LOT 25-26 BLOCK  MAYERS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF HOPE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03138-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 &amp; 8 BLOCK 12 MAGNOLIA ADDITION 28 12S 24W 0.28 ACRE</x:t>
   </x:si>
@@ -1319,2097 +1157,1893 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2178</x:v>
+        <x:v>2193.04</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>169.95</x:v>
+        <x:v>184.63</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>1465.42</x:v>
+        <x:v>1557.76</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>220.65</x:v>
+        <x:v>235.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>1485.23</x:v>
+        <x:v>1499.91</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>472.19</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
-[...11 lines deleted...]
-        <x:v>709.33</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>630.35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>620</x:v>
+        <x:v>620.25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>647.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>281.93</x:v>
+        <x:v>289.27</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>250.35</x:v>
+        <x:v>257.69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>289.41</x:v>
+        <x:v>304.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>291.9</x:v>
+        <x:v>299.24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>204.77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>204.77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>261</x:v>
+        <x:v>275.93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>950</x:v>
+        <x:v>964.6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
-[...11 lines deleted...]
-        <x:v>3251</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>8972</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>228</x:v>
+        <x:v>242.72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2498</x:v>
+        <x:v>2512.92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>224</x:v>
+        <x:v>224.17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>281.65</x:v>
+        <x:v>288.99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>2439</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>277</x:v>
+        <x:v>292.11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>357</x:v>
+        <x:v>379.52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>381</x:v>
+        <x:v>403.13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2272</x:v>
+        <x:v>2301.37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>447.18</x:v>
+        <x:v>469.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>237.17</x:v>
+        <x:v>251.85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>115</x:v>
-[...11 lines deleted...]
-        <x:v>1361</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2593</x:v>
+        <x:v>2607.58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1002.33</x:v>
+        <x:v>1009.67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1872</x:v>
+        <x:v>1978.84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>130</x:v>
-[...11 lines deleted...]
-        <x:v>371</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1884</x:v>
+        <x:v>1920.58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>696.29</x:v>
+        <x:v>710.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>278.69</x:v>
+        <x:v>293.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1118.23</x:v>
+        <x:v>1132.91</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>208</x:v>
+        <x:v>237.58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>256.51</x:v>
+        <x:v>271.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>3469.59</x:v>
+        <x:v>3513.63</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>3032.36</x:v>
+        <x:v>3076.4</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>742.03</x:v>
+        <x:v>764.05</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>437.84</x:v>
+        <x:v>445.18</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>164</x:v>
-[...11 lines deleted...]
-        <x:v>2409.23</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>2895.35</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>482.83</x:v>
+        <x:v>512.19</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>176</x:v>
-[...11 lines deleted...]
-        <x:v>2898</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>179</x:v>
-[...11 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>182</x:v>
-[...11 lines deleted...]
-        <x:v>254.28</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>321.91</x:v>
+        <x:v>329.25</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>2300</x:v>
+        <x:v>2307.39</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>375.91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>2432.88</x:v>
+        <x:v>2447.56</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2653.64</x:v>
+        <x:v>2668.32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>632.71</x:v>
+        <x:v>647.39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>934.56</x:v>
+        <x:v>941.9</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>383.25</x:v>
+        <x:v>390.59</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>702.96</x:v>
+        <x:v>717.64</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>358.76</x:v>
+        <x:v>366.1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>248.28</x:v>
+        <x:v>263.57</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>403.36</x:v>
+        <x:v>410.7</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>216.1</x:v>
+        <x:v>223.44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>5447</x:v>
+        <x:v>5476.12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>483</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>229</x:v>
-[...11 lines deleted...]
-        <x:v>4153</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>233</x:v>
-[...11 lines deleted...]
-        <x:v>2347.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>255</x:v>
+        <x:v>284.11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>4396.73</x:v>
+        <x:v>4418.75</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>2181</x:v>
+        <x:v>2231.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>235.41</x:v>
+        <x:v>242.75</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>381</x:v>
+        <x:v>388.4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>311.44</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>237.88</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>236.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>211.51</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>511.75</x:v>
+        <x:v>519.09</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>1056</x:v>
+        <x:v>1318.13</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E87" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>480</x:v>
+        <x:v>509.25</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>207</x:v>
+        <x:v>228.75</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>246</x:v>
+        <x:v>260.7</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>282</x:v>
+        <x:v>303.77</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>1366.93</x:v>
+        <x:v>1381.61</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>3284.98</x:v>
+        <x:v>3299.66</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>