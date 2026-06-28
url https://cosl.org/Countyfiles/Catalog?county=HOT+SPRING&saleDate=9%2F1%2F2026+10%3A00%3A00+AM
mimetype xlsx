--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb10cae7866248fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc94df76000a474aa9343437bebfde51.psmdcp" Id="R04eb9020c3be4ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670631afebc9416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/715cc9d72c044dd7a4988ec134e752d0.psmdcp" Id="R08338f3f60174fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -352,57 +352,51 @@
   <x:si>
     <x:t xml:space="preserve">*LEWALLEN ST* PT NW NE CONTIG 046-00119-000, RURAL METES &amp; BOUND ADDITION 11 06S 19W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>046-00118-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ECHOLS, NORMA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*303 BAYSHORE DR* LOT 4 BLOCK A TWIN TREES ADDITION 23 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-02003-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EDMONSON, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">820 MARIGOLD ST (REPLAT) LOT 9 BLOCK 145 PURDY ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02014-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ENGLISH, JENNIFER </x:t>
-[...5 lines deleted...]
-    <x:t>700-05092-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENNIS, KEITH KEON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">223 BANKS ST LOT 3 BLOCK 51 BROOMFIELD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03032-000</x:t>
   </x:si>
   <x:si>
     <x:t>EUODOUTAI INVESTMENT LLC D/B/A LIAH LANDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1424 BRYANT ST*  E 32' LOTS 1-2 BLOCK 4, BLOCK 4 BRYANT'S 1ST ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03192-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FITZHUGH, CLAUDIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*433 COUNTRY CLUB RD* PT SW NW RURAL METES &amp; BOUND ADDITION 17 05S 16W 3 ACRES </x:t>
   </x:si>
@@ -691,59 +685,62 @@
   <x:si>
     <x:t>MASSIVE INVESTMENTS OPERATING CO. LLC%YADDIEL GALDO</x:t>
   </x:si>
   <x:si>
     <x:t>700-03617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LACKEY, MONROE </x:t>
   </x:si>
   <x:si>
     <x:t>*1473 S WALCO RD* PT NE1/4 SE1/4 RURAL METES &amp; BOUND ADDITION 28 04S 17W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01277-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY, JERRY GREG &amp; CANDICE CH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">605 DIVISION ST LOT 13-15 BLOCK 9 MOLINE ADDITION 15 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04445-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">PROPERTIES, LEMAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>26547 S HIGHWAY 67 33 04S 17W 0 ACRES LOT 5-6 BLOCK  THORNTONS S/D 1 ADDITION CITY  SD MS0-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024-01394-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>LEMAY PROPERTIES</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">26547 S HIGHWAY 67 LOT 5-6 THORNTONS S/D 1 ADDITION 33 04S 17W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>*HIGHWAY 67* S100' OF LOTS 11-12; W 8' OF S, THORNTONS S/D 3 ADDITION 33 04S 17W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01398-000</x:t>
   </x:si>
   <x:si>
     <x:t>*HIGHWAY 67* LOTS 5-6; S100' LOTS 7 THRU 9, THORNTONS S/D 2 ADDITION 33 04S 17W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01396-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HIGHWAY 67* LOTS 1 THRU 8; W 8' OF LOT 9, THORNTONS S/D 5 ADDITION 33 04S 17W 3.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>024-01403-000</x:t>
   </x:si>
   <x:si>
     <x:t>LINGO, WILLIAM R; SHAUNA J LINGO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1128 E HIGHLAND AVE LOT 12 BLOCK 5 ROSS ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05152-000</x:t>
@@ -775,53 +772,50 @@
   <x:si>
     <x:t>055-00544-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOY, JUANITA LOUISE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*FENDLEY RD* PT S1/2 NE NW CONTIG 055-00288, RURAL METES &amp; BOUND ADDITION 15 05S 20W 10.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>JAMES ANDREW SHIRLEY</x:t>
   </x:si>
   <x:si>
     <x:t>055-00288-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1091 FENDLEY RD* PT NE NW CONTIG 055-00288-001, RURAL METES &amp; BOUND ADDITION 15 05S 20W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>JEWELL EDWARD LOY</x:t>
   </x:si>
   <x:si>
     <x:t>055-00288-003</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MAYNARD, ERNEST &amp; VIDA E; JAMES MAYNARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*REYBURN CREEK RD*  PT W1/2 NE CONTIG TO 013-00390, 28 03S 16W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, GLEN ROSE FIRE DISTRICT,UNITED GUARANTY RESIDENTIAL INSURANCE CO./ARCH MORTGAGE ASSURANCE CO.</x:t>
   </x:si>
   <x:si>
     <x:t>013-00393-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAYNARD, ERNEST &amp; VIDA ELOISE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3563 REYBURN CREEK RD* PT W1/2 NE CONTIG 013-00393-00, 28 03S 16W 5.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, GLEN ROSE FIRE DISTRICT,UNITED GUARANTY RESIDENTIAL INSURANCE CO./ARCH MORTGAGE ASSURANCE CO. BANK OF AMERICA NA</x:t>
   </x:si>
   <x:si>
     <x:t>013-00390-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCONKEY, WILLIAM E &amp; MARJORIE </x:t>
@@ -931,50 +925,53 @@
   <x:si>
     <x:t>NEXT MILLENNIUM PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*MORNINGSTAR DR* PT N1/2 NE NW CONTIG 633-0301, MAGNET COVE CITY ADDITION 25 03S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>820-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORWOOD, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*391 SAVANNAH LN* PT NW NW 12 04S 16W 4.7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>GLEN ROSE FIRE DISTRICT, TAMMY KESTER</x:t>
   </x:si>
   <x:si>
     <x:t>014-00219-000</x:t>
   </x:si>
   <x:si>
+    <x:t>*NEW DIXSONVILLE RD* PT NW NW CONTIG 014-00219-000 12 04S 16W 13.470 ACRES LOT  BLOCK   ADDITION CITY  SD 030-R</x:t>
+  </x:si>
+  <x:si>
     <x:t>GLEN ROSE FIRE DISTRICT, TAMMY KESTER, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>014-00217-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00221-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*325 SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 1.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00220-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD*  PT NW1/4 NW1/4 12 04S 16W 7.6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-000</x:t>
   </x:si>
   <x:si>
     <x:t>*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 0.28 ACRE</x:t>
@@ -1123,59 +1120,50 @@
   <x:si>
     <x:t>BANK OZK, ALISHA HUSH, CITY OF MALVERN</x:t>
   </x:si>
   <x:si>
     <x:t>700-03676-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUSSELL, MIKE </x:t>
   </x:si>
   <x:si>
     <x:t>*BROWN TRL* PT NE NW NW RURAL METES &amp; BOUND ADDITION 26 04S 18W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>034-00144-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHURDEVIN, CHRISTELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INDEPENDENCE LOT 175 BLOCK 00B DIAMONDHEAD BLOCK "B" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-13072-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SHAMHART, REBECCA ANN; BRANDON SHAMHART</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHARP, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1319 E SULLENBERGER AVE* W 4.6' LOT 4; LOT 5; E 18' LOT BLOCK 4 PRATT ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>TIFFANY SHARISE KENNEDY, GREGORY MONTANA KENNEDY</x:t>
   </x:si>
   <x:si>
     <x:t>700-04730-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHEETS, SUE HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHINOOK W LOT 1 POINT CEDAR ESTATES ADDITION 19 05S 21W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>AARON J SHEETS, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>665-30001-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIDERS, LEONARD </x:t>
@@ -1193,62 +1181,50 @@
     <x:t>TAFFY HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>633-13076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURK, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>*3366 SAND RD* PT N1/2 SW SE RURAL METES &amp; BOUND ADDITION 1 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VALENTINE, DREWEY A &amp; KATHRYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CENTRAL AVE* PT NW NW RURAL METES &amp; BOUND ADDITION 14 04S 20W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ENTERGY ARK-ROW</x:t>
   </x:si>
   <x:si>
     <x:t>054-00018-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>780-01037-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, MICHAEL DEAN &amp; LAURA ALLYSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*147 MCNANNA PL* PT NE RURAL METES &amp; BOUND ADDITION 17 04S 21W 14.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICES OF WESTERN AR FCLA, COMMISSIONER OF REVENUES, 70-WEST FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>064-00061-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALTON, ROBERT CHRIS &amp; SYLVIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*9343 HIGHWAY 9* PT NW SE; PT FRL SW NE RURAL METES &amp; BOUND ADDITION 29 05S 16W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>LONO/ROLLA FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>015-00342-000</x:t>
   </x:si>
@@ -2387,2300 +2363,2252 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>711.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5277</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5278</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1016.72</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5279</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>328.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5280</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="F35" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>3234.33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5281</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>212.32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5282</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>359.47</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5283</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>303.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5284</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="F39" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>727.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5285</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>318.29</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5286</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>617.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
+      <x:c r="F42" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>2636.97</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5288</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>793.66</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5289</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>596.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5290</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="F45" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E45" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G45" s="1">
-        <x:v>531.77</x:v>
+        <x:v>531.76</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5291</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>604.25</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5292</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="F47" s="0" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>327.21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5293</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="F48" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5294</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5295</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5296</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>353.22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5297</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5298</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="F53" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1311.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5299</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>692.93</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5300</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
+      <x:c r="F55" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>1989.72</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5301</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="F56" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G56" s="1">
-        <x:v>345.16</x:v>
+        <x:v>430.16</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5302</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>795.9</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5303</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>609.03</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5304</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5305</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5306</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G61" s="1">
-        <x:v>332.74</x:v>
+        <x:v>417.74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="F62" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>342.43</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5308</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="F63" s="0" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>4906.04</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5309</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D64" s="0" t="s">
+      <x:c r="F64" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>501.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5310</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>2014.19</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5311</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>1280.61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5312</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>9759.73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5313</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>177.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5314</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>178.33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5315</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>202.56</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5316</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D71" s="0" t="s">
+      <x:c r="E71" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>1751.59</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5317</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D72" s="0" t="s">
+      <x:c r="E72" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>1307.32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5318</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D73" s="0" t="s">
+      <x:c r="E73" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>309.35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5319</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D74" s="0" t="s">
+      <x:c r="E74" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E74" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G74" s="1">
-        <x:v>2444.34</x:v>
+        <x:v>2529.34</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5320</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D75" s="0" t="s">
+      <x:c r="E75" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E75" s="0" t="s">
+      <x:c r="F75" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>297.3</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5321</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E76" s="0" t="s">
+      <x:c r="F76" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G76" s="1">
-        <x:v>557.29</x:v>
+        <x:v>642.29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5322</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5323</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D78" s="0" t="s">
+      <x:c r="F78" s="0" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>2037.88</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5324</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D79" s="0" t="s">
+      <x:c r="F79" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E79" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G79" s="1">
-        <x:v>6523.52</x:v>
+        <x:v>6608.52</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5325</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D80" s="0" t="s">
+      <x:c r="F80" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E80" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G80" s="1">
-        <x:v>312.92</x:v>
+        <x:v>397.92</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5326</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>3172.8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5327</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5328</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>383.55</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5329</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>610.98</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5330</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5331</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D86" s="0" t="s">
+      <x:c r="F86" s="0" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>1907.81</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5332</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D87" s="0" t="s">
+      <x:c r="F87" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>1623.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5333</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="F88" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E88" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G88" s="1">
-        <x:v>2700.79</x:v>
+        <x:v>2785.79</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5334</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>1521.35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5335</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>706.42</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5336</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D91" s="0" t="s">
+      <x:c r="F91" s="0" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>686.71</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5337</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D92" s="0" t="s">
+      <x:c r="F92" s="0" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>9465.78</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5338</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>5445.08</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5339</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>448.57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5340</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>5078.4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5341</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E96" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G96" s="1">
-        <x:v>678.42</x:v>
+        <x:v>686.37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5342</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>366.23</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5343</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>6811.48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5344</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>1632.4</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5345</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D100" s="0" t="s">
+      <x:c r="E100" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>1377.62</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5346</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D101" s="0" t="s">
+      <x:c r="E101" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>496.69</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5347</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D102" s="0" t="s">
+      <x:c r="E102" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>418.45</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5348</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>586.76</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5349</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D104" s="0" t="s">
+      <x:c r="E104" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>1097.3</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5350</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D105" s="0" t="s">
+      <x:c r="E105" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>657.84</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5351</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D106" s="0" t="s">
+      <x:c r="E106" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E106" s="0" t="s">
+      <x:c r="F106" s="0" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1516.83</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5352</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D107" s="0" t="s">
+      <x:c r="E107" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>603.83</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5353</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D108" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>698.66</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5354</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D109" s="0" t="s">
+      <x:c r="E109" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E109" s="0" t="s">
+      <x:c r="F109" s="0" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>3828.88</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5355</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D110" s="0" t="s">
+      <x:c r="E110" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E110" s="0" t="s">
+      <x:c r="F110" s="0" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>3059.4</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5356</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D111" s="0" t="s">
+      <x:c r="E111" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E111" s="0" t="s">
+      <x:c r="F111" s="0" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>2765.41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5357</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D112" s="0" t="s">
+      <x:c r="E112" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>558.83</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5358</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D113" s="0" t="s">
+      <x:c r="E113" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E113" s="0" t="s">
+      <x:c r="F113" s="0" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>1236.65</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5359</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D114" s="0" t="s">
+      <x:c r="E114" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>412.83</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5360</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D115" s="0" t="s">
+      <x:c r="E115" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5361</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>371</x:v>
-[...11 lines deleted...]
-        <x:v>680.54</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5362</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>1655.06</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5363</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>664.55</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5364</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>1580.02</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5365</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5366</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>2277.01</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5367</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5368</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>1664.51</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5369</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>2745.05</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5370</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>2148.68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5371</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>6148.3</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5372</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>1394.49</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>365.63</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5374</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>1713.44</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5375</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>841.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>