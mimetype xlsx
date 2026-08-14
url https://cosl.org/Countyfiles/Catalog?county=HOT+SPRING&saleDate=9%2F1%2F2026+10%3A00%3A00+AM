--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670631afebc9416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/715cc9d72c044dd7a4988ec134e752d0.psmdcp" Id="R08338f3f60174fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd4306ab7fb4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b63cf2ca5b074704bd2cb23c2106fc9f.psmdcp" Id="R0e61f5208897484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -103,60 +103,51 @@
   <x:si>
     <x:t>700-03215-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDREWS, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW NW RURAL METES &amp; BOUND ADDITION 22 05S 16W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>015-00291-001</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS REALTY SERVICES, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*110 ERWIN RD* PT SW NW (W OF RIVER), RURAL METES &amp; BOUND ADDITION 17 04S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCKPORT FIRE DIST., CITIZENS BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>024-00722-002</x:t>
   </x:si>
   <x:si>
-    <x:t>BAILEY, CRYSTAL; KEVIN BAILEY</x:t>
-[...8 lines deleted...]
-    <x:t>810-00284-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, LARRY EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>*99701 RIDGE RD* PT W3/4 SW SE RURAL METES &amp; BOUND ADDITION 27 04S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH MALVERN FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>024-01225-000</x:t>
   </x:si>
   <x:si>
     <x:t>BIG SKY PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">511 STADIUM DR  LOT 10 TATUM ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02380-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGHTHOUSE CAPITAL SERVICING LL</x:t>
   </x:si>
@@ -223,114 +214,81 @@
   <x:si>
     <x:t>700-04976-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARRENO, BRIGID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">835 CHERRY LN LOT 21-22 BLOCK 1 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03468-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER, HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1802 ROBERT E LEE ST* W 50' SW1/4 BLOCK 7 (50X150'), BLOCK 7 LEIPER HEIGHTS ADDITION 24 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>AR DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>700-04206-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CHANCE, MICHAEL J </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLARK, ROGER W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*938 E SULLENBERGER AVE* W 65' LOTS 5-6-7 BLOCK 12 HILLCREST ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>JULIA GARDNER</x:t>
   </x:si>
   <x:si>
     <x:t>700-04042-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOK, NANCY SEVERS </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAMMANN, JAMES R </x:t>
   </x:si>
   <x:si>
     <x:t>*1183 STRINGTOWN RD* PT SW SW, 17 03S 16W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN ROSE FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>013-00148-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, BARBARA </x:t>
   </x:si>
   <x:si>
-    <x:t>*461 BEECHTREE RD* PT SE SW RURAL METES &amp; BOUND ADDITION 11 05S 22W 1 ACRE</x:t>
-[...2 lines deleted...]
-    <x:t>POINT CEDAR FIRE DISTRICT</x:t>
+    <x:t>*461 BEECHTREE RD* PT SE SW 11 05S 22W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUND ADDITION CITY  SD 250-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POINT CEDAR FIRE DISTRICT, USDA, BEAL BANK USA</x:t>
   </x:si>
   <x:si>
     <x:t>075-00103-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOBBINS, CHARLES L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*505 STADIUM DR* LOT 11 CONTIG 700-02381-001, LOT 11 TATUM ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>BELINDA DUNN DOBBINS</x:t>
   </x:si>
   <x:si>
     <x:t>700-02381-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNLAP, BARBARA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAPPY ST LOT 15-19 BLOCK 4 AIRSMAN ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02566-004</x:t>
   </x:si>
@@ -352,53 +310,50 @@
   <x:si>
     <x:t xml:space="preserve">*LEWALLEN ST* PT NW NE CONTIG 046-00119-000, RURAL METES &amp; BOUND ADDITION 11 06S 19W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>046-00118-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ECHOLS, NORMA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*303 BAYSHORE DR* LOT 4 BLOCK A TWIN TREES ADDITION 23 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-02003-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EDMONSON, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">820 MARIGOLD ST (REPLAT) LOT 9 BLOCK 145 PURDY ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02014-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ENNIS, KEITH KEON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">223 BANKS ST LOT 3 BLOCK 51 BROOMFIELD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03032-000</x:t>
   </x:si>
   <x:si>
     <x:t>EUODOUTAI INVESTMENT LLC D/B/A LIAH LANDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1424 BRYANT ST*  E 32' LOTS 1-2 BLOCK 4, BLOCK 4 BRYANT'S 1ST ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03192-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FITZHUGH, CLAUDIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*433 COUNTRY CLUB RD* PT SW NW RURAL METES &amp; BOUND ADDITION 17 05S 16W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, LONO/ROLLA FIRE DIST., BAPTIST HEALTH MED CENTER, ROBERT FITZHUGH</x:t>
@@ -439,62 +394,50 @@
   <x:si>
     <x:t>PT SE NW ROCKPORT CITY ANNEX(RURAL BOOK ADDITION 11 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PAMELA WOOD, RICKEY DEAN GAGE</x:t>
   </x:si>
   <x:si>
     <x:t>810-00310-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILKIE, CLARENCE EDWARD, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*ELIZABETH ANN ST* S 76' LOTS 21-22 BLOCK 4 MCCLURE ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04490-002</x:t>
   </x:si>
   <x:si>
     <x:t>GK PRIME INVEST LLC</x:t>
   </x:si>
   <x:si>
     <x:t>633-17096-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GONZALES, TAMMY &amp; JOSE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GRAVES, TIM H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*SAND RD* PT SE NW 70 X 696, CITY ACREAGE (MALVE ADDITION 14 04S 17W 1.12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>700-02136-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREEN, DANIELLE N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 7 BLOCK 3 62 X 66, LOT 7 BLOCK 3 BETTY SMITH ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, JO ELLEN MCHENRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*820 E HIGHLAND AVE* S1/2 E1/2 BLOCK 8 (1/2 INT EAC, BLOCK 8 MCHENRY 2ND ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS T MCHENRY</x:t>
@@ -541,113 +484,95 @@
   <x:si>
     <x:t>700-02901-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUSTAFSON, SANDRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORNINGSIDE LOT 844 BLOCK 00E DIAMONDHEAD BLOCK "E" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-16077-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MEDINAH OVERLOOK LOT 249 BLOCK 00C DIAMONDHEAD BLOCK "C" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-14022-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARLINGTON LOT 1229 BLOCK 00H DIAMONDHEAD BLOCK "H" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-19103-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HAMRICK ETAL, MICHAEL % EDWARD &amp; JACQUE SANDERS</x:t>
-[...2 lines deleted...]
-    <x:t>*131 OSAGE LOOP* PT NE SE RURAL METES &amp; BOUND ADDITION 15 05S 21W 1 ACRE</x:t>
+    <x:t xml:space="preserve">HAMRICK ETAL%EDWARD &amp; JACQUE SANDERS, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*131 OSAGE LOOP*  PT NE SE 15 05S 21W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUND ADDITION CITY  SD 250-R</x:t>
   </x:si>
   <x:si>
     <x:t>MARGARET TARPLEY, MARIE ROWLAND, JENNIFER SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>065-00316-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAYES, ALEX JEFFERY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*105 CAMERON LN* PT NE NW RURAL METES &amp; BOUND ADDITION 13 05S 20W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>055-00256-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIMES, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*416 GILBERT ST* LOTS 26-27-28-29 BLOCK 10 HAYS (DONALDSON) ADDITION 3 06S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>CAMBRIN NAME, MODERN PROPERTIES LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>760-03935-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOBBS, CALEB JOSHUA </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*918 MCHENRY ST* LOT 17-18 BLOCK 1 ROSS ADDITION 26 04S 17W </x:t>
+    <x:t xml:space="preserve">HOWARD, SANDRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*804 W HIGHLAND AVE* PT IN SE COR BLOCK 7 (90X135'), GAMMEL ADDITION 27 04S 17W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF MALVERN</x:t>
   </x:si>
   <x:si>
-    <x:t>700-05112-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>700-03787-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUELL, VAUGHN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HUNTER AMERICAN PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INDEPENDENCE LOT 271 BLOCK C DIAMONDHEAD BLOCK "C" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-14034-000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, WILLIAM R; TAMIE T GROOKETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH ST LOT 5 JAMISON ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-01498-000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, RETA; ALMER WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>*2416 DYER ST* PT NE1/4 SE1/4 SE1/4 CITY ACREAGE (MALVE ADDITION 27 04S 17W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-02482-000</x:t>
@@ -667,98 +592,68 @@
   <x:si>
     <x:t>KIMBROUGH, HUNTER; LAURA ANGELA ERB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2385 MILITARY RD* PT SE1/4 SE1/4 RURAL METES &amp; BOUND ADDITION 26 03S 17W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAGNET COVE FIRE DIST. </x:t>
   </x:si>
   <x:si>
     <x:t>023-00391-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">L EQUIPE, INC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1620 E SULLENBERGER AVE LOT 13-15 BLOCK 13 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>MASSIVE INVESTMENTS OPERATING CO. LLC%YADDIEL GALDO</x:t>
   </x:si>
   <x:si>
     <x:t>700-03617-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LACKEY, MONROE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LANGLEY, JERRY GREG &amp; CANDICE CH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">605 DIVISION ST LOT 13-15 BLOCK 9 MOLINE ADDITION 15 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04445-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES, LEMAY </x:t>
   </x:si>
   <x:si>
     <x:t>26547 S HIGHWAY 67 33 04S 17W 0 ACRES LOT 5-6 BLOCK  THORNTONS S/D 1 ADDITION CITY  SD MS0-R</x:t>
   </x:si>
   <x:si>
     <x:t>024-01394-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEMAY PROPERTIES</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LINGO, WILLIAM R; SHAUNA J LINGO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1128 E HIGHLAND AVE LOT 12 BLOCK 5 ROSS ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05152-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOCK, RHODA E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">818 GRIGGS ST LOT 2 BLOCK 2 WALLACE ADDITION 14 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05577-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOMACK, KENNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*303 SHEPPARD ST* PT LOTS 2-3 BLOCK 1 DICKERSON ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03370-000</x:t>
@@ -874,62 +769,50 @@
   <x:si>
     <x:t>MOORE, NELLIE ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1323 CLARK ST LOT 26 BLOCK 2 BRYANT'S 1ST ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>ALICE L DAVIS, GREGORY BROUGHTON, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>700-03155-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOORE, NELLIE M; ALICE L DAVIS; GREGORY B BROUGHTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*220 QUINN ST* PT W1/2 NW1/4 NW1/4 RURAL METES &amp; BOUND ADDITION 14 04S 17W 4.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES,</x:t>
   </x:si>
   <x:si>
     <x:t>024-00551-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MORGAN, RITA A; CARLA F MCCOY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MYERS, CHRISTINA; DOYLE BLAND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*915 BROKEN BOW LN* PT NW NE RURAL METES &amp; BOUND ADDITION 2 05S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>065-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*BROKEN BOW LN* PT NE1/4 NE1/4 RURAL METES &amp; BOUND ADDITION 2 05S 21W 1.72 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>065-00011-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEXT MILLENNIUM PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*MORNINGSTAR DR* PT N1/2 NE NW CONTIG 633-0301, MAGNET COVE CITY ADDITION 25 03S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>820-01080-000</x:t>
@@ -970,59 +853,50 @@
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD*  PT NW1/4 NW1/4 12 04S 16W 7.6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-000</x:t>
   </x:si>
   <x:si>
     <x:t>*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>014-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*329 SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 1.98 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 2.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00222-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OBENNOSKEY, JAMES E &amp; MICKEY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">OZAETA, SHELDON </x:t>
   </x:si>
   <x:si>
     <x:t>*ADVENTIST CHURCH RD* PT SW NW RURAL METES &amp; BOUND ADDITION 29 04S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY, DEDDRICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1329 LINCOLN ST* LOTS 13-14-15; PT LOT 16  BLOCK 7 PRATT ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04761-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTTISH TRL LOT 11 LAKE DEGRAY ESTATES ADDITION 27 05S 20W 0.79 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>655-30009-000</x:t>
   </x:si>
   <x:si>
     <x:t>QUEST IRA INC FBO RUSSELL THOMAS IRA #1411721</x:t>
@@ -1057,62 +931,50 @@
   <x:si>
     <x:t>REIT FINCRE2108 LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*PLUM HOLLOW BLVD* LOT 473 BLOCK D DIAMONDHEAD BLOCK "D" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-15060-000</x:t>
   </x:si>
   <x:si>
     <x:t>633-15061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, CHARLES LILE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1584 MCMAHAN RD* PT SE1/4 RURAL METES &amp; BOUND ADDITION 1 06S 19W 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>QUACHITA FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>046-00003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, DOUGLAS A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODLUN, DALE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*393 BEECHTREE RD* PT SE1/4 SW1/4 RURAL METES &amp; BOUND ADDITION 11 05S 22W 1.15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>KATRINA ANN GRIDER, POINT CEDAR FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>075-00103-005</x:t>
   </x:si>
   <x:si>
     <x:t>ROLLINS, JACK; JUDITH YOUNG</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1127 ROOSEVELT ST* S1/3 LOTS 7 THRU 12 BLOCK 13 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03616-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROSS, CHARLIE B JR &amp; ALICE M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*612 MOORE ST*  S1/2 LOT 44  FAIRVIEW ADDITION 23 04S 17W </x:t>
@@ -1181,104 +1043,50 @@
     <x:t>TAFFY HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>633-13076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURK, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>*3366 SAND RD* PT N1/2 SW SE RURAL METES &amp; BOUND ADDITION 1 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VALENTINE, DREWEY A &amp; KATHRYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CENTRAL AVE* PT NW NW RURAL METES &amp; BOUND ADDITION 14 04S 20W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ENTERGY ARK-ROW</x:t>
   </x:si>
   <x:si>
     <x:t>054-00018-000</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>014-00387-000</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, MRS LUCINDIA,  ESTATE % BETTY NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*324 OAK ST* S1/2 LOT 10; ALL LOT 11 BLOCK, BLOCK 72 LUND &amp; HILL (ORIGINAL TOWN) ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>VAL WRIGHT, VICTORY COMMUNITY CENTER INC,</x:t>
   </x:si>
   <x:si>
     <x:t>700-01387-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -1811,2804 +1619,2576 @@
         <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>2979.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5253</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5254</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>1825.15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5255</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>2687.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5256</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>8047.61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5257</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>207.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5258</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>801.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5259</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>2332.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5260</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>316.71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5261</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>969.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5262</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>316.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5263</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>1863.01</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5264</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>1619.85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5265</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>71</x:v>
-[...11 lines deleted...]
-        <x:v>305.01</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5266</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>2435.52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5267</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>2247.02</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5268</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>82</x:v>
-[...11 lines deleted...]
-        <x:v>347.12</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5269</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>4503.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5270</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>1593.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5271</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>3548.05</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5272</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>488.27</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5273</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>1352.04</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5274</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>173.55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>1856.31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5276</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>711.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5277</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5278</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1016.72</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5279</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>328.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5280</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>3234.33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5281</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>212.32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5282</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>359.47</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5283</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>303.1</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5284</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>727.38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5285</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>318.29</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5286</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>617.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>2636.97</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5288</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>793.66</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5289</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>596.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5290</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>531.76</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5291</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>604.25</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5292</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>327.21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5293</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5294</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5295</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5296</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>353.22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5297</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5298</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1311.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5299</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>692.93</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5300</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>1989.72</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5301</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>188</x:v>
-[...11 lines deleted...]
-        <x:v>430.16</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5302</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>795.9</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5303</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>195</x:v>
-[...11 lines deleted...]
-        <x:v>609.03</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5304</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5305</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5306</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>417.74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5307</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>342.43</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5308</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>4906.04</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5309</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>501.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5310</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>219</x:v>
-[...11 lines deleted...]
-        <x:v>2014.19</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5311</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>1280.61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5312</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>9759.73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5313</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>177.09</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5314</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>178.33</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5315</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>202.56</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5316</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>1751.59</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5317</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>1307.32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5318</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>309.35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5319</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>2529.34</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5320</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>297.3</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5321</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>642.29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5322</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5323</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>2037.88</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5324</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>6608.52</x:v>
+        <x:v>6615.86</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5325</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>397.92</x:v>
+        <x:v>405.26</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5326</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>3172.8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5327</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5328</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>383.55</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5329</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>610.98</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5330</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5331</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>1907.81</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5332</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>1623.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5333</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>288</x:v>
-[...11 lines deleted...]
-        <x:v>2785.79</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5334</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>1521.35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5335</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>706.42</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5336</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>686.71</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5337</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>9465.78</x:v>
+        <x:v>9473.12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5338</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>5445.08</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5339</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>448.57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5340</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>5078.4</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5341</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>686.37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5342</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>366.23</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5343</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>6811.48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5344</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>1632.4</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5345</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>320</x:v>
-[...11 lines deleted...]
-        <x:v>1377.62</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5346</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>496.69</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5347</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>418.45</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5348</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>586.76</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5349</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>1097.3</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5350</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>657.84</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5351</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1516.83</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5352</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>603.83</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5353</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>698.66</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5354</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>3828.88</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5355</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>349</x:v>
-[...11 lines deleted...]
-        <x:v>3059.4</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5356</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>2765.41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5357</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>558.83</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5358</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>1236.65</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5359</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>412.83</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5360</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5361</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5362</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>1655.06</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5363</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>664.55</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5364</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>1580.02</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5365</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5366</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>2277.01</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5367</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5368</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5369</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5370</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>391</x:v>
-[...11 lines deleted...]
-        <x:v>2148.68</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5371</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>6148.3</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5372</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>1394.49</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>402</x:v>
-[...11 lines deleted...]
-        <x:v>365.63</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5374</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>405</x:v>
-[...11 lines deleted...]
-        <x:v>1713.44</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5375</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>841.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>