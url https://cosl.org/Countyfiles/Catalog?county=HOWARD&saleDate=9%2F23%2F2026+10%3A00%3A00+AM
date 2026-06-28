--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,240 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2681ed9ca9d94277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a6fb80be20a4cf4bdfa6f1f5c3ac3bb.psmdcp" Id="Rf3876a6bc2c74126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624c1ab31bd46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64758339de6d4815858a47fcbc48bef5.psmdcp" Id="R982c392f48c8475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>HOWARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, NOLAN B &amp; HELEN </x:t>
   </x:si>
   <x:si>
-    <x:t>*430 RANDALL LN MINERAL SPRINGS AR* PT SE COR FRL NWSW (160X253) MINERAL SPRINGS CITY ADDITION 18 10S 27W 0.93 ACRE</x:t>
+    <x:t>*430 RANDALL LN MINERAL SPRINGS AR* PT SE COR FRL NWSW (160X253) (.93AC)  18 10S 27W 0.93 ACRES LOT  BLOCK  MINERAL SPRINGS CITY  ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEE BALLINGER, LINDSEY CULLEN, MEGAN DAVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00850-00028-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETX INVESTMENTS REAL ESTATE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*MINERAL SPRINGS AR 71851* NE PT LT 11 (19.5X150) BLOCK 3 MC CULLOUGH ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>00850-00028-0010</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>00850-00211-000C</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">HENRY%ANDREA HENRY, JERRY DEWON &amp; BEVERLY ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*PARK LANE MINERAL SPRINGS AR*  PT NWSW (80.5X190) (0.35AC) 19 10S 27W 0.35 ACRES LOT  BLOCK  MINERAL SPRINGS M &amp; BOUNDS ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00850-00096-0020</x:t>
+  </x:si>
+  <x:si>
     <x:t>HENRY, JERRY DEWON &amp; BEVERLY ANN % ANDREA HENRY</x:t>
   </x:si>
   <x:si>
-    <x:t>*PARK LANE MINERAL SPRINGS AR* PT NWSW (80.5X190) MINERAL SPRINGS M &amp; BOUNDS ADDITION 19 10S 27W 0.35 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">*PARK LANE MINERAL SPRINGS AR 71851* PT NW SW (25X190) MINERAL SPRINGS M &amp; B ADDITION 19 10S 27W 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00096-0030</x:t>
   </x:si>
   <x:si>
-    <x:t>HILE, TRAVIS LEE % STACY L PIGGEE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">109 E NINTH ST DIERKS AR LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION </x:t>
+    <x:t xml:space="preserve">HILE%STACY L PIGGEE, TRAVIS LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 E NINTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEY SHULZ</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL JR, WILLIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*W HWY 371* W1/2 NE NE SW ***SEE ADMIN*** 19 9S 28W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03420-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, BRUCE H % MELISSA HILL-TEMPLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HOCKADAY LN* PT NE COR NE NE 8 10S 27W 2.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03884-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, JOSEPH, SR % LARRY HILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PRICE ST  LOT 4 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01590-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MC BRIDE, ARNOLD GENE, SR W/LE % ELMER MCBRID </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4 BLOCK 18 HOLLY ADDITION </x:t>
+    <x:t xml:space="preserve">MC BRIDE SR W/LE%ELMER MCBRID, ARNOLD GENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4    0 ACRES LOT  BLOCK 18 HOLLY ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNOLD GENE MCBRIDE JR</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00281-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CLYDE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*265 S COUNTY LINE RD* NW COR FRL NW NW (100X215) 31 9S 27W 0.5 ACRE </x:t>
+    <x:t>*265 S COUNTY LINE RD*  NW COR FRL NW NW (100X215) (.05AC) 31 9S 27W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PIERCE, CHARLES J &amp; CHRISTY A % ROBERT HULSEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*410 MASSEY AVE DIERKS AR 71833* LOT 9-10 BLOCK 10 HOLLY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00800-00259-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORTER, GEORGE R &amp; STELLA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*127 N POWELL ST MINERAL SPRINGS AR 71851* S1/2 LT 4; ALL LT 5 &amp; N1/2 LT 6 BLOCK 14 MC CULLOUGH ADDITION 0.27 ACRE </x:t>
+    <x:t>*127 N POWELL ST MINERAL SPRINGS AR 71851* S1/2 LT 4; ALL LT 5 &amp; N1/2 LT 6    0.27 ACRES LOT  BLOCK 14 MC CULLOUGH ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMOND BANK, IRS</x:t>
   </x:si>
   <x:si>
     <x:t>00850-00231-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPIGNER, JASON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*326 HWY 27 N MINERAL SPRINGS AR 71851* PT NE NW MINERAL SPRINGS CITY ADDITION 20 10S 27W 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00110-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUGGS, ERNEST &amp; GLADYS MARIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*265 S COUNTY LINE RD* PT NW NW NW (105X210 &amp; 120X213) 31 9S 27W 1.1 ACRES </x:t>
+    <x:t>*265 S COUNTY LINE RD*  PT NW NW NW (105X210 &amp; 120X213) (1.10AC) 31 9S 27W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNY SUGGS, BARBARA SUGGS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03073-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>TAYLOR, EUGENE % CLINT TAYLOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*124 REEVES LN NASHVILLE AR 71852* PT NE NW 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES </x:t>
+    <x:t xml:space="preserve">TAYLOR%CLINT TAYLOR, EUGENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*124 REEVES LN NASHVILLE AR 71852*  PT NE NW (1.61AC) 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANE TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03087-0020</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*174 YOUNG RD* NW COR NW SW W RD 3 10S 27W 3 ACRES </x:t>
+    <x:t>*W HWY 371*  W1/2 NE NE SW (5AC) ***SEE ADMIN*** 19 9S 28W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARLIN TAYLOR, CLINT TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03799-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAGNER, HARLETTE M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">311 FOURTH ST DIERKS AR LOT 5-6 BLOCK 16 MURRAY-1 ADDITION </x:t>
+    <x:t>311 FOURTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 16 MURRAY-1 ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC., CMH HOMES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00496-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, SAM &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W690' SW NW S OF HWY ***SEE ADMIN*** 25 6S 28W 0.94 ACRE </x:t>
+    <x:t xml:space="preserve"> PT W690' SW NW S OF HWY (.94AC) ***SEE ADMIN*** 25 6S 28W 0.94 ACRES LOT  BLOCK   ADDITION CITY  SD 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODNEY DAVIS, TAMMY DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-00768-0020</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, CHARLES L, JR &amp; CASSANDRA RENE % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1321 S ANSLEY ST NASHVILLE AR 71852* S1/2 LT 11 &amp; ALL LT 12 BLOCK 19 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01484-0000</x:t>
   </x:si>
   <x:si>
     <x:t>YOUNG, B J % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 1-3 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01547-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 11 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
@@ -691,525 +724,525 @@
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11025</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11026</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>567.22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11027</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>247.31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11028</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>181.39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>951.82</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11030</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>201.17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>419.92</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11032</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11033</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>1473.01</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11034</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>247.54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11035</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>592.17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1942.05</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11037</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>264.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11038</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>315.47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11039</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>665.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>630.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11041</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>3141.59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11042</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>263.61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11043</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11044</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>1643.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>429.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11046</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11047</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>