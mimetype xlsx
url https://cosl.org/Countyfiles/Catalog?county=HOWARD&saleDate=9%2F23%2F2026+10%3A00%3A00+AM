--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624c1ab31bd46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64758339de6d4815858a47fcbc48bef5.psmdcp" Id="R982c392f48c8475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d4ceb731274ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/050a9e21daf6413d8a168c5767c6e557.psmdcp" Id="R87b44ab8074b4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -91,59 +91,50 @@
   <x:si>
     <x:t>00850-00096-0020</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, JERRY DEWON &amp; BEVERLY ANN % ANDREA HENRY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*PARK LANE MINERAL SPRINGS AR 71851* PT NW SW (25X190) MINERAL SPRINGS M &amp; B ADDITION 19 10S 27W 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00096-0030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILE%STACY L PIGGEE, TRAVIS LEE </x:t>
   </x:si>
   <x:si>
     <x:t>109 E NINTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>ASHLEY SHULZ</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00183-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HILL JR, WILLIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HILL, BRUCE H % MELISSA HILL-TEMPLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HOCKADAY LN* PT NE COR NE NE 8 10S 27W 2.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03884-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, JOSEPH, SR % LARRY HILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PRICE ST  LOT 4 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01590-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MC BRIDE SR W/LE%ELMER MCBRID, ARNOLD GENE </x:t>
   </x:si>
   <x:si>
     <x:t>*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4    0 ACRES LOT  BLOCK 18 HOLLY ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>ARNOLD GENE MCBRIDE JR</x:t>
@@ -151,62 +142,50 @@
   <x:si>
     <x:t>00800-00281-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CLYDE </x:t>
   </x:si>
   <x:si>
     <x:t>*265 S COUNTY LINE RD*  NW COR FRL NW NW (100X215) (.05AC) 31 9S 27W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PIERCE, CHARLES J &amp; CHRISTY A % ROBERT HULSEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*410 MASSEY AVE DIERKS AR 71833* LOT 9-10 BLOCK 10 HOLLY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00800-00259-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHORTER, GEORGE R &amp; STELLA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SPIGNER, JASON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*326 HWY 27 N MINERAL SPRINGS AR 71851* PT NE NW MINERAL SPRINGS CITY ADDITION 20 10S 27W 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00110-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUGGS, ERNEST &amp; GLADYS MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>*265 S COUNTY LINE RD*  PT NW NW NW (105X210 &amp; 120X213) (1.10AC) 31 9S 27W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNNY SUGGS, BARBARA SUGGS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03073-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR%CLINT TAYLOR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>*124 REEVES LN NASHVILLE AR 71852*  PT NE NW (1.61AC) 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
@@ -229,72 +208,57 @@
   <x:si>
     <x:t xml:space="preserve">WAGNER, HARLETTE M </x:t>
   </x:si>
   <x:si>
     <x:t>311 FOURTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 16 MURRAY-1 ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC., CMH HOMES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00496-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, SAM &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PT W690' SW NW S OF HWY (.94AC) ***SEE ADMIN*** 25 6S 28W 0.94 ACRES LOT  BLOCK   ADDITION CITY  SD 20</x:t>
   </x:si>
   <x:si>
     <x:t>RODNEY DAVIS, TAMMY DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-00768-0020</x:t>
   </x:si>
   <x:si>
-    <x:t>WRIGHT, CHARLES L, JR &amp; CASSANDRA RENE % CASSANDRA WRIGHT WILEY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>YOUNG, B J % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 1-3 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01547-0000</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>00750-01596-0000</x:t>
   </x:si>
   <x:si>
     <x:t>YOUNG, HOOVER &amp; MABLE % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S HUTCHINSON LOT 11 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01551-0000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -696,556 +660,508 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11024</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1355.98</x:v>
+        <x:v>1407.36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11025</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11026</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>567.22</x:v>
+        <x:v>581.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11027</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>247.31</x:v>
+        <x:v>269.33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11028</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>181.39</x:v>
+        <x:v>203.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>951.82</x:v>
+        <x:v>981.18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11030</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>201.17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>419.92</x:v>
+        <x:v>441.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11032</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>248.08</x:v>
+        <x:v>270.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11033</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G11" s="1">
-        <x:v>1473.01</x:v>
+        <x:v>1502.37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11034</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>247.54</x:v>
+        <x:v>269.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11035</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>592.17</x:v>
+        <x:v>621.53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
-[...11 lines deleted...]
-        <x:v>1942.05</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11037</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>264.4</x:v>
+        <x:v>271.74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11038</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>315.47</x:v>
+        <x:v>344.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11039</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>665.43</x:v>
+        <x:v>694.79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>630.44</x:v>
+        <x:v>652.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11041</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>3141.59</x:v>
+        <x:v>3178.29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11042</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>263.61</x:v>
+        <x:v>292.97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11043</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11044</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>73</x:v>
-[...11 lines deleted...]
-        <x:v>1643.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>429.2</x:v>
+        <x:v>436.54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11046</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
-[...11 lines deleted...]
-        <x:v>248.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11047</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>248.08</x:v>
+        <x:v>270.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>