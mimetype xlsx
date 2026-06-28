--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1a6b088a0a4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8213dd0487144a88b35349c6a492c681.psmdcp" Id="R997d10e35b8f41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31889247dd314893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0430f6cdb5924dffa894c0fb79c89aba.psmdcp" Id="R560943c39387429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,537 +46,492 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARRIS, LENA % ERIC PATTERSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 12 13N 07W 4.5199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>01-12789-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOOZER, ADAM DEWAYNE &amp; JESSICA LYNN BOOZER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 W1/2 NW SE 18 12N 06W 2.7 ACRES </x:t>
+    <x:t xml:space="preserve">BOOZER &amp; JESSICA LYNN BOOZER, ADAM DEWAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 W1/2 NW SE 18 12N 06W 2.7000000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>01-07863-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOYETT, DELORIS M </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 28 14N 07W 1.5 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRECKENRIDGE%GLENN BRECKENRIDGE, ANN ELIZABETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 28 14N 07W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 81S</x:t>
   </x:si>
   <x:si>
     <x:t>01-14038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, KARMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE1/4 36 13N 05W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04948-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW1/4 36 13N 05W 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-04955-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BRINSFIELD, IRIS ANN &amp; J S KNAPP % BILLY BRINSFIELD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW PT NE SW 32 11N 07W 10.57 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11734-000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, TOLBERT % BRIAN SILLS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION 0.2409999999999 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>11-02426-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRYANT, DAVID &amp; KRISTIE BRYANT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE CUSHMAN M&amp;B ADDITION 08 14N 07W 29.66 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04-00009-0007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROW, CECELIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W PT LOT 35 BLOCK 001 GOLD MINE SPGS ADDITION 30 11N 04W 5.32 ACRES </x:t>
+    <x:t>W PT LOT 35 30 11N 04W 5.3200000000000 ACRES LOT  BLOCK 001 GOLD MINE SPGS ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>02-00841-035A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANNON, SHANDY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SECTION 8 S OF HWY 08 12N 05W 3.6699999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03744-0019</x:t>
   </x:si>
   <x:si>
-    <x:t>CLARK, R A % NAOMI MCCAMPBELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT N1/2 NW 27 13N 04W 32.5 ACRES </x:t>
+    <x:t xml:space="preserve">CLARK%NAOMI MCCAMPBELL, R A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW 27 13N 04W 32.5 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>01-02223-000</x:t>
   </x:si>
   <x:si>
     <x:t>CORTER, RONNIE % TRENIA CORTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW 24 11N 07W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11590-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ENGLAND, SAMUEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW 04 12N 06W 1.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07340-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRFIELD, FRAN % JASON BARDIS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT S1/2 NW SOUTHSIDE M&amp;B ADDITION 34 13N 06W 0.20 ACRE </x:t>
+    <x:t xml:space="preserve">FAIRFIELD%JASON BARDIS, FRAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NW 34 13N 06W 0.2000000000000 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-09767-0001</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, JAMES D &amp; LISA J FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE PLEAS PLNS M&amp;B ADDITION 28 11N 06W 1.1799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>09-00142-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE PLEAS PLNS M&amp;B ADDITION 28 11N 06W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>09-00144-000</x:t>
   </x:si>
   <x:si>
     <x:t>HANDFORD, CHARLES C % STEPHAN B HANDFORD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 025 BLOCK 004 WOLFORD ADDITION 15 13N 06W 0.275 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>11-04365-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARMON, TERRY &amp; THERESA HARMON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SE SOUTHSIDE M&amp;B ADDITION 03 12N 06W 1 ACRE </x:t>
+    <x:t xml:space="preserve">HARMON &amp; THERESA HARMON, TERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SE 03 12N 06W 1 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-07245-000</x:t>
   </x:si>
   <x:si>
     <x:t>HEIGEL, BETTY J % GARY HEIGEL</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-05755-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW 26 11N 05W 41 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03358-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE PT SE NE 35 11N 05W 36 ACRES </x:t>
+    <x:t>PT NE NE PT SE NE 35 11N 05W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>01-03465-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, LOIS M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW S36 T11 R05 ADDITION 36 11N 05W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03496-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, RANDALL RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW 26 11N 05W 54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03354-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLDER, BILL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW S04 T12 R06 ADDITION 04 12N 06W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07341-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLDER, PEGGY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 30 13N 06W 0.76 ACRE </x:t>
+    <x:t>PT SE SE 30 13N 06W 0.7600000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
   </x:si>
   <x:si>
     <x:t>01-09346-000</x:t>
   </x:si>
   <x:si>
     <x:t>HUGHES, TERRY L &amp; RUTH A HUGHES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/4 L4 NW MAGNESS M&amp;B ADDITION 01 12N 05W 1.3999999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>05-00082-0003</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, DAN % ONA JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 005 THOMAS CREEK ADDITION 06 12N 04W </x:t>
   </x:si>
   <x:si>
     <x:t>07-00608-0005</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, DAN CORNELL % ONA JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 THOMAS CREEK ADDITION 06 12N 04W </x:t>
   </x:si>
   <x:si>
     <x:t>07-00608-0006</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, MICHAEL D &amp; ELIJAH JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE 35 14N 06W 1.3899999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JRI PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY 14 12N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-07758-002C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BILLBOARD ONLY 08 13N 06W </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT SW NE BILLBOARD ONLY 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-09135-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY 24 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-10281-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BALLPARK 35 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-10605-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY FOR 2017  NEWCON 33 13N 07W </x:t>
   </x:si>
   <x:si>
     <x:t>01-13386-001C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 09 13N 06W </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 14 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00322-018C</x:t>
   </x:si>
   <x:si>
     <x:t>11-00323-003C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 15 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00374-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 21 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00482-004C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L8 E1/4 L9 BILLBOARD ONLY BLOCK 044 MAXFIELD 3RD EAST ADDITION </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY LOT 040 BLOCK 004 BRYANT'S RIVERVIEW ADDITION 29 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-00313-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE BILLBOARD ONLY DENISON HGTS ADDITION 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-00652-002C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 L4 NE  BILLBOARD ONLY SOUTHSIDE M&amp;B ADDITION 04 12N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-07281-003C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE BILLBOARD ONLY SOUTHSIDE M&amp;B ADDITION 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-09198-002C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVEJOY, NELSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-02281-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MATLOCK, CHARLES NEIL, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE SW MOOREFIELD M&amp;B ADDITION 18 13N 05W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06-00042-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEELEY, BRYSON &amp; JUDY NEELEY</x:t>
-[...2 lines deleted...]
-    <x:t>PT SE NE 12 13N 07W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">NEELEY &amp; JUDY NEELEY, BRYSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 12 13N 07W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
   </x:si>
   <x:si>
     <x:t>01-12771-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OVERLAND%DOROTHEA OVERLAND, BLANCHE </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.7800000000000 ACRES LOT 6 &amp; 7 BLOCK 004 ARNOLD ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00228-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OYEMAJA, SPENCER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT C33 HUSKEY ADDITION 36 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>02-01082-000</x:t>
   </x:si>
   <x:si>
     <x:t>PATTERSON, SADIE V &amp; ERIC U PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 13N 06W 1.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 13N 06W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PILGRIM, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NE 17 11N 05W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-03199-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PINEGAR, JERRY % DIANA RADCLIFF</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION 23 12N 06W </x:t>
+    <x:t xml:space="preserve">PINEGAR%DIANA RADCLIFF, JERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 12N 06W 0 ACRES LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRISTEN PINEGAR, INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>02-00823-0022</x:t>
   </x:si>
   <x:si>
     <x:t>RICHARDSON, BILLY &amp; CARL RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 01 13N 05W 13.199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04248-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, ROY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SE LOT 001 SOUTHSIDE OAKS ADDITION 03 12N 06W 0.40 ACRE </x:t>
+    <x:t>PT E1/2 SE 03 12N 06W 0.4000000000000 ACRES LOT 001 BLOCK  SOUTHSIDE OAKS ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-01662-000</x:t>
   </x:si>
   <x:si>
-    <x:t>STANFORD, ADAM &amp; AUTUMN STANFORD</x:t>
-[...2 lines deleted...]
-    <x:t>PT SW NE 17 11N 05W 1 ACRE</x:t>
+    <x:t xml:space="preserve">STANFORD &amp; AUTUMN STANFORD, ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>01-03208-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEELE, SARAH A </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">L19, 19A, 20, 20A DENISON HGTS ADDITION 27 13N 06W 1.6499999999999 ACRES </x:t>
+    <x:t xml:space="preserve">WHITE &amp; SARA E WHITE, JEFFERY R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>L19, 19A, 20, 20A 27 13N 06W 1.6499999999999 ACRES LOT  BLOCK  DENISON HGTS ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-00664-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.64 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.93 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-0001</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14-17 BLOCK 00D SMITH ADDITION 0.38 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00420-000</x:t>
   </x:si>
@@ -589,69 +544,60 @@
   <x:si>
     <x:t xml:space="preserve">L23-31 INC BLOCK 00D SMITH ADDITION 0.9499999999999 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>07-00422-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">L1-11 INC BLOCK 00E SMITH ADDITION 1.0900000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>07-00423-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE, II </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 L1-8 BLOCK 00D SMITH ADDITION 0.3579999999999 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00418-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, STEPHANIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 31 12N 06W 2.3999999999999 ACRES </x:t>
+    <x:t>PT SW NW 31 12N 06W 2.3999999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>01-08148-0003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WINEY, MICHAEL </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT NE SW 05 12N 07W 11.630000000000 ACRES </x:t>
+    <x:t xml:space="preserve">WURST JR WHO DATE LAWN CARE LLE, WALTER RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW 05 12N 07W 11.630000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 46</x:t>
   </x:si>
   <x:si>
     <x:t>01-11934-0003</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1047,1762 +993,1654 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5825</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>453.63</x:v>
+        <x:v>553.63</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5826</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1592.38</x:v>
+        <x:v>1692.38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5827</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...1 lines deleted...]
-      <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>742.52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5828</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="E5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>3827.12</x:v>
+        <x:v>3927.12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5829</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>960.32</x:v>
+        <x:v>1060.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5830</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1">
-        <x:v>135.44</x:v>
+        <x:v>235.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5831</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>314.5</x:v>
+        <x:v>414.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5832</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>2437.73</x:v>
+        <x:v>2537.73</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5833</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G10" s="1">
-        <x:v>258.67</x:v>
+        <x:v>358.67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5834</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G11" s="1">
-        <x:v>2555.91</x:v>
+        <x:v>2655.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5835</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
+      <x:c r="E12" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>1062.96</x:v>
+        <x:v>1162.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5836</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G13" s="1">
-        <x:v>230.68</x:v>
+        <x:v>330.68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5837</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E14" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G14" s="1">
-        <x:v>336.62</x:v>
+        <x:v>436.62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5838</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5839</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G16" s="1">
-        <x:v>724.83</x:v>
+        <x:v>824.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5840</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G17" s="1">
-        <x:v>323.21</x:v>
+        <x:v>423.21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5841</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1">
-        <x:v>2069.7</x:v>
+        <x:v>2169.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5842</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>6472.21</x:v>
+        <x:v>6667.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5843</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5844</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>599.81</x:v>
+        <x:v>699.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5845</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1">
-        <x:v>4856</x:v>
+        <x:v>4956</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5846</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G23" s="1">
-        <x:v>349.29</x:v>
+        <x:v>449.29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5847</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G24" s="1">
-        <x:v>484.83</x:v>
+        <x:v>584.83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5848</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G25" s="1">
-        <x:v>1633.01</x:v>
+        <x:v>1828.01</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5849</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G26" s="1">
-        <x:v>141.13</x:v>
+        <x:v>241.13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5850</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G27" s="1">
-        <x:v>1138.03</x:v>
+        <x:v>1238.03</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5851</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G28" s="1">
-        <x:v>2987.69</x:v>
+        <x:v>3087.69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5852</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>4567.26</x:v>
+        <x:v>4667.26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5853</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5854</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G31" s="1">
-        <x:v>758.05</x:v>
+        <x:v>858.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5855</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5856</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5857</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1">
-        <x:v>2052.22</x:v>
+        <x:v>2152.22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5858</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G35" s="1">
-        <x:v>247.81</x:v>
+        <x:v>347.81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5859</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1">
-        <x:v>780.82</x:v>
+        <x:v>880.82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5860</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1">
-        <x:v>281.9</x:v>
+        <x:v>381.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5861</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1237.07</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5862</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1093.53</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5863</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1868.92</x:v>
+        <x:v>1968.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5864</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>588.46</x:v>
+        <x:v>688.46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>436.12</x:v>
+        <x:v>536.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5866</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>986.12</x:v>
+        <x:v>1086.12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5867</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>355.45</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5868</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1166.52</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5869</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1020.86</x:v>
+        <x:v>1120.86</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5870</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1680.55</x:v>
+        <x:v>1780.55</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5871</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>1337.86</x:v>
+        <x:v>1437.86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5872</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1546.3</x:v>
+        <x:v>1646.3</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5873</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1246.49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5874</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>969.48</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5875</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>345.38</x:v>
+        <x:v>445.38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5876</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1088.47</x:v>
+        <x:v>1188.47</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5877</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1891.83</x:v>
+        <x:v>1991.83</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5878</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>4109.69</x:v>
+        <x:v>4209.69</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5879</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>679.57</x:v>
+        <x:v>779.57</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5880</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>9402.56</x:v>
+        <x:v>9597.56</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5881</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>1687.95</x:v>
+        <x:v>1787.95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5882</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>619</x:v>
+        <x:v>619.36</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5883</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>293.95</x:v>
+        <x:v>393.95</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5884</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>238.17</x:v>
+        <x:v>338.17</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5885</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>463.74</x:v>
+        <x:v>563.74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5886</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>276.71</x:v>
+        <x:v>376.71</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5887</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1185.47</x:v>
+        <x:v>1285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5888</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>616.04</x:v>
+        <x:v>716.04</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5889</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>100.3</x:v>
+        <x:v>295.3</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5890</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>1582.17</x:v>
+        <x:v>1682.17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5891</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>170</x:v>
-[...11 lines deleted...]
-        <x:v>1563.76</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5892</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>18548.6</x:v>
+        <x:v>18743.6</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5893</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>11711.66</x:v>
+        <x:v>11811.66</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5894</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>5029.72</x:v>
+        <x:v>5129.72</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5895</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>3230.02</x:v>
+        <x:v>3330.02</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5896</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>384.95</x:v>
+        <x:v>484.95</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5897</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>376.54</x:v>
+        <x:v>476.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5898</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>322.33</x:v>
+        <x:v>422.33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5899</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>358.73</x:v>
+        <x:v>458.73</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5900</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>2694.29</x:v>
+        <x:v>2794.29</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5901</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>195</x:v>
-[...11 lines deleted...]
-        <x:v>132.88</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5902</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>135.75</x:v>
+        <x:v>330.75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>