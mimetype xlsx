--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31889247dd314893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0430f6cdb5924dffa894c0fb79c89aba.psmdcp" Id="R560943c39387429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17834fd882f949ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ab1de28ce64b3284f57ba24aa82eb4.psmdcp" Id="Re2a9cfa3363d4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,561 +46,357 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARRIS, LENA % ERIC PATTERSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 12 13N 07W 4.5199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>01-12789-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOZER &amp; JESSICA LYNN BOOZER, ADAM DEWAYNE </x:t>
-[...2 lines deleted...]
-    <x:t>W1/2 W1/2 NW SE 18 12N 06W 2.7000000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRECKENRIDGE%GLENN BRECKENRIDGE, ANN ELIZABETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 28 14N 07W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 81S</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
-    <x:t>01-07863-000</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01-14038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, KARMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE1/4 36 13N 05W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04948-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW1/4 36 13N 05W 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-04955-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>BRINSFIELD, IRIS ANN &amp; J S KNAPP % BILLY BRINSFIELD</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NW PT NE SW 32 11N 07W 10.57 ACRES </x:t>
+    <x:t xml:space="preserve">BRINSFIELD &amp; J S KNAPP%BILLY BRINSFIELD, IRIS ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NW PT NE SW 32 11N 07W 10.57 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BILLY EWIN BRINSFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>01-11734-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, TOLBERT % BRIAN SILLS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION 0.2409999999999 ACRE </x:t>
+    <x:t xml:space="preserve">BROWN%BRIAN SILLS, TOLBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.2409999999999 ACRES LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION CITY  SD 01C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY E BROWN, GREGORY D SILLS, LOUWANDA K VANPELT</x:t>
   </x:si>
   <x:si>
     <x:t>11-02426-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYANT, DAVID &amp; KRISTIE BRYANT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE CUSHMAN M&amp;B ADDITION 08 14N 07W 29.66 ACRES </x:t>
+    <x:t xml:space="preserve">BRYANT KRISTIE BRYANT, DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE 08 14N 07W 29.66 ACRES LOT  BLOCK  CUSHMAN M&amp;B ADDITION CITY  SD 81C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, FNBC BANK</x:t>
   </x:si>
   <x:si>
     <x:t>04-00009-0007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURROW, CECELIA </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>CORTER, RONNIE % TRENIA CORTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW 24 11N 07W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11590-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENGLAND, SAMUEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW 04 12N 06W 1.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRFIELD%JASON BARDIS, FRAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW 34 13N 06W 0.2000000000000 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
+    <x:t>JASON BARDIS, JAMES BUMPOUS, INDEPENDENCE COUNTY TRASH</x:t>
+  </x:si>
+  <x:si>
     <x:t>12-09767-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, JAMES D &amp; LISA J FOSTER</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">LOT 025 BLOCK 004 WOLFORD ADDITION 15 13N 06W 0.275 ACRE </x:t>
+    <x:t xml:space="preserve">HANDFORD%STEPHAN B HANDFORD, CHARLES C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 13N 06W 0.2750000000000 ACRES LOT 025 BLOCK 004 WOLFORD ADDITION CITY  SD 01C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILDRED STONE HANDFORD, STEPHEN B HANDFORD, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>11-04365-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARMON &amp; THERESA HARMON, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 03 12N 06W 1 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, THE CITIZENS BANK</x:t>
+  </x:si>
+  <x:si>
     <x:t>12-07245-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HEIGEL, BETTY J % GARY HEIGEL</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRE</x:t>
+    <x:t xml:space="preserve">HEIGEL%GARY HEIGEL, BETTY J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRES LOT  BLOCK   ADDITION CITY  SD 33R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENISE LYN HERZHAFT</x:t>
   </x:si>
   <x:si>
     <x:t>01-05755-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW 26 11N 05W 41 ACRES </x:t>
+    <x:t>PT SW 26 11N 05W 41 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK HIGHTOWER</x:t>
   </x:si>
   <x:si>
     <x:t>01-03358-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES L </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE PT SE NE 35 11N 05W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
+    <x:t>MARK HIGHTOWER, INDEPENDENCE COUNTY TRASH</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-03465-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, LOIS M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW S36 T11 R05 ADDITION 36 11N 05W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03496-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HIGHTOWER, RANDALL RAY </x:t>
-[...56 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE 35 14N 06W 1.3899999999999 ACRES </x:t>
+    <x:t xml:space="preserve">JOHNSON &amp; ELIJAH JOHNSON, MICHAEL D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE 35 14N 06W 1.3899999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFEIFER PUBLIC WATER AUTHORITY, TRIPP SUPPLY INC., MIDLAND CREDIT MANAGEMENT INC., CREDIT ACCEPTANCE CORPORATION, RESURGENT RECEIVABLES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>01-10617-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JRI PROPERTIES LLC </x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOVEJOY, NELSON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES </x:t>
+    <x:t>PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 33S</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ENTERGY </x:t>
   </x:si>
   <x:si>
     <x:t>01-02281-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MATLOCK, CHARLES NEIL, JR </x:t>
-[...38 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 07 13N 06W 1.75 ACRES </x:t>
+    <x:t xml:space="preserve">PATTERSON &amp; ERIC U PATTERSON, SADIE V </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 07 13N 06W 1.75 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOMSUIOUS PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 07 13N 06W 1 ACRE </x:t>
+    <x:t>PT SW NW 07 13N 06W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CITIZENS BANK OF BATESVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PILGRIM, BILLY RAY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NE 17 11N 05W 1 ACRE</x:t>
+    <x:t>PT N1/2 NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN DAVID</x:t>
   </x:si>
   <x:si>
     <x:t>01-03199-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PINEGAR%DIANA RADCLIFF, JERRY </x:t>
   </x:si>
   <x:si>
     <x:t>. 23 12N 06W 0 ACRES LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTEN PINEGAR, INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>02-00823-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>RICHARDSON, BILLY &amp; CARL RICHARDSON</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STANFORD &amp; AUTUMN STANFORD, ADAM </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, DISCOVER BANK</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-03208-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WHITE &amp; SARA E WHITE, JEFFERY R </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.64 ACRE</x:t>
+    <x:t>PT W1/2 L3 NE 05 12N 04W 0.64 ACRES LOT  BLOCK  NEWARK M&amp;B ADDITION CITY  SD 33C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.93 ACRE</x:t>
+    <x:t>PT W1/2 L3 NE 05 12N 04W 0.93 ACRES LOT  BLOCK  NEWARK M&amp;B ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 14-17 BLOCK 00D SMITH ADDITION 0.38 ACRE</x:t>
+    <x:t>. --  -- 0.38 ACRES LOT 14-17 BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00420-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 18-22 BLOCK 00D SMITH ADDITION 0.5699999999999 ACRE </x:t>
+    <x:t>. --  -- 0.5699999999999 ACRES LOT 18-22 BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00421-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L23-31 INC BLOCK 00D SMITH ADDITION 0.9499999999999 ACRE </x:t>
+    <x:t>L23-31 INC  --  -- 0.9499999999999 ACRES LOT  BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00422-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L1-11 INC BLOCK 00E SMITH ADDITION 1.0900000000000 ACRES </x:t>
+    <x:t>L1-11 INC  --  -- 1.0900000000000 ACRES LOT  BLOCK 00E SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00423-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WICKERSHAM, LARRY GENE, II </x:t>
-[...2 lines deleted...]
-    <x:t>W1/2 L1-8 BLOCK 00D SMITH ADDITION 0.3579999999999 ACRE</x:t>
+    <x:t xml:space="preserve">WICKERSHAM II, LARRY GENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 L1-8     0.3579999999999 ACRES LOT  BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00418-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 31 12N 06W 2.3999999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, DFA, WHITE RIVER MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-08148-0003</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>01-11934-0003</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -993,1654 +789,1258 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5825</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>553.63</x:v>
+        <x:v>560.97</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5826</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5827</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5828</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>3927.12</x:v>
+        <x:v>3956.48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5829</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1060.32</x:v>
+        <x:v>1082.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5830</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>235.44</x:v>
+        <x:v>257.46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5831</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>414.5</x:v>
+        <x:v>429.18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5832</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>2537.73</x:v>
+        <x:v>2559.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5833</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>358.67</x:v>
+        <x:v>373.35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5834</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>2655.91</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5835</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>1162.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5836</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
-[...11 lines deleted...]
-        <x:v>330.68</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5837</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>436.62</x:v>
+        <x:v>451.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5838</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5839</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>824.83</x:v>
+        <x:v>832.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5840</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>423.21</x:v>
+        <x:v>445.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5841</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>2169.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5842</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>6667.21</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5843</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5844</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>699.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5845</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>4956</x:v>
+        <x:v>4963.34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5846</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>449.29</x:v>
+        <x:v>471.31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5847</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>584.83</x:v>
+        <x:v>599.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5848</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>1828.01</x:v>
+        <x:v>1835.35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5849</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>241.13</x:v>
+        <x:v>255.81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5850</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>1238.03</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5851</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>3087.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5852</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
-[...11 lines deleted...]
-        <x:v>4667.26</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5853</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5854</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>858.05</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5855</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5856</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5857</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>2152.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5858</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>90</x:v>
-[...11 lines deleted...]
-        <x:v>347.81</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5859</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>880.82</x:v>
+        <x:v>924.86</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5860</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>381.9</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5861</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5862</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5863</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1968.92</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5864</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>688.46</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>536.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5866</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1086.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5867</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5868</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5869</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1120.86</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5870</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1780.55</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5871</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1437.86</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5872</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1646.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5873</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5874</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5875</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>445.38</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5876</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1188.47</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5877</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1991.83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5878</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>4209.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5879</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>779.57</x:v>
+        <x:v>808.93</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5880</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>9597.56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5881</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>1787.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5882</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>131</x:v>
-[...11 lines deleted...]
-        <x:v>619.36</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5883</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>134</x:v>
-[...11 lines deleted...]
-        <x:v>393.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5884</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>338.17</x:v>
+        <x:v>345.51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5885</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>563.74</x:v>
+        <x:v>585.76</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5886</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>376.71</x:v>
+        <x:v>391.39</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5887</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1285.47</x:v>
+        <x:v>1307.49</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5888</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>149</x:v>
-[...11 lines deleted...]
-        <x:v>716.04</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5889</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>295.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5890</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>1682.17</x:v>
+        <x:v>1704.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5891</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5892</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>158</x:v>
-[...11 lines deleted...]
-        <x:v>18743.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5893</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>11811.66</x:v>
+        <x:v>11826.34</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5894</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>5129.72</x:v>
+        <x:v>5151.74</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5895</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>3330.02</x:v>
+        <x:v>3337.36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5896</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>484.95</x:v>
+        <x:v>499.63</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5897</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>476.54</x:v>
+        <x:v>491.22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5898</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>422.33</x:v>
+        <x:v>429.67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5899</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>458.73</x:v>
+        <x:v>466.07</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5900</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>2794.29</x:v>
+        <x:v>2801.63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5901</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5902</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>180</x:v>
-[...11 lines deleted...]
-        <x:v>330.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>