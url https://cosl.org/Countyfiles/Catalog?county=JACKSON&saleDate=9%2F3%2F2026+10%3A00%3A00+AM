--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,455 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ff419156404eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea69e393da6400bb188de8585a02fce.psmdcp" Id="Rf27357f6dc3845d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd2b93327fa4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd8b9fb8dd484945b2d942aaabfc2d54.psmdcp" Id="R567d364a8ccb4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, HEATHER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 9 BLOCK 1 HIRSCH 2ND ADDITION 11 11N 3W 0.163 ACRE </x:t>
+    <x:t>. 11 11N 3W 0.163 ACRES LOT 9 BLOCK 1 HIRSCH 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-02039-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOWEN, ROBERT LEON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 24 12N 3W 0.17 ACRES LOT  BLOCK  DIAZ OUTLOTS 24-12-03 ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAREN A MOSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00069-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRECKENRIDGE IV (JODY), VIRGIL HOUSTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW 17 9N 1W 6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISTY LEE EPPERSON-BRECKENRIDGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00221-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE 18 9N 1W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00234-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A 100' STRIP IN THE CENTER OF  LOT 1 BLOCK 1 (EAST OF LOT 2)  ACCORDING TO THE AMENDED PLAT  OF BEEDEVILLE, JACKSON  COUNTY, ARKANSAS. 4 9N 1W 0.5 ACRES LOT  BLOCK  ORIGINAL TOWN BEEDEVILLE ADDITION CITY  SD 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00064-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROWN SR L/E, R D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.163 ACRES LOT 11 BLOCK 7 REMMEL ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODNEY D BROWN, JR., JANICE BROWN, KENNETH BROWN, ROBERT LYNN BROWN, SR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-02995-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BUTLER, DOUGLAS D &amp; WANDA G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 7 THRU 10  30 14N 1W 0.661 ACRES LOT  BLOCK 00F SMITH ADDITION CITY  SD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, MARK DOUGLAS BUTLER, STEPHEN BUTLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00511-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLEMONS JR%CECIL L CLEMONS III, CECIL L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.149 ACRES LOT 3 BLOCK 15 ORIGINAL TOWN NEWPORT ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TERRY LYNN CLEMONS, JOSIE MARIE CLEMONS, CECIL L CLEMONS III, BARRON L CLEMONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00478-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CONE, RUELL J </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 10-12 BLOCK 1 JACKSON CO REAL CO ADDITION 27 13N 2W 0.489 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>013-02039-000</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>010-00763-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 &amp; 16 BLOCK 1 YELVERTON ADDITION 27 13N 2W 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01182-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL PROPERTIES LLC % DAVID FOSTER</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 3 GOLDMANS ADDITION 11 11N 3W 0.212 ACRE</x:t>
+    <x:t xml:space="preserve">PROPERTIES LLC%DAVID FOSTER, DELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.212 ACRES LOT 6 BLOCK 3 GOLDMANS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01803-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION 11 11N 3W 0.323 ACRE</x:t>
+    <x:t>. 11 11N 3W 0.323 ACRES LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-02020-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 S 14' LOT 5 BLOCK 2 VILLAGE ADDITION 1 11N 3W 0.27 ACRE</x:t>
+    <x:t>LOT 6 S 14' LOT 5 1 11N 3W 0.27 ACRES LOT  BLOCK 2 VILLAGE ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-03294-000</x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 LOT 10  BLOCK 8 WESTBROOK ADDITION 36 12N 3W 0.13 ACRE</x:t>
+    <x:t>S1/2 LOT 10  36 12N 3W 0.13 ACRES LOT  BLOCK 8 WESTBROOK ADDITION CITY  SD 22</x:t>
   </x:si>
   <x:si>
     <x:t>006-00936-001</x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NE NEWPORT OUTLOTS ADDITION 11 11N 3W 0.176 ACRE</x:t>
+    <x:t>PT NE NE 11 11N 3W 0.176 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-00275-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 53 BROWND ADDITION 2 11N 3W 0.201 ACRE</x:t>
+    <x:t>. 2 11N 3W 0.201 ACRES LOT 53 BLOCK  BROWND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-00913-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION 27 13N 2W </x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 13N 2W 0 ACRES LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>010-00625-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORD, CHARLIE &amp; BREANITA </x:t>
-[...14 lines deleted...]
-    <x:t>001-04860-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOT 2 W 16'LOT 3 BLOCK 8 GRAYS ADDITION 12 11N 3W 0.148 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01868-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA J </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 &amp;12 BLOCK 22 GRAYS ADDITION 12 11N 3W 0.31 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.31 ACRES LOT 11 &amp;12 BLOCK 22 GRAYS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01973-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 00A BLOCK 1 GRAYS ADDITION VOLENTINE REPLA ADDITION 12 11N 3W 0.165 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>013-01994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRANKLIN, TRAVIS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 3 ORIGINAL TOWN 07 EAST ADDITION 27 12N 3W 0.165 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00196-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 13 DAUGHERTY ADDITION 10 11N 3W 0.057 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01512-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORRELL, REBECCA ANN IVY </x:t>
   </x:si>
   <x:si>
     <x:t>W 20' LOT 5 BLOCK 4 J H SIMPSON ADDITION 27 13N 2W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIGSBY, EDITH BEARD </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.17 ACRE</x:t>
+    <x:t>PT SW SW 32 10N 2W 0.17 ACRES LOT  BLOCK  WELDON OUTLOTS ADDITION CITY  SD 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATHY ANN GRIGSBY-GREEN, LOU JEANETTE GRIGSBY-MITCHEL</x:t>
   </x:si>
   <x:si>
     <x:t>015-00029-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERMAN, DAVID LANDON </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW METES &amp; BOUNDS ADDITION CITY RURAL 36 13N 3W 1.24 ACRES </x:t>
+    <x:t xml:space="preserve">HUBBARD L/E, JUDY A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 36 13N 3W 1.24 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMY NEAL HUBBARD, JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-06641-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 50X150' NEWPORT OUTLOTS ADDITION 36 12N 3W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00349-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KARSCHNER JR, RUSTY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SE CAMPBELL STATION OUTLOTS 13-12 ADDITION 13 12N 3W 0.44 ACRE</x:t>
+    <x:t>PT SW SE 13 12N 3W 0.44 ACRES LOT  BLOCK  CAMPBELL STATION OUTLOTS 13-12 ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JORDAN MATTHEW CHATMAN, ALYCIA LILIANA AGUIAR, MERS, INC., BANK OF ENGLAND MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>005-00052-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, IRENE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 1 OAK PARK ADDITION 36 12N 3W 0.275 ACRE</x:t>
+    <x:t>. 36 12N 3W 0.275 ACRES LOT 13 BLOCK 1 OAK PARK ADDITION CITY  SD 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGARET IRENE LEE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00598-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MANTOOTH, MRS J C % LYNNE COLLIER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCINTOSH, MADELYN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW NEWPORT OUTLOTS ADDITION 1 11N 3W 0.2 ACRES </x:t>
+    <x:t>PT SW NW 1 11N 3W 0.2 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN EUGENE MCINTOSH, MARSHA ANN MCINTOSH</x:t>
   </x:si>
   <x:si>
     <x:t>013-00149-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEAL, DANNY, REVOC TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT LOT 4 BLOCK 00G DAUGHERTY RESERVE ADDITION 11 11N 3W 0.289 ACRE</x:t>
+    <x:t xml:space="preserve">REVOC TRUST, DANNY NEAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 4 11 11N 3W 0.289 ACRES LOT  BLOCK 00G DAUGHERTY RESERVE ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANNY NEAL WHITMIRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01602-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEWPORT REALTY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE NEWPORT OUTLOTS ADDITION 12 11N 3W 1.688 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00319-004</x:t>
   </x:si>
   <x:si>
     <x:t>PENNINGTON, GEORGE &amp; IRENE JR % GLENDORA LINEAR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 3 REMMEL ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-02960-000</x:t>
   </x:si>
   <x:si>
     <x:t>PERFECT FLOORING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 1 JOHNSONS ADDITION 27 13N 2W 0.305 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>010-00773-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PORTER, MARTY JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW METES &amp; BOUNDS ADDITION CITY RURAL 29 11N 2W 0.46 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-04064-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRICE, BERLEAN % SHAWN SHORT</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 64 BLOCK 1 HOLIDAY TERRACE ADDITION 36 12N 3W 0.341 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00563-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRIDMORE, EUGENE, JR </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 1 HOLIDAY TERRACE ADDITION 36 12N 3W 0.301 ACRE</x:t>
+    <x:t xml:space="preserve">PRIDMORE JR, EUGENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 12N 3W 0.301 ACRES LOT 6 BLOCK 1 HOLIDAY TERRACE ADDITION CITY  SD 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON ASHLEY PRIDMORE, BRYAN PRIDMORE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00506-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RODGERS, JUSTIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION 22 12N 1W </x:t>
+    <x:t>. 22 12N 1W 0 ACRES LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEANN PROFFITT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00073-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 S1/2 BLK 1 BARNWELL'S 1ST ADDITION 23 12N 1W 0.037 ACRE</x:t>
+    <x:t>S1/2 S1/2 BLK 1 23 12N 1W 0.037 ACRES LOT  BLOCK  BARNWELL'S 1ST ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>007-00120-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROGERS, KARLA J M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RUSH, ROBERT D </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 &amp; N/2 LOT 7 BLOCK 5 GRAHAM ADDITION 28 13N 2W 0.365 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00581-000</x:t>
   </x:si>
   <x:si>
     <x:t>SKYFI WHISPERNET LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 2 DAVIS ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01614-000</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 1 BLOCK 16 REMMEL ADDITION 11 11N 3W 0.069 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03064-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.5 ACRES </x:t>
@@ -466,186 +463,216 @@
   <x:si>
     <x:t>LOT 6 BLOCK 14 DAUGHERTY ADDITION 10 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01520-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 1 122.36 X 96.41 X  76.30 BLK 4 BLOCK 4 BROWNS ADDITION 11 11N 3W 0.085 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00949-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, ROSE MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 1 DAVIS ADDITION 11 11N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>013-01611-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED, IRA M </x:t>
   </x:si>
   <x:si>
-    <x:t>ORIGINAL TOWN 06 EAST ADDITION 28 12N 3W 0.72 ACRE</x:t>
+    <x:t>. 28 12N 3W 0.72 ACRES LOT  BLOCK  ORIGINAL TOWN 06 EAST ADDITION CITY  SD 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYLYNN DANETTE MIDDLETON, KAYLA MARIE PATTERSON, MALINDA BLAIR ARNOLD</x:t>
   </x:si>
   <x:si>
     <x:t>008-00187-001</x:t>
   </x:si>
   <x:si>
-    <x:t>STAGG LLC</x:t>
-[...2 lines deleted...]
-    <x:t>E1/2 LOTS 7-10 BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION 11 11N 3W 0.326 ACRE</x:t>
+    <x:t xml:space="preserve">LLC, STAGG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOTS 7-10 11 11N 3W 0.326 ACRES LOT  BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANT &amp; PLANTERS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-02667-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, CLYDE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 &amp; 5 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03264-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03266-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, RONALD T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-10 CRESCENT HILL ADDITION 1 11N 3W </x:t>
+    <x:t>. 1 11N 3W 0 ACRES LOT 7-10 BLOCK  CRESCENT HILL ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONALD THEODORE STEPHENS, JR</x:t>
   </x:si>
   <x:si>
     <x:t>013-01415-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STITT, CURTIS &amp; BEONIE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW NE METES &amp; BOUNDS ADDITION CITY RURAL 14 10N 2W 1 ACRE</x:t>
+    <x:t>PT NE NW NE 14 10N 2W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANT &amp; PLANTERS BANK, NETTER GIST</x:t>
   </x:si>
   <x:si>
     <x:t>001-03288-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SUTHERLAND, BOBBY DION % JASON SUTHERLAND</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE WILLIAMSON ADDITION 22 12N 1W 0.621 ACRE </x:t>
+    <x:t xml:space="preserve">SUTHERLAND%JASON SUTHERLAND, BOBBY DION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE 22 12N 1W 0.621 ACRES LOT  BLOCK  WILLIAMSON ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHS, MAGGY SUTHERLAND, CHAD JASON SUTHERLAND, GARY TYLER SUTHERLAND, SAMUEL LOGAN SUTHERLAND</x:t>
   </x:si>
   <x:si>
     <x:t>007-00308-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 6 WESTBROOK ADDITION 36 12N 3W 0.261 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00878-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT LOTS 8 &amp; 9 BLOCK 2 DILLS 2ND ADDITION 12 11N 3W 0.129 ACRE</x:t>
+    <x:t>PT LOTS 8 &amp; 9 12 11N 3W 0.129 ACRES LOT  BLOCK 2 DILLS 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST PORTFOLIO VENTURES II, LLC, VELOSITY INVESTMENTS, LLC, ARKANSAS FEDERAL CREDIT UNION, SWIFT TRANSPORTATION COMPANY OF ARIZONA, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>013-01695-002</x:t>
   </x:si>
   <x:si>
-    <x:t>N PT LOTS 13-18  BLOCK 00B LAKEVIEW ADDITION 12 11N 3W 0.344 ACRE</x:t>
+    <x:t>N PT LOTS 13-18  12 11N 3W 0.344 ACRES LOT  BLOCK 00B LAKEVIEW ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-02352-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 12 BLOCK 4 DILLS 2ND ADDITION 12 11N 3W 0.163 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.163 ACRES LOT 12 BLOCK 4 DILLS 2ND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-01716-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ULSES, TONIANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 BLOCK 1 J M KNIGHT ADDITION 27 13N 2W 0.181 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00780-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADLEY &amp; ERIC STONER, MAUDE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 2 BLOCK 1 GRAHAM BROS ADDITION 27 13N 2W 0.244 ACRE</x:t>
+    <x:t>. 27 13N 2W 0.244 ACRES LOT 2 BLOCK 1 GRAHAM BROS ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT ACCEPTANCE CORPORATION, OZARK CAPITAL CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>010-00590-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADLEY, WILLARD </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION 12 11N 3W 0.303 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.303 ACRES LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALINA MARIE WEST, JAMES ALONZO MCLARTY III</x:t>
   </x:si>
   <x:si>
     <x:t>013-01989-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELLS, JIMMY L </x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 BLOCK 2 LOUVELLS ADDITION 29 14N 1W 0.275 ACRE</x:t>
+    <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 29 14N 1W 0.275 ACRES LOT  BLOCK 2 LOUVELLS ADDITION CITY  SD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT LEE WELLS, MIDFIRST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>009-00373-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOLF, DAVID H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE NE METES &amp; BOUNDS ADDITION CITY RURAL 9 10N 5W 4 ACRES </x:t>
+    <x:t>PT SE NE 9 10N 5W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRAIG HENRY WOLF, JENNIFER KAY-LYNN WOLF</x:t>
   </x:si>
   <x:si>
     <x:t>001-07608-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE NE METES &amp; BOUNDS ADDITION CITY RURAL 9 10N 5W 2 ACRES </x:t>
+    <x:t>PT SE NE 9 10N 5W 2 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>001-07609-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZIEGLER, HUNTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE METES &amp; BOUNDS ADDITION CITY RURAL 6 9N 1W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00056-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -1050,1638 +1077,1566 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5903</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>213.24</x:v>
+        <x:v>313.24</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5904</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>117.22</x:v>
+        <x:v>217.22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5905</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>337.79</x:v>
+        <x:v>437.79</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5906</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>291.17</x:v>
+        <x:v>391.17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5907</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>611.38</x:v>
+        <x:v>711.38</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5908</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>616.92</x:v>
+        <x:v>716.92</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5909</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>2053.49</x:v>
+        <x:v>2153.49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5910</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>983.67</x:v>
+        <x:v>1083.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5911</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>523.51</x:v>
+        <x:v>623.51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5912</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>291.54</x:v>
+        <x:v>391.54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5913</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>212.6</x:v>
+        <x:v>312.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>170.31</x:v>
+        <x:v>270.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5915</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1873.85</x:v>
+        <x:v>1973.85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5916</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>992.92</x:v>
+        <x:v>1092.92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5917</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>586.02</x:v>
+        <x:v>686.02</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5918</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1163.43</x:v>
+        <x:v>1263.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5919</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>339.63</x:v>
+        <x:v>439.63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5920</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>493.62</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5921</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>1213.13</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5922</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>529.79</x:v>
+        <x:v>629.79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5923</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>294.5</x:v>
+        <x:v>394.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5924</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>342.61</x:v>
+        <x:v>442.61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5925</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>328.96</x:v>
+        <x:v>428.96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5926</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>87.26</x:v>
+        <x:v>187.26</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5927</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>112.43</x:v>
+        <x:v>212.43</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5928</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>130.74</x:v>
+        <x:v>230.74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5929</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>432.09</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5930</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>1918.26</x:v>
+        <x:v>2018.26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5931</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>204.37</x:v>
+        <x:v>304.37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5932</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>289.73</x:v>
+        <x:v>389.73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5933</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1028.17</x:v>
+        <x:v>1128.17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5934</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
-[...11 lines deleted...]
-        <x:v>137.41</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5935</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>767.17</x:v>
+        <x:v>867.17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5936</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>600.74</x:v>
+        <x:v>700.74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5937</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2223.18</x:v>
+        <x:v>2323.18</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5938</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>783.46</x:v>
+        <x:v>883.46</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5939</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>272.49</x:v>
+        <x:v>372.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5940</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>1612.39</x:v>
+        <x:v>1712.39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5941</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>3912.35</x:v>
+        <x:v>4012.35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5942</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>585.33</x:v>
+        <x:v>685.33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5943</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
-[...11 lines deleted...]
-        <x:v>650.81</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5944</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>164.93</x:v>
+        <x:v>264.93</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5945</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>85.09</x:v>
+        <x:v>185.09</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5946</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5947</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D46" s="0" t="s">
+      <x:c r="E46" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E46" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G46" s="1">
-        <x:v>1733.41</x:v>
+        <x:v>1833.41</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5948</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E47" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G47" s="1">
-        <x:v>114.94</x:v>
+        <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5949</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E48" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G48" s="1">
-        <x:v>101.1</x:v>
+        <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5950</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G49" s="1">
-        <x:v>178.2</x:v>
+        <x:v>278.2</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5951</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E50" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G50" s="1">
-        <x:v>177.57</x:v>
+        <x:v>277.57</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5952</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E51" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G51" s="1">
-        <x:v>114.94</x:v>
+        <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5953</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E52" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G52" s="1">
-        <x:v>101.1</x:v>
+        <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5954</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E53" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G53" s="1">
-        <x:v>670.87</x:v>
+        <x:v>770.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5955</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>488.7</x:v>
+        <x:v>588.7</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5956</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>1355.99</x:v>
+        <x:v>1550.99</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5957</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>116.18</x:v>
+        <x:v>216.18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5958</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>87.87</x:v>
+        <x:v>187.87</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5959</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>2472.54</x:v>
+        <x:v>2572.54</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5960</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>205.32</x:v>
+        <x:v>305.32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5961</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>2487.91</x:v>
+        <x:v>2587.91</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5962</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2280.42</x:v>
+        <x:v>2380.42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5963</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>342.61</x:v>
+        <x:v>442.61</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5964</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>414.71</x:v>
+        <x:v>514.71</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5965</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E64" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1044.55</x:v>
+        <x:v>1144.55</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5966</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>271.04</x:v>
+        <x:v>371.04</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5967</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>1496.24</x:v>
+        <x:v>1596.24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5968</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>2601.27</x:v>
+        <x:v>2701.27</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5969</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>1952.67</x:v>
+        <x:v>2052.67</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5970</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>84.2</x:v>
+        <x:v>184.2</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5971</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>70.4</x:v>
+        <x:v>170.4</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5972</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>304.31</x:v>
+        <x:v>404.31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>