--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd2b93327fa4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd8b9fb8dd484945b2d942aaabfc2d54.psmdcp" Id="R567d364a8ccb4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cd6165837b4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98e2d7a425c44961a9abcf2525f56eb3.psmdcp" Id="R5dd5b782d7af41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -148,227 +148,134 @@
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>010-00763-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 &amp; 16 BLOCK 1 YELVERTON ADDITION 27 13N 2W 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01182-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES LLC%DAVID FOSTER, DELL </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 3W 0.212 ACRES LOT 6 BLOCK 3 GOLDMANS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01803-000</x:t>
   </x:si>
   <x:si>
-    <x:t>. 11 11N 3W 0.323 ACRES LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION CITY  SD 13</x:t>
-[...26 lines deleted...]
-    <x:t>013-00913-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
   </x:si>
   <x:si>
     <x:t>. 27 13N 2W 0 ACRES LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>010-00625-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOT 2 W 16'LOT 3 BLOCK 8 GRAYS ADDITION 12 11N 3W 0.148 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01868-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA J </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GARCIA, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 13 DAUGHERTY ADDITION 10 11N 3W 0.057 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01512-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORRELL, REBECCA ANN IVY </x:t>
   </x:si>
   <x:si>
     <x:t>W 20' LOT 5 BLOCK 4 J H SIMPSON ADDITION 27 13N 2W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01128-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRIGSBY, EDITH BEARD </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HUBBARD L/E, JUDY A </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW 36 13N 3W 1.24 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 12</x:t>
   </x:si>
   <x:si>
     <x:t>JIMMY NEAL HUBBARD, JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-06641-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 50X150' NEWPORT OUTLOTS ADDITION 36 12N 3W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00349-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KARSCHNER JR, RUSTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 13 12N 3W 0.44 ACRES LOT  BLOCK  CAMPBELL STATION OUTLOTS 13-12 ADDITION CITY  SD 9</x:t>
   </x:si>
   <x:si>
     <x:t>JORDAN MATTHEW CHATMAN, ALYCIA LILIANA AGUIAR, MERS, INC., BANK OF ENGLAND MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>005-00052-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEE, IRENE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCINTOSH, MADELYN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 1 11N 3W 0.2 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>BRIAN EUGENE MCINTOSH, MARSHA ANN MCINTOSH</x:t>
   </x:si>
   <x:si>
     <x:t>013-00149-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REVOC TRUST, DANNY NEAL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>NEWPORT REALTY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE NEWPORT OUTLOTS ADDITION 12 11N 3W 1.688 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00319-004</x:t>
   </x:si>
   <x:si>
     <x:t>PENNINGTON, GEORGE &amp; IRENE JR % GLENDORA LINEAR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 3 REMMEL ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-02960-000</x:t>
   </x:si>
   <x:si>
     <x:t>PERFECT FLOORING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 1 JOHNSONS ADDITION 27 13N 2W 0.305 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>010-00773-000</x:t>
@@ -403,288 +310,222 @@
   <x:si>
     <x:t>006-00506-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 22 12N 1W 0 ACRES LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DEANN PROFFITT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00073-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 S1/2 BLK 1 23 12N 1W 0.037 ACRES LOT  BLOCK  BARNWELL'S 1ST ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>007-00120-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUSH, ROBERT D </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SKYFI WHISPERNET LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 2 DAVIS ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01614-000</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 1 BLOCK 16 REMMEL ADDITION 11 11N 3W 0.069 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03064-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>015-00031-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 30-33 BLOCK 1 MCCARTNEY ADDITION 21 11N 1W 0.287 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>003-00151-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 BLOCK 14 DAUGHERTY ADDITION 10 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01520-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 1 122.36 X 96.41 X  76.30 BLK 4 BLOCK 4 BROWNS ADDITION 11 11N 3W 0.085 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00949-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, ROSE MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 1 DAVIS ADDITION 11 11N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>013-01611-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SNEED, IRA M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LLC, STAGG </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOTS 7-10 11 11N 3W 0.326 ACRES LOT  BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>MERCHANT &amp; PLANTERS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-02667-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, CLYDE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 &amp; 5 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03264-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03266-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, RONALD T </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 11N 3W 0 ACRES LOT 7-10 BLOCK  CRESCENT HILL ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>RONALD THEODORE STEPHENS, JR</x:t>
   </x:si>
   <x:si>
     <x:t>013-01415-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STITT, CURTIS &amp; BEONIE </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 6 WESTBROOK ADDITION 36 12N 3W 0.261 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00878-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOTS 8 &amp; 9 12 11N 3W 0.129 ACRES LOT  BLOCK 2 DILLS 2ND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST PORTFOLIO VENTURES II, LLC, VELOSITY INVESTMENTS, LLC, ARKANSAS FEDERAL CREDIT UNION, SWIFT TRANSPORTATION COMPANY OF ARIZONA, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>013-01695-002</x:t>
   </x:si>
   <x:si>
     <x:t>N PT LOTS 13-18  12 11N 3W 0.344 ACRES LOT  BLOCK 00B LAKEVIEW ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-02352-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY L </x:t>
   </x:si>
   <x:si>
     <x:t>. 12 11N 3W 0.163 ACRES LOT 12 BLOCK 4 DILLS 2ND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-01716-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ULSES, TONIANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 BLOCK 1 J M KNIGHT ADDITION 27 13N 2W 0.181 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00780-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WADLEY &amp; ERIC STONER, MAUDE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WADLEY, WILLARD </x:t>
   </x:si>
   <x:si>
     <x:t>. 12 11N 3W 0.303 ACRES LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>SALINA MARIE WEST, JAMES ALONZO MCLARTY III</x:t>
   </x:si>
   <x:si>
     <x:t>013-01989-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELLS, JIMMY L </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 29 14N 1W 0.275 ACRES LOT  BLOCK 2 LOUVELLS ADDITION CITY  SD 7</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT LEE WELLS, MIDFIRST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>009-00373-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOLF, DAVID H </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 9 10N 5W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>CRAIG HENRY WOLF, JENNIFER KAY-LYNN WOLF</x:t>
   </x:si>
   <x:si>
     <x:t>001-07608-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 9 10N 5W 2 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>001-07609-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-00056-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1077,1566 +918,1362 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5903</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>313.24</x:v>
+        <x:v>320.58</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5904</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>217.22</x:v>
+        <x:v>231.9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5905</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>437.79</x:v>
+        <x:v>452.47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5906</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>391.17</x:v>
+        <x:v>420.53</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5907</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>711.38</x:v>
+        <x:v>733.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5908</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>716.92</x:v>
+        <x:v>746.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5909</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>2153.49</x:v>
+        <x:v>2190.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5910</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1083.67</x:v>
+        <x:v>1120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5911</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>623.51</x:v>
+        <x:v>630.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5912</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>391.54</x:v>
+        <x:v>398.88</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5913</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>312.6</x:v>
+        <x:v>327.28</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="D13" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>270.31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5915</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>1973.85</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5916</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>1092.92</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5917</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>686.02</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5918</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>1263.43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5919</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>439.63</x:v>
+        <x:v>446.97</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5920</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5921</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5922</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>629.79</x:v>
+        <x:v>651.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5923</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
-[...11 lines deleted...]
-        <x:v>394.5</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5924</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
-[...11 lines deleted...]
-        <x:v>442.61</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5925</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
-[...11 lines deleted...]
-        <x:v>428.96</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5926</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>187.26</x:v>
+        <x:v>201.94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5927</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>212.43</x:v>
+        <x:v>219.77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5928</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>230.74</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5929</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5930</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>2018.26</x:v>
+        <x:v>2040.28</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5931</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>304.37</x:v>
+        <x:v>319.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5932</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>389.73</x:v>
+        <x:v>419.7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5933</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
-[...11 lines deleted...]
-        <x:v>1128.17</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5934</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5935</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>867.17</x:v>
+        <x:v>896.53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5936</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>700.74</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5937</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2323.18</x:v>
+        <x:v>2330.52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5938</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>883.46</x:v>
+        <x:v>905.48</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5939</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>372.49</x:v>
+        <x:v>379.83</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5940</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>1712.39</x:v>
+        <x:v>1734.41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5941</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>4012.35</x:v>
+        <x:v>4034.37</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5942</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>685.33</x:v>
+        <x:v>700.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5943</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5944</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>264.93</x:v>
+        <x:v>279.61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5945</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>185.09</x:v>
+        <x:v>199.77</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5946</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5947</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>131</x:v>
-[...11 lines deleted...]
-        <x:v>1833.41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5948</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5949</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5950</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>278.2</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5951</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>277.57</x:v>
+        <x:v>293.47</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5952</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5953</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5954</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>770.87</x:v>
+        <x:v>785.55</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5955</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>588.7</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5956</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>1550.99</x:v>
+        <x:v>1580.35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5957</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>216.18</x:v>
+        <x:v>223.52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5958</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>187.87</x:v>
+        <x:v>195.21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5959</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>2572.54</x:v>
+        <x:v>2594.56</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5960</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>305.32</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5961</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>171</x:v>
-[...11 lines deleted...]
-        <x:v>2587.91</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5962</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2380.42</x:v>
+        <x:v>2402.44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5963</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>442.61</x:v>
+        <x:v>486.65</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5964</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>514.71</x:v>
+        <x:v>558.75</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5965</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1144.55</x:v>
+        <x:v>1195.93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5966</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>371.04</x:v>
+        <x:v>385.72</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5967</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>190</x:v>
-[...11 lines deleted...]
-        <x:v>1596.24</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5968</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>2701.27</x:v>
+        <x:v>2730.63</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5969</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>2052.67</x:v>
+        <x:v>2089.37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5970</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>184.2</x:v>
+        <x:v>213.56</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5971</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>170.4</x:v>
+        <x:v>199.76</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5972</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>208</x:v>
-[...11 lines deleted...]
-        <x:v>404.31</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>