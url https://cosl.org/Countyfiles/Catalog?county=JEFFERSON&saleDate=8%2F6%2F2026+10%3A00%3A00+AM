--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,474 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68cf922ccd340c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f98dfe8351140b09a9f50f64d7b259f.psmdcp" Id="Rd3488223f8474b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e85b6c0968a43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94d68188d3eb48bfbfca5daf1fed0e1a.psmdcp" Id="Rd9902a429e494327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>JEFFERSON</x:t>
   </x:si>
   <x:si>
-    <x:t>386 LAND TRUST, ATTN ERIC HERM TRUSTEE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 025 MIRAMAR ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST ATTN ERIC HERM TRUSTEE, 386 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 025 BLOCK  MIRAMAR ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, JALEN BASS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-44054-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 56.66 FT OF N 113 1/3 FT OF W 114 FT 10 06S 09W 0 ACRES LOT 001 BLOCK 016 WHITE DREW SURVEY #2 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, JALEN BASS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-68920-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOMES AND CONSULTING LLC, 3K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 20 06S 09W 0 ACRES LOT 005 BLOCK  FRENCH VILLAGE ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANCORP CAPITAL PARTNERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-21005-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOMES &amp; CONSULTING LLC, 3K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 13 06S 10W 0 ACRES LOT 021 BLOCK  LEAWOOD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANCORP CAPITAL PATNERS, STONE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37278-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3K HOMES &amp; CONSULTING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 011 BLOCK 008 WESTERN HILLS S/D SEC #2 ADDITION 18 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>930-44054-000</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>930-67704-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 012 BLOCK 019 WESTERN HILLS S/D SEC #3 ADDITION 18 06S 09W </x:t>
+    <x:t>. 18 06S 09W 0 ACRES LOT 011 BLOCK 008 WESTERN HILLS S/D SEC #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STONE BANK, SOUTHERN BANCORP CAPITAL PARTNERS</x:t>
   </x:si>
   <x:si>
     <x:t>930-67735-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-00655-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 75 FT OF E 127 FT OF S 154 FT OF LOT 3 ALLIS SURV ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-00655-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 75 FT OF E 127 FT OF S 154 FT OF LOT 3 10 06S 09W 0 ACRES LOT  BLOCK  ALLIS SURV ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-00655-000</x:t>
   </x:si>
   <x:si>
     <x:t>930-12284-000 LAND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 BLOCK 003 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12284-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-15929-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N 77 FT OF E 100 FT LOT 4 A/K/A TRACT 1 OF LOT SPLIT OF LOT 4 &amp; E 1/2 LOT 3 BLOCK 038 DORRIS ADD WEST 31-5 S-9 W (02 ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-15929-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 77 FT OF E 100 FT LOT 4 A/K/A TRACT 1 OF LOT SPLIT OF LOT 4 &amp; E 1/2 LOT 3 31 05S 09W 0 ACRES LOT  BLOCK 038 DORRIS ADD WEST 31-5 S-9 W (02 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-15929-000</x:t>
   </x:si>
   <x:si>
     <x:t>930-31282-000 LAND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 003 BLOCK 001 HOWARD BEN ADDITION 17 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-31482-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-40198-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 N 60 FT OF W 1/2 BLK 3 LYNCH ADDITION 16 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-40198-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 N 60 FT OF W 1/2 BLK 3 16 06S 09W 0 ACRES LOT  BLOCK  LYNCH ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-40198-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-57808-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT I &amp; J BLOCK 015 SMARTS RES TRIMBLE ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-57808-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 05S 09W 0 ACRES LOT I &amp; J BLOCK 015 SMARTS RES TRIMBLE ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-57808-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-61764-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 OF W1/2 OF N1/2 BLOCK 022 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-61764-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 OF W1/2 OF N1/2 09 06S 09W 0 ACRES LOT  BLOCK 022 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61764-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-61868-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E1/2 OF LOT 3 BLOCK 037 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-61868-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 OF LOT 3 09 06S 09W 0 ACRES LOT  BLOCK 037 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61868-000</x:t>
   </x:si>
   <x:si>
     <x:t>930-61883-000 LAND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 62.5 FT OF S 90 FT LOT 4 &amp; W 1/2 OF N 64 FT LOT 4 BLOCK 038 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-61883-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-61888-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BLK 40, LOT 1 LOT 001 BLOCK 040 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-61888-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK 40, LOT 1 09 06S 09W 0 ACRES LOT 001 BLOCK 040 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61888-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-61937-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 1/2 OF LOT 2 BLOCK 049 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-61937-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 1/2 OF LOT 2 09 06S 09W 0 ACRES LOT  BLOCK 049 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61937-000</x:t>
   </x:si>
   <x:si>
-    <x:t>930-62173-000 LAND TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 1/2 OF LOT 1 BLOCK 088 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LAND TRUST, 930-62173-000 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 1/2 OF LOT 1 09 06S 09W 0 ACRES LOT  BLOCK 088 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-62173-000</x:t>
   </x:si>
   <x:si>
-    <x:t>A22 GROUP INC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 BLOCK 001 TOMLINSON S/D ADDITION 16 06S 09W </x:t>
+    <x:t xml:space="preserve">GROUP INC, A22 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 001 BLOCK 001 TOMLINSON S/D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEARK HEATING &amp; AIR LLC., HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-64313-000</x:t>
   </x:si>
   <x:si>
     <x:t>A31 LAND TRUST C/O ERIC HERM TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 50 FT OF 11 &amp; 12 BLOCK 004 COCKRILL ADD N &amp; E OF RR ADDITION 33 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-11578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADAMS, BONNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 420 FT N OF SE COR SE SW TH N 785.82 FT W 444.18 FT S 765.82 FT E 444.18 FT TO POB 8.01 ACRES 35 05S 11W 8.01 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07607-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG NW COR OF SW SE S 142 FT E 272 FT N 43 FT E 130 FT N 99 FT W 402 FT TO POB 1.34 ACRE 35 05S 11W 1.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07619-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ADAMS, HENRY ET AL ATTN CURTIS ADAMS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 LOT 20 BLOCK 057 PACKINGTOWN ADDITION 35 05S 09W </x:t>
+    <x:t xml:space="preserve">ADAMS ET AL ATTN CURTIS ADAMS, HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 LOT 20 35 05S 09W 0 ACRES LOT  BLOCK 057 PACKINGTOWN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DISTRICT, CLAUDIA ADAMS DRAYTON, SYLVIA DILLARD, CAROLYN SMITH, MARTIN LUTHER DRAYTON, RICKY FOOTS, NEDRA WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>930-48922-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADAMS, WALTER &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 104 FT OF W 1/2 LOT 4 BLOCK 002 GEISREITERS S/D 8-6 S-09 W ADDITION 08 06S 09W </x:t>
+    <x:t>S 50 FT LOTS 1 &amp; 2 16 06S 09W 0 ACRES LOT  BLOCK 015 FORREST PARK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-21311-000</x:t>
   </x:si>
   <x:si>
     <x:t>AGNUE, WILLIAM ATTN E J BEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; 5 BLOCK 010 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-39088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALFORD, LANA % ADRIAN L ALFORD, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 002R VARNELL'S MINOR S/D (REPLAT) ADDITION 16 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>970-09051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALFORD, MINNIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 S1/2 OF LOT 2 BLOCK 008 MILLS ADDITION 10 06S 09W </x:t>
+    <x:t>E1/2 S1/2 OF LOT 2 10 06S 09W 0 ACRES LOT  BLOCK 008 MILLS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES HAMPTON, THERESA A JOHNSON, LAWRENCE T ALROD, HARDING DRAIN IMP DISTRICT.</x:t>
   </x:si>
   <x:si>
     <x:t>930-43700-000</x:t>
   </x:si>
   <x:si>
     <x:t>AMES FAMILY TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 032 BLOCK 014 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-272</x:t>
   </x:si>
   <x:si>
-    <x:t>AMOM SILVA DAS CHGAS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 &amp; 4 EXC RR R/W BLOCK 012 DORRIS ADD E OF BRUMPS BAYOU ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">SILVA DAS CHGAS LLC, AMOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 &amp; 4 EXC RR R/W 31 05S 09W 0 ACRES LOT  BLOCK 012 DORRIS ADD E OF BRUMPS BAYOU. ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-15392-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, DEBRA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 BLOCK 006 MONKS SOUTHWESTERN ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 008 BLOCK 006 MONKS SOUTHWESTERN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-45298-000</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, ELSIE LEE ATTN MILDRED HARDWELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 &amp; 8 BLOCK 007 EUREKA HEIGHTS #3 ADDITION 07 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17925-000</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, MARY LOUISE TRUSTEE MARY LOUISE ANDERSON REVOCABLE TRUST % BOBBY J &amp; LOISE ANDERSON</x:t>
   </x:si>
   <x:si>
     <x:t>BEG 500 FT E OF SW COR NW NE TH E 100 FT N 300 FT W 100 FT S 300 FT TO BEG 0.69 A SEC 14 TWP 6 S RNG 10 W ADDITION 14 06S 10W 0.69 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-91109-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ANDERSON, MATTIE MAE MCCORD ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 010 BLOCK 002 NYEGAARD S/D 22-6 S-09 W ADDITION 22 06S 09W </x:t>
+    <x:t xml:space="preserve">ANDERSON ET AL, MATTIE MAE MCCORD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22 06S 09W 0 ACRES LOT 010 BLOCK 002 NYEGAARD S/D 22-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, VELMA ANN WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>930-47699-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRAISE &amp; WORSHIP MINISTRIES INC, ANOINTED </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 001 BLOCK 062 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
-    <x:t>HARDING DRAIN IMP DIST</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-03269-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANTOINE, CLAUDY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 &amp; 9 BLOCK 002 MONKS MEMORIAL ADDITION 09 06S 09W </x:t>
+    <x:t>. 09 06S 09W 0 ACRES LOT 2 &amp; 9 BLOCK 002 MONKS MEMORIAL ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-45041-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 003 BLOCK 062 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03271-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AR APPLE TREE INVESTMENTS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 014 BLOCK 00D SORRELLS-DEWOODY THOMPSON SV ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">APPLE TREE INVESTMENTS, AR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 014 BLOCK 00D SORRELLS-DEWOODY THOMPSON SV ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-58513-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ARISE EDUCATION SOLUTIONS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 45.9 FT OF 1 BLOCK 005 MONKS ADD 2 W 1/2 NE SW 09-6 S ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">EDUCATION SOLUTIONS, ARISE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 45.9 FT OF 1 09 06S 09W 0 ACRES LOT  BLOCK 005 MONKS ADD 2 W 1/2 NE SW 09-6 S ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-44361-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ATKINSON, DATA ATTN BENNY SANDERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 013 BLOCK 002 HARRISON &amp; RAGLAND ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">ATKINSON ATTN BENNY SANDERS, DATA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 013 BLOCK 002 HARRISON &amp; RAGLAND ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-28552-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AUCTION FLIPPERS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 006 BLOCK 010 LINCOLN PARK #1 ADDITION 07 06S 09W </x:t>
+    <x:t xml:space="preserve">FLIPPERS LLC, AUCTION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 006 BLOCK 010 LINCOLN PARK #1 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-38874-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AUSTIN, CALVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT M BLOCK 014 SMARTS RES TRIMBLE ADDITION 31 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-57798-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AUSTIN, CALVIN &amp; FLOSSIE M LAWRENCE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 15-18 BLOCK 018 MONKS J W NORTHWESTERN ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">AUSTIN &amp; FLOSSIE M LAWRENCE, CALVIN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 15-18 BLOCK 018 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-44855-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AUSTIN, TOM, JR ET AL ATTN CALVIN AUSTIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT N BLOCK 014 SMARTS RES TRIMBLE ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">AUSTIN JR ET AL ATTN CALVIN AUSTIN, TOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 05S 09W 0 ACRES LOT M BLOCK 014 SMARTS RES TRIMBLE ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, TOM AUSTIN JR, FLOSSIE MAE AUSTIN, FLORINE AUSTIN, JEAN AUSTIN, ANN AUSTIN, CALVIN AUSTIN, JERLEAN AUSTIN, JOHNNIE RAY AUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>930-57799-000</x:t>
   </x:si>
   <x:si>
-    <x:t>B &amp; W ENTERPRISES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 193.8 FT OF BLKS 8 &amp; 9 AND  ALSO BEG 193.8 FT W OF SE COR  BLK8 TH W 310.55 FT N 157.8  FT E313.4 FT S 155.16 FT TO  POB AND ALSO METES AND BOUNDS  DESCRIPT COMM SW COR SE SE  2-6-9 TH N 02 DEGS 59 MINS W  57.58 FT TO SW COR BLK 8  PORTEA INDUSTRIAL PAR PORTEA INDUSTRIAL PARK ADDITION 11 06S 09W 3.562 ACRES </x:t>
+    <x:t xml:space="preserve">ENTERPRISES LLC, B &amp; W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 193.8 FT OF BLKS 8 &amp; 9 AND  ALSO BEG 193.8 FT W OF SE COR  BLK8 TH W 310.55 FT N 157.8  FT E313.4 FT S 155.16 FT TO  POB AND ALSO METES AND BOUNDS  DESCRIPT COMM SW COR SE SE  2-6-9 TH N 02 DEGS 59 MINS W  57.58 FT TO SW COR BLK 8  PORTEA INDUSTRIAL PAR 11 06S 09W 3.562 ACRES LOT  BLOCK  PORTEA INDUSTRIAL PARK ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, SCOTT PETROLEUM CORP, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-51628-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BLKS 8 &amp; 9 EXC THE E 193.8 FT THEREOF &amp; EXC BEG 193.8 FT W OF SE COR BLK 8 TH W 310.55 FT N 157.8 FT E 313.4 FT S 155.16 FT TO POB PORTEA INDUSTRIAL PARK ADDITION 11 06S 09W 2.224 ACRES </x:t>
+    <x:t>BLKS 8 &amp; 9 EXC THE E 193.8 FT THEREOF &amp; EXC BEG 193.8 FT W OF SE COR BLK 8 TH W 310.55 FT N 157.8 FT E 313.4 FT S 155.16 FT TO POB 11 06S 09W 2.224 ACRES LOT  BLOCK  PORTEA INDUSTRIAL PARK ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYLLIS S THOMAS, DONALD A THOMAS, COMMISSIONER OF REVENUES, SCOTT PETROLEUM CORP, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-51629-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>B P CAMPERS R &amp; R LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 548.2 FT W OF SE COR N  1/2 SE TH W 390.5 FT N 1098.6 FT E 490 FT S 905.7 FT W  110.6 FT S 188.5 FT TO POB  EXC RD R/W (TRACT 2) DESC AS  COMM SW COR NE SE TH N 88  DEGS 52 MINS E 344.78 FT FOR  A POB TH N 01 DEG 02 MINS E  79.75 FT N 87 DEGS 26 MINS  SEC 23 TWP 6 S RNG 10 W ADDITION 23 06S 10W 11.47 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>931-91292-000</x:t>
   </x:si>
   <x:si>
     <x:t>BAAR INDUSTRIES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 &amp; 12 BLOCK 008 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34841-000</x:t>
   </x:si>
@@ -478,1056 +520,1104 @@
   <x:si>
     <x:t>930-50379-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 OF 6 ALL 7 &amp; 8 BLOCK 004 PINE CONE ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-50389-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 &amp; 11 BLOCK 004 PINE CONE PARK ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-50555-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20-22 BLOCK 004 PINE CONE PARK ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-50561-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 001 BLOCK  BILTMORE LAWN ADDITION 31 05S 09W</x:t>
   </x:si>
   <x:si>
-    <x:t>HARDING DRAIN IMP DISTRICT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-06967-109</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 EXC E 11 FT BILTMORE LAWN ADDITION 31 05S 09W </x:t>
   </x:si>
   <x:si>
-    <x:t>HARDING DRAIN IMP DIST.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-06967-110</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER BRYANT, LISA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 BLOCK 013 WOODRUFF ADD W &amp; S ADDITION 32 05S 09W </x:t>
+    <x:t>. 32 05S 09W 0 ACRES LOT 008 BLOCK 013 WOODRUFF ADD W &amp; S ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-70069-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, TERANCE E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 3.09 ACRES LOT 18 SW NE 22 06S 09W 3.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>931-76215-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 SW NE 1.33 A LOT 019 22 06S 09W 1.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>931-76219-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BANKS, MARY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 021 BLOCK 016 ROGERS SURVEY NE SE 8-6 S-09 W ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 021 BLOCK 016 ROGERS SURVEY NE SE 8-6 S-09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-53987-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BANKS, RODRICK MARCH &amp; SHELTON STUBBS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E1/2 LOT 4 &amp; N 86 FT OF E 10 FT OF W1/2 LOT 4 LOT 004 BLOCK 005 PAUL OLIVER ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">BANKS &amp; SHELTON STUBBS, RODRICK MARCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOT 4 &amp; N 86 FT OF E 10 FT OF W1/2 LOT 4 09 06S 09W 0 ACRES LOT 004 BLOCK 005 PAUL OLIVER ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-48978-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BARBER, RICHARD LEE &amp; RUTH ANN ATTN RUTH ANN BARBER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 007 BLOCK 009 FORREST PARK ADD WEST ADDITION 16 06S 09W </x:t>
+    <x:t xml:space="preserve">BARBER ATTN RUTH ANN BARBER, RICHARD LEE &amp; RUTH ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 007 BLOCK 009 FORREST PARK ADD WEST ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>930-20741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARNES, JUSTIN TERRELL, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 003 BLOCK 084 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-03428-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATTLES, J D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 1/2 OF N 7.5 CHS OF S 11.5 CHS OF E 4 CHS OF SW SE  1.5 ACRES 33 04S 11W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04362-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BATTLES, WILLIE &amp; JOE ANN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BELL, NATHAN L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 5 FT OF LOT 5 BLOCK 002 CULPEPPER ADDITION 10 06S 09W </x:t>
+    <x:t>S 5 FT OF LOT 5 10 06S 09W 0 ACRES LOT  BLOCK 002 CULPEPPER ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-14095-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 5 FT OF W 1/2 LOT 9 &amp; S 5 FT LOT 10 BLOCK 008 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>S 5 FT OF W 1/2 LOT 9 &amp; S 5 FT LOT 10 07 06S 09W 0 ACRES LOT  BLOCK 008 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39070-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 5 FT LOT 8 MURPHY HOLMAN SD SE NE 9-6 S-0 ADDITION 09 06S 09W </x:t>
+    <x:t>N 5 FT LOT 8 09 06S 09W 0 ACRES LOT  BLOCK  MURPHY HOLMAN SD SE NE 9-6 S-0 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-46713-000</x:t>
   </x:si>
   <x:si>
     <x:t>BENNIE DAYE CONSTRUCTION COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 007 BLOCK 004 JAMESTOWN S/D BLK 6 ADDITION 18 06S 09W 0.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>930-34163-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BIDDLE, MARY M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 010 KNIGHT LAND CO ADDITION 26 05S 10W </x:t>
+    <x:t>. 26 05S 10W 0 ACRES LOT 1 &amp; 2 BLOCK 010 KNIGHT LAND CO ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARDELLA BIDDLE HILDRETTE, PERNELLA BIDDLE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t>930-36501-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BIDDLE, SAM </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 007 EUREKA HEIGHTS #5 ADDITION 35 05S 10W </x:t>
+    <x:t>. 35 05S 10W 0 ACRES LOT 003 BLOCK 007 EUREKA HEIGHTS #5 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERNELLA WOODS, ARDELLA HILDRETTE</x:t>
   </x:si>
   <x:si>
     <x:t>930-18506-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLAKE, YAKEIMA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLK 8, LOT 14 LOT 014 BLOCK 008 EUREKA HEIGHTS #5 ADDITION 35 05 10 </x:t>
   </x:si>
   <x:si>
     <x:t>930-18518-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLAND, LEE VESTER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 14 &amp; 15 BLOCK 045 SWEET HOME ADD TO ALTH ADDITION 35 04S 08W </x:t>
+    <x:t>. 35 04S 08W 0 ACRES LOT 14 &amp; 15 BLOCK 045 SWEET HOME ADD TO ALTH ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>910-02302-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BLANKS, JOE E, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 &amp; 6 BLOCK 011 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
+    <x:t xml:space="preserve">BLANKS JR, JOE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 5 &amp; 6 BLOCK 011 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELYANCE BANK, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-02723-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLEVINS, JANICE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 007 HILDERSHEIM S/D OF W1/2 NE1/4  ADDITION 19 05S 10W 1 ACRE</x:t>
+    <x:t>. 13 05S 11W 0 ACRES LOT 001 BLOCK  HARDIN HTS ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>359-00007-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 008 HILDERSHEIM S/D OF W1/2 NE1/4  ADDITION 19 05S 10W 0.74 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>359-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 009 HILDERSHEIM S/D OF W1/2 NE1/4  ADDITION 19 05S 10W 0.74 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>359-00009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLYTHE, DALLAS S &amp; NELLE B </x:t>
   </x:si>
   <x:si>
     <x:t>BEG 895.3 FT N SE COR NE SE W 185 FT N 100 FT E 185 FT S 100 FT TO BEG BEING OFFICE PLAT LOT #2A 19 06S 10W 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09841-000</x:t>
   </x:si>
   <x:si>
     <x:t>BOOKER, GARY M &amp; LINDA S, ATTN N FITCH</x:t>
   </x:si>
   <x:si>
     <x:t>BEG 340 FT W NE COR SE NW S 45 FT W 130 FT N 45 FT E 130 FT TO BEG  0.134 ACRES 13 05S 11W 0.134 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07220-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOKER, MICHAEL &amp; ASHLEY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOOKER, MICHAEL JARRETT </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 COUNTY LINE ADDITION 23 07S 08W </x:t>
+    <x:t>. 23 07S 08W 0 ACRES LOT 005 BLOCK  COUNTY LINE ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEY BOOKER, RELYANCE BANK, SCOTT PETROLEUM CORP, SOUTHEAST VOL FIRE DEPT RESIDENT, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>221-00005-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADLEY, DENNIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 70 FT OF E 66 1/2 FT OF LOT 3 BLOCK 018 JAMES ADDITION 04 06S 09W </x:t>
+    <x:t>N 70 FT OF E 66 1/2 FT OF LOT 3 04 06S 09W 0 ACRES LOT  BLOCK 018 JAMES ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST.,COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>930-33675-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADLEY, SHIRLEY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 2 NE NE SEC 15 TWP 6 S RNG 09 W ADDITION 15 06S 09W 0.69 ACRE</x:t>
+    <x:t>LOT 2 NE NE  .69A 15 06S 09W 0.69 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-61125-000</x:t>
   </x:si>
   <x:si>
     <x:t>BREWER, HARRY ET AL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 608 FT W OF NE COR NE SE TH S 190.63 FT S 81 DEGS 41 MINS W 246.87 FT N 225.01 FT E 246.3 FT TO POB  1.18 ACRES SEC 21 TWP 3 S RNG 11 W ADDITION 21 03S 11W 1.18 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>940-02315-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRICKEY, ERIC &amp; THERESA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 010 BLOCK 013 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12382-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRILLIANCE GROUP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 &amp; 14 BLOCK 010 EUREKA HEIGHTS #2 ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-831</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 016 MONKS WESTERN ADDITION 06 06S 09W </x:t>
+    <x:t xml:space="preserve">GROUP, BRILLIANCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 06 06S 09W 0 ACRES LOT 006 BLOCK 016 MONKS WESTERN ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-45524-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, MARCUS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG NW COR LOT 14 S 13.1 FT S 78 DEGS 11 MINS E 148.6 FT N 40.8 FT W 146 FT TO BEG. LOT 014 BLOCK 007 RINGLER ADDITION 33 05S 09W </x:t>
+    <x:t>BEG NW COR LOT 14 S 13.1 FT S 78 DEGS 11 MINS E 148.6 FT N 40.8 FT W 146 FT TO BEG. 33 05S 09W 0 ACRES LOT 014 BLOCK 007 RINGLER ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>930-52582-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, MICHAEL % MICHAEL A BROWN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 006 BLOCK 021 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">BROWN%MICHAEL A BROWN, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 20 FT LOT 12 &amp; ALL LOTS 13 &amp; 16 15 06S 09W 0 ACRES LOT 12-13,16 BLOCK 017 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, FRENCHTOWN AUBURN LEVEE DIST., COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>930-63635-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 037 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 003 BLOCK 037 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST.,FRENCHTOWN AUBURN LEVEE DIST.,DF &amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>930-63786-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 12 &amp; N 10 FT 13 LOT 012 BLOCK 058 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>LOT 12 &amp; N 10 FT 13 15 06S 09W 0 ACRES LOT 012 BLOCK 058 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, FRENCHTOWN AUBURN LEVEE DIST, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>930-63948-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, MICHAEL A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 12-13 BLOCK 003 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 12-13 BLOCK 003 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DISTRICT, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>930-63508-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWNLEE, JON DEREK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 006 MONKS WESTERN #2 ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 003 BLOCK 006 MONKS WESTERN #2 ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-45694-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYANT, EMMETTE JAMES ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 &amp; 6 DAVIS ADDITION 30 05S 09W </x:t>
+    <x:t xml:space="preserve">BRYANT ET AL, EMMETTE JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 30 05S 09W 0 ACRES LOT 5 &amp; 6 BLOCK  DAVIS ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-14388-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BUCKNER REALTY &amp; INS CO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 007 BLOCK 033 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">REALTY &amp; INS CO, BUCKNER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 007 BLOCK 033 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-63739-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 010 BLOCK 033 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 10 BLOCK 033 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-63741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUFFORD, SAMUEL &amp; EMMER J </x:t>
   </x:si>
   <x:si>
-    <x:t>COM AT A PT WHERE W BDRY OF NW NE INTERSECTS E R/W OF HWY 15 S 44 DEG E 6.46 CHS FOR POB N 60 DEG 30 MINS E 0.92 CHS N 84 DEG E 5.20 CHS S 18 DEG E 1.5 CHS S 45 DEG W 1.12 CHS N 80 DEG 30 MINS W 5 CHS S 68 DEGS W 0.48 CHS N 44 DEGS W 0.83 CHS TO BEG EXC H 03 07S 09W 0.92 ACRE</x:t>
+    <x:t>COM AT A PT WHERE W BDRY OF NW NE INTERSECTS E R/W OF HWY 15 S 44 DEG E 6.46 CHS FOR POB N 60 DEG 30 MINS E 0.92 CHS N 84 DEG E 5.20 CHS S 18 DEG E 1.5 CHS S 45 DEG W 1.12 CHS N 80 DEG 30 MINS W 5 CHS S 68 DEGS W 0.48 CHS N 44 DEGS W 0.83 CHS TO BEG EXC H 03 07S 09W 0.92 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROW-AR STATE HWY COMMISSION</x:t>
   </x:si>
   <x:si>
     <x:t>001-12439-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BUSH, GOLDIE M, ATTN IDA FAIR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 51 1/2 FT S OF NW COR LOT 3 TH S 90 FT TH NE'LY ALG S LI LOT 3 TO E LI LOT 3 TH N ALG E LI TO A PT 51 1/2 FT S OF NE COR LOT 3 TH W 120 FT TO POB BLOCK 019 DORRIS ADD WEST (03 ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">BUSH ATTN IDA FAIR, GOLDIE M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 51 1/2 FT S OF NW COR LOT 3 TH S 90 FT TH NE'LY ALG S LI LOT 3 TO E LI LOT 3 TH N ALG E LI TO A PT 51 1/2 FT S OF NE COR LOT 3 TH W 120 FT TO POB 31 05S 09W 0 ACRES LOT  BLOCK 019 DORRIS ADD WEST 31-5 S-9 W (03 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-15670-000</x:t>
   </x:si>
   <x:si>
-    <x:t>C &amp; J INC C/O CLAIRE DENOBLE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 013 SENYARD C F RES OF BRUMPS ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">INC C/O CLAIRE DENOBLE, C &amp; J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 05S 09W 0 ACRES LOT 013 BLOCK  SENYARD C F RES OF BRUMPS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55568-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CALLIER, HARRIET C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 17 FT LOT 7 LOT 007 WESTERN ADD, THOMPSON RES ADDITION 31 05S 09W </x:t>
+    <x:t>W 17 FT LOT 7 31 05S 09W 0 ACRES LOT 007 BLOCK  WESTERN ADD, THOMPSON RES ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-67520-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CAMP, REUBAN, SR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 010 BLOCK 028 COCKRILL ADD N &amp; E OF RR ADDITION 33 05S 09W </x:t>
+    <x:t xml:space="preserve">CAMP SR, REUBAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 05S 09W 0 ACRES LOT 010 BLOCK 028 COCKRILL ADD N &amp; E OF RR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOROTHY J CAMP-LANGEL, FRENCHTOWN AUBURN LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-11696-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CANTWELL, CHARLES &amp; SANDRA J ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 004 BLOCK 042 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t xml:space="preserve">CANTWELL ETAL, CHARLES &amp; SANDRA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 004 BLOCK 042 COLLEGE HEIGHTS ADDITION CITY  SD 273</x:t>
   </x:si>
   <x:si>
     <x:t>930-12080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANTWELL, CHARLES RAY &amp; SANDRA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 042 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 6 BLOCK 042 COLLEGE HEIGHTS ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDRA J CANTWELL</x:t>
   </x:si>
   <x:si>
     <x:t>930-12082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARROLL, SYLVESTOR JR </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 54 FT OF E 154 FT OF S 64 FT BLOCK 043 HARDING D ADDITION 10 06S 09W </x:t>
+    <x:t>W 54 FT OF E 154 FT OF S 64 FT 10 06S 09W 0 ACRES LOT  BLOCK 043 HARDING D ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-26683-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER, ROBERT KEITH &amp; RACHEL L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">11 06S 09W 0 ACRES LOT 070 BLOCK  BROADMOOR S/D UNIT 4 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>FRENCHTOWN AUBURN LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-07415-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASON &amp; MOLLIK SOMPORN CASON, JOHN ALBERT </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 27 &amp; 28 BLOCK 047 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-557</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAMBERS, ASHLEY NICOLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 &amp; E 1/2 LOT 4 BLOCK 084 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12866-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHENSO PROPERTY MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 7 THRU 16 &amp; BEG SE COR SD LOT 7 TH W 100 FT S 10 FT E 100 FT N 10 FT TO POB. BLOCK 025 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12483-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 LOT 4 BLOCK 007 DOLLARWAY SCHOOL ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-15169-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8 &amp; W1/2 OF LOT 9 BLOCK 033 HIGHLAND ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">PROPERTY MANAGEMENT LLC, CHENSO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 8 &amp; W1/2 OF LOT 9 08 06S 09W 0 ACRES LOT  BLOCK 033 HIGHLAND ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-29454-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 012 BLOCK 004 HIGHLAND PARK ADDITION 08 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-29808-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PROPERTY MANAGEMENT LLC, CHENSO </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>N1/2 LOT 7 16 06S 09W 0 ACRES LOT  BLOCK 082 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03416-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHERRY, MARLON &amp; LORINE DIGGINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 009 BLOCK 006 FAIRGROUND #1 ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">CHERRY &amp; LORINE DIGGINS, MARLON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 009 BLOCK 006 FAIRGROUND #1 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN A DIGGINS, SHANITA CHERRY, CONNECT BANK</x:t>
   </x:si>
   <x:si>
     <x:t>930-19049-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CHERRY, MARLON &amp; SHANITA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHRISTOPHER, LATRICE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22-30 BLOCK 008 LEITNER'S #4 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37628-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CKJ CITY PROPERTIES KEYA &amp; COREY JEFFERY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 70 FT OF N 1/2 OF W 1/2 LOT 1 BLOCK 005 MILLS ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">CITY PROPERTIES KEYA &amp; COREY JEFFERY, CKJ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 70 FT OF N 1/2 OF W 1/2 LOT 1 10 06S 09W 0 ACRES LOT  BLOCK 005 MILLS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-43663-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLARK, JEFFERY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 016 BLOCK 003 HIGHLAND PARK ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 016 BLOCK 003 HIGHLAND PARK ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-29784-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG 16 FT W OF SE COR OF 4 E 86 FT N 154 FT W 86 FT S 154 FT TO BEG. LOT 004 BLOCK 034 WESTERN ADDITION 31 05S 09W </x:t>
+    <x:t>BEG 16 FT W OF SE COR OF 4 E 86 FT N 154 FT W 86 FT S 154 FT TO BEG. 31 05S 09W 0 ACRES LOT 004 BLOCK 034 WESTERN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-67256-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 &amp; 14 BLOCK 005 VERONA HTS ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>706-00037-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLARK, JEFFREY W </x:t>
   </x:si>
   <x:si>
     <x:t>N 10 FT OF SW NW LYING W OF HWY #65 0.09 ACRE SEC 28 TWP 5 S RNG 10 W ADDITION 28 05S 10W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>970-15708-050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLEMENTS, DONALD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG SE COR LOT 12 N 95.4 FT N 77 DEGS 29 MINS W 51 FT S 105.5 FT E 50 FT TO BEG. LOT 012 BLOCK 009 RINGLER ADDITION 33 05S 09W </x:t>
+    <x:t>BEG SE COR LOT 12 N 95.4 FT N 77 DEGS 29 MINS W 51 FT S 105.5 FT E 50 FT TO BEG. 33 05S 09W 0 ACRES LOT 012 BLOCK 009 RINGLER ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-52614-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLEVELAND, AVERY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 52 FT OF S 100 FT OF LOTS 3 &amp; 4 BLOCK 013 WARDENS ADDITION 16 06S 09W </x:t>
+    <x:t>N 52 FT OF S 100 FT OF LOTS 3 &amp; 4 16 06S 09W 0 ACRES LOT  BLOCK 013 WARDENS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-65768-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COBB, CARRIE L, TRUSTEE JOHN D &amp; BERNA D CRUE PROP TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 005 BLOCK 003 SMITHWICK ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">COBB TRUSTEE JOHN D &amp; BERNA D CRUE PROP TRUST, CARRIE L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 005 BLOCK 003 SMITHWICK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-57996-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CODY, HERMAN A &amp; ELIZABETH P </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W1/2 W1/2 E1/2 SE SE 5 ACRES 29 06S 10W 5 ACRES </x:t>
+    <x:t>W1/2 W1/2 E1/2 SE SE 5 ACRES 29 06S 10W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
   </x:si>
   <x:si>
     <x:t>001-10580-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, KATHY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 007 PARKVIEW ADDITION 16 06S 09W </x:t>
+    <x:t>. 16 06S 09W 0 ACRES LOT 005 BLOCK 007 PARKVIEW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>930-49469-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, KATHY ELAINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">11 06S 09W 0 ACRES LOT 033 BLOCK  BROADMOOR S/D UNIT 2 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND FUNDING LLC, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-07232-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLEMAN, PETER </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 9.77 CHS W &amp; 3.16 CHS N OF SE COR SE NE N .79 CHS W 3.16 CHS S .79 CHS W 3.16 CHS TO BEG  .25 ACRES SEC 15 TWP 6 S RNG 09 W ADDITION 15 06S 09W 0.25 ACRE</x:t>
+    <x:t>BEG 9.77 CHS W &amp; 3.16 CHS N OF SE COR SE NE N .79 CHS W 3.16 CHS S .79 CHS W 3.16 CHS TO BEG  .25 ACRES 15 06S 09W 0.25 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-61191-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLEMAN, PHILLIP J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 018 COLORED IND SCHOOL TO ALTH ADDITION 26 04S 08W </x:t>
+    <x:t>. 26 04S 08W 0 ACRES LOT 018 BLOCK  COLORED IND SCHOOL TO ALTH ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, BRADLEY SLOUGH DRAIN/IMP DIST #1</x:t>
   </x:si>
   <x:si>
     <x:t>910-00317-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLLINS, MARLON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 102 FT OF LOT 7 LOT 007 BLOCK 004 WOODRUFF ADD W &amp; S ADDITION 32 05S 09W </x:t>
+    <x:t>S 102 FT OF LOT 7 32 05S 09W 0 ACRES LOT 007 BLOCK 004 WOODRUFF ADD W &amp; S ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, G B DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>930-69954-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONCHO, MARIA ANNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 026 BLOCK 007 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37893-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONNER, NATASHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 BLOCK 001 FAIRGROUND #1 ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 014 BLOCK 001 FAIRGROUND #1 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D F &amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>930-18958-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CORDERO, MELODY </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 06S 09W 0 ACRES LOT 024 BLOCK 007 BELMONT ADD SEC 2 RES PT ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-06255-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COSEN, CHANTELL </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 005 BLOCK 049 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
-    <x:t>HARDING DRAIN IMP DISTRICT, COMMISSIONER OF REVENUES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-03201-000</x:t>
   </x:si>
   <x:si>
     <x:t>CREGGETT, ANDREW C, SR, ATTN LUCY LUCAS ET AL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 1/2 LOT 18 EXC S 150 FT 2.05 ACRE SEC 30 TWP 5 S RNG 09 W ADDITION 30 05S 09W 2.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>931-16577-000</x:t>
   </x:si>
   <x:si>
     <x:t>CROSEFORD, TWYNETTA, ATTN YOLANDA CROSEFORD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 &amp; 14 BLOCK 010 EUREKA HEIGHTS #5 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18535-001</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS EDUCATIONAL CONSULTING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 &amp; 15 BLOCK 034 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-355</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CRUTCHFIELD, RODRICK J, SR &amp; KIMBERLY </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 27 FT LOT 3 &amp; ALL LOT 4 BLOCK 011 WATERS C PHIL ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">CRUTCHFIELD, RODRICK J SR &amp; KIMBERLY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 27 FT LOT 3 &amp; ALL LOT 4 17 06S 09W 0 ACRES LOT  BLOCK 011 WATERS C PHIL ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-65958-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CURRY, GLADYS HARRIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 51.5 FT OF W 120 FT LOT 1 LOT 001 BLOCK 007 MILLS ADDITION 10 06S 09W </x:t>
+    <x:t>N 51.5 FT OF W 120 FT LOT 1 10 06S 09W 0 ACRES LOT 001 BLOCK 007 MILLS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-43682-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANCER, LOLA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 BLOCK 018 MONKS WESTERN ADDITION 06 06S 09W </x:t>
+    <x:t>. 06 06S 09W 0 ACRES LOT 008 BLOCK 018 MONKS WESTERN ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-45536-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DARK SCORPION LABS, LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 4 &amp; W 28 FT LOT 3 BLOCK 002 WHITE D C ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">SCORPION LABS,LLC, DARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 4 &amp; W 28 FT LOT 3 09 06S 09W 0 ACRES LOT  BLOCK 002 WHITE D C ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-68316-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 42 FT OF E 14 FT OF W 1/2 W 1/2 LOT 1 BLOCK 013 DORRIS ADD WEST 31-5 S-9 W (03 ADDITION 31 05S 09W </x:t>
+    <x:t>S 90 FT OF E1/2 LOT 4 31 05S 09W 0 ACRES LOT  BLOCK 009 DORRIS ADD WEST 31-5 S-9 W (03 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-15639-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 007 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 008 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 009 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 010 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 011 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-011</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID, BRIAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 012 BLOCK 006 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 003 MCNEW C S &amp; R W S/D ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 003 BLOCK 003 MCNEW C S &amp; R W S/D ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-42185-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2 EXC LEVEE R/W &amp; EXC BEG NE COR TH S TO A PT ON S PROPOSED R/W OF HWY 65 TH N 78 DEGS 43 MINS W TO A PT ON N LINE LOT 2 TH E TO BEG. LOT 002 BLOCK 027 OLD TOWN ADDITION 32 05S 09W </x:t>
+    <x:t>2 EXC LEVEE R/W &amp; EXC BEG NE COR TH S TO A PT ON S PROPOSED R/W OF HWY 65 TH N 78 DEGS 43 MINS W TO A PT ON N LINE LOT 2 TH E TO BEG. 32 05S 09W 0 ACRES LOT 002 BLOCK 027 OLD TOWN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-48410-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 5 FT LOT 23 TANTARA #1 ADDITION 05 07S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00023-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 175 FT N &amp; 225 FT W OF SE COR E 1/2 NE SE S 80 FT W 40 FT N 80 FT E 40 FT TO BEG 0.07 ACRES 01 04S 10W 0.07 ACRE</x:t>
+    <x:t>BEG 175 FT N &amp; 225 FT W OF SE COR E 1/2 NE SE S 80 FT W 40 FT N 80 FT E 40 FT TO BEG 0.07 ACRES 01 04S 10W 0.07 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WATERLOO DRAINAGE DIST, PLUM BAYOU LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>001-03390-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS NURSING ASSOCIATION</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 440 FT E OF SW COR NW SW TH N 60 FT E 161.12 FT N 465.78 FT E 726.7 FT S 01 DEG 16 MINS E 525.78 FT W 892.22 FT TO POB  9.02 ACRES SEC 33 TWP 6 S RNG 09 W ADDITION 33 06S 09W 9.02 ACRES </x:t>
+    <x:t xml:space="preserve">NURSING ASSOCIATION, DAVIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 440 FT E OF SW COR NW SW TH N 60 FT E 161.12 FT N 465.78 FT E 726.7 FT S 01 DEG 16 MINS E 525.78 FT W 892.22 FT TO POB  9.02 ACRES 33 06S 09W 9.02 ACRES LOT  BLOCK  SEC 33 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR DIV OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>931-83532-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAWSON, MARCUS ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N 100 FEET LOT 5 BLOCK 001 GEISREITERS SE SE ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">DAWSON ET AL, MARCUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 100 FEET LOT 5 10 06S 09W 0 ACRES LOT  BLOCK 001 GEISREITERS SE SE ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-22523-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 010 GEISREITERS SE SE ADDITION 10 06S 09W </x:t>
+    <x:t>. 10 06S 09W 0 ACRES LOT 003 BLOCK 010 GEISREITERS SE SE ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-22582-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAY, DEMARKUSS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 50 FT OF E 80 FT 4 BLOCK 004 GIBSON ADDITION 10 06S 09W </x:t>
+    <x:t>N 50 FT OF E 80 FT 4 10 06S 09W 0 ACRES LOT  BLOCK 004 GIBSON ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-23568-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DAYE BENNIE CONSTRUCTION COMPANY</x:t>
-[...2 lines deleted...]
-    <x:t>BEGINNING ONE HUNDRED FIFTY-NINE AND THIRTY-ONE ONE-HUNDRETHS (159.31) FEET NORTH AND TWO HUNDRED FORTY-NINE AND FIFTY-NINE ONE-HUNDRETHS (249.59) FEET WEST OF THE SOUTH EAST CORNER OF THE NORTHEAST QUARTER (NE1/4) OF SECTION THIRTY-FOUR,  TOWNSHIP FOUR ( 34 04S 08W 0.26 ACRE</x:t>
+    <x:t xml:space="preserve">BENNIE CONSTRUCTION COMPANY, DAYE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEGINNING ONE HUNDRED FIFTY-NINE AND THIRTY-ONE ONE-HUNDRETHS (159.31) FEET NORTH AND TWO HUNDRED FORTY-NINE AND FIFTY-NINE ONE-HUNDRETHS (249.59) FEET WEST OF THE SOUTH EAST CORNER OF THE NORTHEAST QUARTER (NE1/4) OF SECTION THIRTY-FOUR,  TOWNSHIP FOUR ( 34 04S 08W 0.26 ACRES LOT  BLOCK   ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVID MORRIS DAYE, PLUM BAYOU LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>910-04050-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAYE, DAVID MORRIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 70 FT OF LOT 12 &amp; E 70 FT OF S 30 FT OF LOT 9 BLOCK 009 SCULL M J ADDITION 09 06S 09W </x:t>
+    <x:t>E 70 FT OF LOT 12 &amp; E 70 FT OF S 30 FT OF LOT 9 09 06S 09W 0 ACRES LOT  BLOCK 009 SCULL M J ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55296-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOTS 47, 48, EXC HIGHWAY R/W BLOCK 003 JONES ADD TO ALTHEIMER ADDITION 26 04S 08W </x:t>
+    <x:t>LOTS 47, 48, EXC HIGHWAY R/W 26 04S 08W 0 ACRES LOT  BLOCK 003 JONES ADD TO ALTHEIMER ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRADLEY SLOUGH DRAINAGE DIST 1, PLUM BAYOU LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>910-01691-000</x:t>
   </x:si>
   <x:si>
     <x:t>DAYE, DAVID MORRIS % BENNIE DAYE CONSTRUCTION CORP, ATTN DAVID DAYE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 002 BLOCK 008 FAIRGROUND #2 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-19069-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/3 LOT 3 &amp; W1/2 LOT 4 BLOCK 016 GIBSON ADDITION 10 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-23642-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 42.9 FT OF W 141.2 FT OF LOT 8 BLOCK 002 GOODMAN ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">DAYE%BENNIE DAYE CONSTRUCTION CORP ATTN DAVID DAYE, DAVID MORRIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 42.9 FT OF W 141.2 FT OF LOT 8 36 05S 10W 0 ACRES LOT  BLOCK 002 GOODMAN ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-24262-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 169.5 FT OF W 20 FT LOT 3 &amp; S 169.5 FT OF LOT 4 BLOCK 008 HARDING D WM S/D BLK 8-11 ADDITION 10 06S 09W </x:t>
+    <x:t>S 169.5 FT OF W 20 FT LOT 3 &amp; S 169.5 FT OF LOT 4 10 06S 09W 0 ACRES LOT  BLOCK 008 HARDING D WM S/D BLK 8-11 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-27411-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 012 BLOCK 009 HIGHLAND ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 012 BLOCK 009 HIGHLAND ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-29233-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 27 &amp; 28 BLOCK 008 JEANS #2 ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34783-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 004 BLOCK 023 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 004 BLOCK 020 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39225-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 009 MARSH FOX PLACE ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 005 BLOCK 009 MARSH FOX PLACE ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-40722-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 19 &amp; 20 BLOCK 002 MONKS J W NORTHWESTERN ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 19 &amp; 20 BLOCK 002 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-44784-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 50 FT OF E 1/2 OF LOT 4 BLOCK 075 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t>E1/2 OF LOT 2 09 06S 09W 0 ACRES LOT  BLOCK 075 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-62087-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 20 FT LOT 12 &amp; ALL LOTS 13 &amp; 16 LOT 12-13,16 BLOCK 017 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>HARDING DRAIN IMP DIST, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-63618-000</x:t>
   </x:si>
   <x:si>
     <x:t>DAYE, DAVID MORRIS % BENNIE DAYE CONSTRUCTION, ATTN DAVID DAYE</x:t>
   </x:si>
   <x:si>
     <x:t>08 06S 09W 0 ACRES LOT 010 BLOCK 001 BRUNSONS FANNIE ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-08807-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DELAHUNT, ROGER THOMAS, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 28 &amp; 29 PINTO ACRES ADDITION 24 05S 11W </x:t>
+    <x:t xml:space="preserve">DELAHUNT JR, ROGER THOMAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 24 05S 11W 0 ACRES LOT 28 &amp; 29 BLOCK  PINTO ACRES ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>574-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DENSON, HELEN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 54 FT OF 6 &amp; N 54 FT OF E 1/2 OF 5 BLOCK 003 MONKS ADD 2 W 1/2 NE SW 09-6 S ADDITION 09 06S 09W </x:t>
+    <x:t>N 54 FT OF 6 &amp; N 54 FT OF E 1/2 OF 5 09 06S 09W 0 ACRES LOT  BLOCK 003 MONKS ADD 2 W 1/2 NE SW 09-6 S ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-44350-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOBBINS, JULIE L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 004 S/D W 1/2 SE NE 09-6 S-09 W RE ADDITION 09 06S 09W 0.14 ACRE</x:t>
+    <x:t>. 09 06S 09W 0.14 ACRES LOT 004 BLOCK  S/D W 1/2 SE NE 09-6 S-09 W RE ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, GALAXAY INVESMENTS CORP,</x:t>
   </x:si>
   <x:si>
     <x:t>931-45892-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOBY, JAKE &amp; GLADYS LE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 39.5 FT OF S 72.5 FT OF E 80 FT BLOCK 051 HARDING D ADDITION 10 06S 09W </x:t>
+    <x:t>N 39.5 FT OF S 72.5 FT OF E 80 FT 10 06S 09W 0 ACRES LOT  BLOCK 051 HARDING D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, ARTHUR LEE HUGGINS, CHARLENE WILLIAMS, DARLENE LARRY</x:t>
   </x:si>
   <x:si>
     <x:t>930-26736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DONALD, MAKESHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 10-12 BLOCK 002 HOLDERNESS &amp; SENYARD ADDITION 11 06S 09W </x:t>
+    <x:t>. 11 06S 09W 0 ACRES LOT 10-12 BLOCK 002 HOLDERNESS &amp; SENYARD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-30448-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DORN, LARRY </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 006 BLOCK 079 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03391-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DORN, NAPOLEON &amp; BESSIE, ATTN EMMA SCOTT </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 004 BLOCK 004 GEORGIANA ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">DORN ATTN EMMA SCOTT, NAPOLEON &amp; BESSIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 004 BLOCK 004 GEORGIANA ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-23303-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOYLE, REGINA HOPKINS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 007 BLOCK 007 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 008 BLOCK 007 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 025 BLOCK 007 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-041</x:t>
   </x:si>
@@ -1549,4847 +1639,5048 @@
   <x:si>
     <x:t>930-37378-263</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 024 BLOCK 014 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-264</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 025 BLOCK 014 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-265</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 002 BLOCK 007 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37869-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUKE, VERA S </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 390 FT S &amp; 400 FT E OF NW COR SEC 11 S 160 FT E 60 FT N 160 FT W 60 FT TO BEG SEC 11 TWP 6 S RNG 09 W ADDITION 11 06S 09W 0.22 ACRE</x:t>
+    <x:t>BEG 390 FT S &amp; 400 FT E OF NW COR SEC 11 S 160 FT E 60 FT N 160 FT W 60 FT TO BEG 11 06S 09W 0.22 ACRES LOT  BLOCK  SEC 11 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-51004-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DUNCAN, ESTHER &amp; WAYNE </x:t>
-[...2 lines deleted...]
-    <x:t>. 35 06S 10W 0 ACRES LOT 037 BLOCK  COUNTRY VILLAGE ESTATES #2 ADDITION CITY  SD 240</x:t>
+    <x:t xml:space="preserve">DUNCAN ET AL%DUNCAN MFG CO, JAMES D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 06S 10W 0 ACRES LOT 036 BLOCK  COUNTRY VILLAGE ESTATES #2 ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESTHER L DUNCAN, JAMES O DUNCAN, FLOYD LELAN STICE, LISA A STICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-00013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 06S 10W 0 ACRES LOT 035 BLOCK  COUNTRY VILLAGE ESTATES #2 ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-00012-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DUNN, WALTDRIKUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 1/2 N 73 FT LOT 10 09 06S 09W 0 ACRES LOT  BLOCK  HUDSON ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-31855-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DURAN, CHRISTOPHER R </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N 25 FT OF S 65 FT LOT 11 BLOCK 001 RIVERSIDE ADDITION 31 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-52750-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EARLY, JACK ANDREW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50 FT LOTS 1 &amp; 2 16 06S 09W 0 ACRES LOT  BLOCK 075 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03372-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EDWARDS, JERIAL S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 1.65 CHS S OF NW COR NW NE N 74 DEG 05 MIN E 1.6 CHS S 1 DEG 40 MIN E 1.38 CHS SW'LY TO PT 1.7 CHS S OF POB TH N 1.7 CHS TO BEG  0.25 ACRE 24 04S 10W 0.25 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03681-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELDREDGE, EDGAR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 001 BLOCK 002 HIGHLAND ADD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-29187-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELDRIDGE, DETAVIUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 006 BLOCK 047 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-63876-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ENTERPRISES LLC, ELISE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0.292 ACRES LOT 6 &amp; 7 BLOCK  MCGEHEE F O S/D 10-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, NEW CINGULAR WIRELESS PCS LLC., DIAMOND TOWERS V LLC., DIAMOND TOWERS IV LLC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-41347-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 005 BLOCK 001 PORTIS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-51738-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 6 BLOCK 001 PORTIS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-51739-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">REGINALD ELTON &amp; ALCELIA Y SCOTT FORD, SCOTT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 &amp; PT OF 8 DESC AS BEG AT SE COR LOT 8 NW'LY 35 FT FOR POB TH NE'LY 140 FT TH NW'LY 10 FT TH SW'LY 140 TH SE'LY 10 FT TO POB 17 04S 07W 0 ACRES LOT 007 BLOCK 001 WEST W W ADD #3 ADDITION CITY  SD 024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>960-03257-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LLC, EMILIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-20248-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERVINO LLC % FAZI ECOMM LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 888 FT S &amp; 675.3 FT E OF NW COR OF E 1/2 OF FRL SECT 2-6-9 FOR POB TH S 50 FT E 153.4 FT N 50 FT W 153.4 FT TO BEG AS RECORDED IN WILL BOOK 9 PAGE 176 BEING LOT 12 0.17 ACRE SEC 11 TWP 6 S RNG 09 W ADDITION 11 06S 09W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-50960-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVANS, BRITTANY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 03 06S 09W 0 ACRES LOT 1 &amp; 2 BLOCK 005 HANF ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTRAL AR CHIROPRACTIC GROUP, HARDING DRAIN IMP DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-26217-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRGREEN FIELDS TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 9-12 BLOCK 004 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12290-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 120.7 FT N &amp; 828.6 FT E OF SW COR NW SW N 45.7 FT TO N LINE LOT 8 TH E ALG SD N LINE TO W R/W RD S 30 DEG W 105 FT W 392 FT TO POB (ALSO DESC AS PT OF LOTS 1, 2, 3, 4, 5 &amp; 6 IN OLLIE ADD)  0.4 ACRES 18 05S 09W 0.4 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05288-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 003 BLOCK  TANNEHILL &amp; OWEN RES32 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-61843-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GIN CO ATTN DARLA ERICKSON, FARMERS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 LOT 4 23 03S 09W 0 ACRES LOT  BLOCK 008 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636-00033-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 03S 09W 0 ACRES LOT 003 BLOCK 009 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636-00036-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 03S 09W 0 ACRES LOT 004 BLOCK 009 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636-00037-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAZL COMM LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 032 BLOCK 007 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37899-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAZL ECOM LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S1/2 LOTS 5 &amp; 6 BLOCK 108 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-13016-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ECOM LLC, FAZL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 60 FT OF E 780 FT OF N 154 FT OF S 296 FT SE SW 31 05S 09W 0 ACRES LOT  BLOCK 024 DORRIS ADD E OF BRUMPS BAYOU. ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-15446-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAZL ECOMM LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 010 BLOCK 007 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 002 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37805-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 025 BLOCK 007 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37892-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 030 BLOCK 007 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37897-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERGUSON, CHAD </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 6 &amp; 7 BLOCK 003 HIGHLAND PARK #2 ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-29906-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 FT OFF W SIDE S 1/2 LOT 10 S/D N 1/2 NW 8-6-9 08 06S 09W 0.09 ACRES LOT  BLOCK  SEC 08 TWP 6 S RNG 09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-41817-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FICKLIN, WASHINGTON &amp; FLORICE P </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">10 06S 09W 0 ACRES LOT 008 BLOCK 002 CARVERS ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMPROVEMENT DIST, EMMANUEL TAYLOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-10030-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLEMMONS, SAMUEL &amp; KERRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 212 FT N OF SW COR SW 1/4 N 100 FT N 45 DEG E 221 FT S 37 DEG E 75 FT S 45 DEG W 275 FT TO W LI OF SW 1/4 &amp; POB 0.426 ACRES 21 06S 08W 0.426 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUSART BAYOU DRAINAGE DIST, FRENCHTOWN AUBURN LEVEE DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08588-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLETCHER, CHARLIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 003 BLOCK 010 HAVIS &amp; MOON RES ADDITION 15 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-28687-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 006 BLOCK 010 HAVIS &amp; MOON RES ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-28690-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLETCHER ET AL ATTN JANIS FAYE DUNCAN, EDNA RUTH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 12 SW NE 2 A 22 06S 09W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANIS FAYE DUNCAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-76198-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOW WITH OPPORTUNITY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 004 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37807-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FOGGIE ET AL ATTN EDDIE GOODLOW, NATHANIEL &amp; WF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 004 BLOCK 017 HAMMETTS ADD 8-6 S-09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRACIE FOGGIE, HARDING DRAIN IMP DIST., EDDIE GOODLOW, ELLIS GOODLOW, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-25717-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FORD ATTN SHIRLEY BRADLEY, LAURA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0 ACRES LOT 004 BLOCK 006 CULPEPPER ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-14140-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ASSETS INC, FORWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 5 FT LOT 5 07 06S 09W 0 ACRES LOT  BLOCK 010 LINCOLN PARK #3 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-39410-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FOSTER, BOBBY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 002 BLOCK 001 HUDSON SURV W C &amp; J H RES ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-32315-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRANKLIN, LLOYD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 06S 10W 0.00 ACRES LOT 23 BLOCK  HILLTOP ADDITION CITY WATSON CHAPEL SD 330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FARMERS &amp; MERCHANTS BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-30346-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRANKLIN, LLOYD A % LAF HOLDINGS LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 018 BLOCK 004 BREWSTER ADDITION 15 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT BANK, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-06673-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRASIER, THOMAS C &amp; BOBBIE J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 165 FT OF E 825 FT OF NE NE 5.0 ACRES 12 07S 10W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13765-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAZIER, ROGER % ROGER &amp; BRENDA FRAZIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BEG AT THE SW COR OF NW ¼ SE ¼ ; TH S 88 DEG 58 MIN E 662.17 FT; TH N 00 DEG 20 MIN 19 SEC E  349.47 FT TO THE APPARENT  S R/W OF AN ELECTRIC TRANS- MISSION LINE EASEMENT;   TH N 89 DEG 21 MIN 58 SEC W  A DIST OF 662.13 FT TO THE  W LINE OF THE NW ¼ O 34 05S 10W 5.28 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06813-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRAZIER, ROGER &amp; BRENDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG AT A PT IN CENT PRINCETON PIKE 3.74 CH N &amp; 8.15 CH W OF SE COR OF W 1/2 SW SE FOR BEG N 16.45 CH W 1.94 CH S 17.15 CH N 7.04 CH E 2.06 CH TO BEG EXC HWY R/W IN SW SE (TRACT 111) AS DESCRIBED IN DEED BOOK 594 PAGE 330 1.33 ACRES 34 05S 10W 1.33 ACRES LOT  BLOCK   ADDITION CITY  SD 270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELYANCE BANK, JEFFERSON CO TAX COLLECTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06820-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BEG NE COR LOT 4 TH W 580.23  FT S 145 FT E 580 FT N 145 FT  TO POB LOT 004 HEINRICH MINOR ADDITION 28 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>970-04937-105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMM NE COR LOT 3 TH N 89 DEGS 01 MIN W 449.4 FT FOR A POB TH CONT N 89 DEGS 01 MIN W 850.86 FT S 00 DEG 58 MINS E 20 FT S 89 DEGS 02 MINS E 730.23 FT S 00 DEG 52 MINS W 145.05 FT S 89 DEGS 02 MINS E 123.11 FT N 00 DEG 02 MINS W 165.15 FT TO POB A/K/A LOT 3-A OF LOT SPLIT OF LOT 3  28 05S 10W 0 ACRES LOT 004 BLOCK  HEINRICH MINOR ADDITION CITY  SD 272</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JEFFERSON CO. COLLECTOR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>970-04937-106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 693 FT SW NE &amp; N 1/2 NW SE EXC COMM SE COR LOT 3 HEINRICH MINOR S/D TH N 88 DEGS 55 MINS W 76.69 FT FOR A POB TH S 54 DEGS 55 MINS W 71.43 FT TH ON A CURVE TO THE LEFT HAVNG A CHORD BEARING &amp; DIST OF N 50 DEGS 12 MINS W 61.28 FT TO A PT ON S LINE LOT 3  28 05S 10W 6.66 ACRES LOT  BLOCK  SEC 28 TWP 5 S RNG 10 W ADDITION CITY  SD 272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFERSON CO COLLECTOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970-15672-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 200.07 FT S OF NE COR NW  SE TH S 198.98 FT N 52 DEGS  31 MINS W 153.99 FT TH ALG A  CURVE TO THE LEFT HAVING A 30  FT RADIUS &amp; CHORD BEARING &amp;  DIST OF N 27 DEGS 18 MINS W  21.28 FT FOR AN ARC DIST OF  21.74 FT TH N 88.81 FT S 88  DEGS 54 MINS E 129. 28 05S 10W 0.45 ACRES LOT  BLOCK  SEC 28 TWP 5 S RNG 10 W ADDITION CITY  SD 272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970-15737-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRAZIER, SHEENA C &amp; EMMANUEL D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 8 &amp; 9 BLOCK 013 EUREKA HEIGHTS #4 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D F &amp;A, PINE BLUFF ADVERTISING &amp; PROMOTION COMM.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-18264-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FULL FAITH CHRISTIAN MINISTRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 76 FT LOT 9 SW NE 15 06S 09W 0.58 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-61141-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FAITH CHRISTIAN MINISTRY, FULL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 8 SW NE  .50A 15 06S 09W 0.5 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-61142-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 &amp; E 9 FT LOT 6  .6A 15 06S 09W 0.6 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-61143-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GADDIE, JOHN &amp; MARION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOT 9 &amp; ALL LOTS 10 &amp; 11 08 06S 09W 0 ACRES LOT  BLOCK 021 HAMMETTS ADD 8-6 S-09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-25766-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GALES ET AL, MARY TRICHEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 003 BLOCK 002 GEORGIA ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEE MICHAEL GALES, JIMMIE CHARLES DALE, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-23171-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALORE DWELLING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 003 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12280-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DWELLINGS, GALORE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 &amp; BEG NW COR LOT 3 N 8 FT E 120 FT S 160 FT W 8 FT N 152 FT W 112 FT TO POB 10 06S 09W 0 ACRES LOT  BLOCK 039 HARDING D, MCCAMMON SD BK 39 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-26983-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOTS 1,4 &amp; 5 BLOCK 001 NYEGAARD #2 ADDITION 07 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-47257-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 016 BLOCK 001 NYEGAARD #2 ADDITION 07 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-47271-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DWELLING LLC, GALORE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 004 BLOCK 027 PINE BLUFF LAND CO ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-50151-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 1 &amp; 4 BLOCK 006 SCULL M J ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55259-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 4 &amp; BEG AT NW COR LOT 3 E 25.5 FT S 99 FT S 41 DEGS W 19 FT S TO ALLEY W TO W LINE LOT 3 N TO POB &amp; BEG SW COR SD LOT 4 TN S 5 FT E TO A PT 5 FT S OF SE COR AFOREMENTIONED PROPERTY TH N 5 FT TO SD SE COR TH W TO POB 16 06S 09W 0 ACRES LOT 004 BLOCK 002 PARKVIEW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA ANN THOMPSON, HARDING DRAIN IMP DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-49431-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDNER, JAMES &amp; JOAN SHAVERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 004 BLOCK 013 FAIRGROUND #2 ADDITION 35 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-19148-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GATHWRIGHT, CURTIS M </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 050 BLOCK 007 TOWN PARK ADDITION 04 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>684-00052-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GIBSON, MICHAEL ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 014 BLOCK 045 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12646-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GILLMORE, THORNTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 014 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38004-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GILMORE, THORNTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 016 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38006-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 018 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38008-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 020 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38010-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 022 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38012-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 024 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38014-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 05S 09W 0 ACRES LOT 015 BLOCK 030 COCKRILL ADD N &amp; E OF RR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-11731-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 60 FT LOT 4 09 06S 09W 0 ACRES LOT  BLOCK 00C SORRELLS &amp; DEWOODY ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-58248-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GLAESER, JOSEPH MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 017 BLOCK 014 LEITNER'S #3 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37508-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GLASS, LINDA SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 35 FT LOT 6 &amp; W 25 FT LOT 7 16 06S 09W 0 ACRES LOT  BLOCK 003 MILLER ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, ROBERT R GLASS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43539-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOLDBAUM SANTOS, FELIPE S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 030 BLOCK 004 WATERS E J ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-66126-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOODELL, ZACKORY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 009 BLOCK 039 EUREKA HEIGHTS #3 ADDITION 07 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-18112-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 023 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOODELL, ZACKORY</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 025 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-073</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 026 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-074</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 007 BLOCK 014 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-247</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOODLOE, PATRICK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2 LOT 1 &amp; 2 16 06S 09W 0 ACRES LOT  BLOCK 010 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-02711-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOODS &amp; THINGS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 010 BLOCK 00X EUREKA HEIGHTS ADD SOUTH ADDITION 12 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-18600-146</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 017 BLOCK 007 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34833-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 019 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-163</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GORDON, JERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 201 FT N OF SE COR E 1/2 NE SE N 125 FT W 55 FT S 125 FT E 55 FT TO BEG  0.25 ACRE 01 04S 10W 0.25 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03393-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOSSAGE, GARY D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 520 FT N OF SW COR SW 1/4 N 45 DEG E 246 FT TO C/L HWY 81 TH NW'LY ALG HWY TO W LI SW SW TH S 800 FT TO BEG EXC HWY R/W (TRACT 30) AS ESC IN DEED BOOK 699 PAGE 705 1.82 ACRES 21 06S 08W 1.82 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR STATE HWY COMMISSION, SOUTHEAST VOL FD, FRENCHTOWN AUBURN LEVEE DIST,COUSART BAYOU DR DISTR,</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08585-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRANT, HATTIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 001 BLOCK 001 JAMESTOWN S/D PT BLK 12 &amp; 13 ADDITION 18 06S 09W 0.36 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34265-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAY, MARDY &amp; VERONICA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*CITY SUBS* LOT 67 SHADY OAKS S/D ADDITION CITY PINE BLUFF 09 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-56396-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAYS ET AL, CATHERINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 045 BLOCK  SUNNY VIEW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUELLA JAMES, YSHANDA RANDLE, ROBERT GRAY, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-61133-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GREEN%FELMA ROBINSON, FELMA L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 5 &amp; 6 BLOCK 002 HAMMETTS ADD 8-6 S-09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-25834-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GREEN, WILLIE &amp; MABLE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0 ACRES LOT 004 BLOCK  MEYERS GABE RES ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42993-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRISWOLD, NANNE M </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 5 &amp; E 13 FT LOT 4 BLOCK 00A MCKENZIE ADDITION 22 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-41658-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HABTE, YONAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 6 &amp; 7 BLOCK 004 MONKS WESTERN #2 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45688-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 008 BLOCK 004 MONKS WESTERN #2 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45689-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 009 BLOCK 004 MONKS WESTERN #2 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45690-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 06S 09W 0 ACRES LOT 1-4 BLOCK 014 OAKLAWN ADD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48015-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 06S 09W 0 ACRES LOT 005 BLOCK 014 OAKLAWN ADD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48017-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 06S 09W 0 ACRES LOT 006 BLOCK 014 OAKLAWN ADD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48018-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 06S 09W 0.464 ACRES LOT 9-11 BLOCK 014 OAKLAWN ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48020-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 06S 09W 0 ACRES LOT 012 BLOCK 014 OAKLAWN ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48022-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HACKING, GREG A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 020 BLOCK 002 PINE CONE PARK ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-50512-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 032 BLOCK 002 PINE CONE PARK ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-50520-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 037 BLOCK 002 PINE CONE PARK ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-50523-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 013 BLOCK 007 VERONA HTS ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>706-00050-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 21-23 BLOCK 007 VERONA HTS ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>706-00053-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 5 &amp; 6 BLOCK 008 VERONA HTS ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>706-00058-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALTIMANGER, HERBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 13 &amp; 14 BLOCK 016 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-44842-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 15 &amp; 16 BLOCK 016 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-44843-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALTIWANGER, HERBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 17-20 BLOCK 016 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-44844-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALTIWANGER, HERBERT L &amp; BELINDA M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 06S 09W 0 ACRES LOT 009 BLOCK 010 BREWSTER ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-06720-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMILTON, ALICESON I </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 9 &amp; 10 BLOCK 104 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12989-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMPTON TRUSTEE ATTN DORIS M HAMPTON, LEROY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 1/2 LOTS 1 &amp; 2 16 06S 09W 0 ACRES LOT  BLOCK 017 FORREST PARK ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEY P WILLIAMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-20264-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HANEY, MARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22 06S 09W 0 ACRES LOT 008 BLOCK 001 NYEGAARD S/D 22-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-47689-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PROPERTIES ALPHA LLC, HARMON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 6 &amp; 7 BLOCK 003 HIGHLAND ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-29195-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SW COR LOT 5 BLK 5 DREW WHITE SURVEY OF NE NE W 126 FT N 92 FT ALG W LINE NE NE TO S LINE HARDING DRAIN SD PT BEING 617 FT S NW COR NE NE N 62 DEGS 17 MINS E 133.2 FT ALG SD DRAIN TH E 8 FT TO W LINE LOT 5 BLK 5 TH S 154 FT TO BEG  0.3 ACRES 10 06S 09W 0.3 ACRES LOT  BLOCK  SEC 10 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-48422-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARMON PROPERTIES BETA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 007 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-055</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 008 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-056</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 030 BLOCK 003 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37801-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 031 BLOCK 003 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37802-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 023 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37826-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 024 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37827-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 025 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37828-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 026 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37829-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 019 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38009-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 023 BLOCK 013 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARMON JR, GREGORY D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 056 BLOCK  MIRAMAR ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, SHAWN MITCHELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-44085-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS ET AL, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 015 BLOCK 048 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-63890-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 014 BLOCK 054 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-63914-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS ATTN GLADYS CURRY, RUBY JEWEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 OF N1/2 OF 2 10 06S 09W 0 ACRES LOT 002 BLOCK 007 MILLS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43686-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS, THERESA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 003 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37806-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS, VIRGIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 104 FT OF E 50 FT OF LOT 3 09 06S 09W 0 ACRES LOT 003 BLOCK 087 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-62169-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS ATTN GLADYS CURRY, WEBSTER JR &amp; WF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 51.5 FT OF E 120 FT LOT 1 10 06S 09W 0 ACRES LOT  BLOCK 007 MILLS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA HARRIS, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43681-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRISON, VIANNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 045 BLOCK 005 LEITNER'S #7 ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GERONIMO MONCADO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38234-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 046 BLOCK 005 LEITNER'S #7 ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38235-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 047 BLOCK 005 LEITNER'S #7 ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38236-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARVILL, LUWANNA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 05S 10W 0 ACRES LOT 038 BLOCK  COLONIAL PARK PHASE I ADDITION CITY  SD 272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICROF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970-01837-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAWKINS &amp; AMY JOANNE WHITE, DONALD MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 007 BLOCK 031 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03094-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAYES II, ANDREW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 02 06S 09W 0 ACRES LOT 007 BLOCK 018 COCKRILL ADD S OF RR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIBERTY CHIROPRACTIC, JEFFERSON REGIONAL MED CENTER, FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-11847-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAYNES, EARNEST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 017 BLOCK 004 LINCOLN PARK #3 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-39328-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 018 BLOCK 004 LINCOLN PARK #3 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-39329-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HENCE ATTN CASSANDRA HENCE SMITH, OSCAR </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COMM SW COR SW SE TH S 88 DEGS 21 MINS E 440 FT FOR POB TH N 01 DEG 05 MINS E 450.6 FT S 88 DEGS 21 MINS E 290 FT S 01 DEG 05 MINS W 450.6 FT N 88 DEGS 21 MINS W 290 FT TO POB  3.0 ACRES 35 05S 11W 3 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07622-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HENDERSON, PAT H &amp; WF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 008 BLOCK 048 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFCU, KARON HENDERSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-01367-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HENLEY JR ATTN ELVERTA &amp; STEVE JONES, SAMUEL JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 6 &amp; S 1/2 LOT 5 21 06S 09W 0 ACRES LOT  BLOCK 015 EDEN PARK ADD EAST ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17095-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HENRY, JERMON D </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E1/2 OF LOT 2 BLOCK 075 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-62083-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HEROMAN ET AL, BRENDA GAIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 660 FT E &amp; 50 FT S NW COR NW 1/4 S 208 FT E 208 FT N 208 FT W 208 FT TO BEG. 0.99 A 33 06S 09W 0.99 ACRES LOT  BLOCK  SEC 33 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAKARYA N SUFYAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-83523-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HERRON ATTN DOROTHY M TURNER, ELVIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 110 FT OF N 220 FT OF NE NE EXC BEG 110 FT S &amp; 100 FT E OF NW COR NE NE TH E TO W R/W RD TH S ALG SD R/W 110 FT W 193 FT N 110 FT TO POB 2.83 ACRES 25 04S 09W 2.83 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAT BAYOU DRAIN DIST, PLUM BAYOU LEVEE DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03189-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HIGGINS ATTN DONNA HIGGINS, MAJOR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 1/2 OF 8 &amp; 9 31 05S 09W 0 ACRES LOT  BLOCK 015 TAYLOR &amp; CO. PT 31-5 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-63084-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HILL, CARONDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 023 BLOCK 005 SHADY GROVE ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-56176-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HILL, FINLEY, SR &amp; FINLEY W HILL, JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOTS 6 7 16 &amp; 17 BLOCK 001 LARKHART ADDITION 15 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-36804-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HINES, CHRISTOPHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 8 &amp; W 8 1/2 FT LOT 9 32 05S 09W 0 ACRES LOT  BLOCK 004 WOODRUFF ADD W &amp; S ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-69955-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HINTON, KENDRICK EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 009 BLOCK 004 WEST END ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-66992-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LLC C/O INNOVATIVE REALTY, HIPPOCAMPUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06S 09W 0 ACRES LOT 002 BLOCK 005 CRESTWOOD ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-13855-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLLAND, KENNETH LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 01 06S 10W 0 ACRES LOT 013 BLOCK 003 EUREKA HEIGHTS #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROW-AR HWY COMMISSION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-621</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 014 BLOCK 003 EUREKA HEIGHTS #2 ADDITION 01 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-624</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLMAN, LUCKY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06S 09W 0.289 ACRES LOT 006 BLOCK 004 JAMESTOWN S/D BLK 6 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELYANCE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34162-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLMAN, LUCKY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0 ACRES LOT 5 &amp; 6 BLOCK  HAMMETT M J ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, DEPT OF JUSTICE US ATTORNEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-25995-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 110 FT OF S 1/2 SE 10 06S 09W 0 ACRES LOT  BLOCK 062 HARDING D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-26813-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 55 FT OF E 1/2 10 06S 09W 0 ACRES LOT  BLOCK 065 HARDING D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-26830-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLMANY &amp; CEDRIC MAXWELL%LUCKY HOLMAN, LUCKY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 1/2 OF LOT 4 &amp; E 1/2 OF LOT 3 EXC N 60 FT OF THE W 25 FT 09 06S 09W 0.39 ACRES LOT  BLOCK 086 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKSON'S CHIROPRACTIC, HARDING DRAIN IMP DISTRICT, U S DEPT OF JUSTICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-62158-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLMES, JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 19 EAST OF VIRGINIA ST R/W MEYERS GABE RES OF LOT 1-7 ADDITION 10 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43125-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 05S 09W 0 ACRES LOT 014 BLOCK  SENYARD C F RES OF BRUMPS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55569-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOPKINS DOYLE, REGINA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 020 BLOCK 008 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-068</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOPKINS, ELIJAH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 45 FT OF E 112 FT OF S 125 FT OF LOT 4 10 06S 09W 0 ACRES LOT  BLOCK  ALLIS SURV ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, DF&amp;A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-00668-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOWARD ET AL, PEARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 04S 08W 0 ACRES LOT 008 BLOCK 046 SWEET HOME ADD TO ALTH ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, BERVEE BROCK, BEATRICE W LOUIS, DAVID WASHINGTON JR, CARL LEE WASHINGTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910-02311-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUGHES, DANYELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 60 FT LOT 5 09 06S 09W 0 ACRES LOT  BLOCK 002 MONKS MEMORIAL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR CHIROPRACTIC GROUP, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45044-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUMPHREY, JOANNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 370 FT N OF SE COR NW SW TH N 77 DEG 19 MINS W 709 FT TH N 33 DEG 58 MINS E 108 FT TH S 68 DEG 50 MINS E 681 FT TO POB  0.81 A 11 05S 11W 0.81 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07077-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUNT, ALEXANDER C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 150 FT N &amp; 467 FT E OF SW COR NW SW TH N 230 FT E 150 FT S 230 FT W 150 FT TO POB .79 ACRE 18 05S 09W 0.79 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES HUNT (L/E), DF &amp;A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05279-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LLC, HYPOTHESITE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0.212 ACRES LOT 004 BLOCK 032 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03100-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">TILE SOLUTIONS LLC, INNOVATION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 23 &amp; 24 BLOCK 006 HIGHLAND PARK ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-29864-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IZOM ESTATES NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 28 &amp; 29 BLOCK 010 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-046</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON, CHARLES &amp; QUITA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOTS 12 THRU 16 &amp; BEG SE COR LOT 16 S 20 FT W 124 FT N 20 FT E 124 FT TO BEG. BLOCK 004 LEITNER'S #6 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-38057-106</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON, GLORIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 014 BLOCK 021 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-180</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK 021 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-181</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON JR &amp; LATANGER KING, IVORY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 4 &amp; W 1/2 LOT 5 EXC COMM AT A POINT 01 06S 10W 0 ACRES LOT  BLOCK 011 EUREKA HEIGHTS #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROW-AR HWY COMMISSION, ENTERGY AR LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-853</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON, MOSE &amp; MURGEAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 37 &amp; 38 BLOCK 008 JEANS #2 ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34788-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON &amp; BEVERLY PUCKETT, THERMAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 7 &amp; 8 BLOCK 007 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF &amp;A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12323-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 001 BLOCK 008 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12326-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 2, 3, &amp; 4 BLOCK 8 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12327-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 15 &amp; 16 BLOCK 008 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12335-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JADE CARTER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SW COR SW SW N 772 FT E 381 FT FOR POB S 114 FT E 140 FT N 114 FT W 140 FT TO BEG 07 05S 09W 0.38 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05167-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">&amp; GARRY LLC, JASON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 44 FT LOT 5 &amp; BEG NW COR LOT 5 TH W 30 FT S 44 FT E 30 FT N 44 FT TO BEG 16 06S 09W 0.09 ACRES LOT  BLOCK 85 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, RELYANCE BANK, COMMISSIONER OF REVENUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03438-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50 FT OF N 94 FT LOT 5 &amp; BEG 44 FT S OF NW COR LOT 5 TH W 30 FT S 50 FT E 30 FT N 50 FT TO BEG 16 06S 09W 0.103 ACRES LOT 005 BLOCK 085 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03439-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 44 FT LOT 2 &amp; BEG NE COR LOT 2 TH E 30 FT S 44 FT W 30 FT N 44 FT TO BEG 16 06S 09W 0.091 ACRES LOT  BLOCK 086 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03445-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50 FT OF N 94 FT LOT 2 &amp; BEG 44 FT S OF NE COR LOT 2 TH E 30 FT S 50 FT W 30 FT N 50 FT TO BEG 16 06S 09W 0.103 ACRES LOT 002 BLOCK 086 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03446-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COUNTY PARCEL #930-49454-000 TRUST, JEFFERSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 004 BLOCK 005 PARKVIEW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-49454-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COUNTY PARCEL #930-49471-000 TRUST, JEFFERSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 55 FT 6 16 06S 09W 0 ACRES LOT  BLOCK 007 PARKVIEW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-49471-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JEFFERY, KEYA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 8 06S 09W 5.206 ACRES LOT 6 BLOCK 9 ROGERS SURVEY NE1/4 SE1/4 ADDITION CITY PINE BLUFF SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-53912-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOHNSON, ARBUNCHIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22 06S 09W 0 ACRES LOT 001 BLOCK 002 NYEGAARD S/D LOT 1 NE NW ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-47149-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON, DAVID J ET AL % TRAVIS L &amp; PHYLLIS SMITH</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 6-8 BLOCK 051 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12692-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOHNSON, PALMER GRANT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 SE SW  .22A 15 06S 09W 0.22 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-61289-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOHNSON ET AL, RHONDA MCLEMORE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 17 BLOCK 011 BARNEYS ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, COMMISSIONER OF REVENUES, LESLIE JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-04568-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 18 &amp; W 17.6 FT LOT 19 08 06S 09W 0 ACRES LOT  BLOCK 011 BARNEYS ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-04569-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOLIVILLE, CLARENCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 009 BLOCK 010 MONKS SOUTHWESTERN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45338-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, ERIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 011 BLOCK 008 LEITNER'S #4 ADDITION 35 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37623-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 26 EXC E 40 FT 36 05S 10W 0 ACRES LOT  BLOCK 008 WATERS E J ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-66176-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 5-11 BLOCK 007 VERONA HTS ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>706-00048-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, HOWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 2 EXC COMM AT THE NW COR OF LOT 4; TH SO GEISREITERS E1/2 W1/2 6-6 S-09 ADDITION 06 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-21877-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, MARIUM ET AL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 006 BLOCK 041 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03160-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, RICHARD LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMM SE COR SE 1/4 TH S 89 DEGS 43 MINS W 634.2 FT FOR POB TH NE'LY ALG W'LY R/W HWY #79 182 FT TH N 34 DEGS 12 MINS W 650 FT N 85 DEGS 17 MINS W 173.3 FT S 02 DEGS 33 MINS E 700 FT N 89 DEGS 43 MINS E 360 FT TO POB (A/K/A LOT 6 SPRING LAKE ESTATES) 5.64  04 07S 10W 5.64 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13540-010</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES ET AL, ROSALIND L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM AT SW COR SW SE E 309.14 FT TO A PT ON E SIDE OF OLD WARREN RD TH N 32 DEGS 18 MINS E 159 FT N 32 DEGS 48 MINS E 207.22 FT TO POB S 88 DEGS 42 MINS E 273.9 FT N 32 DEGS 48 MINS E 200 FT N 88 DEGS 42 MINS W 273.9 FT S 32 DEGS 48 MINS W 200 FT TO BEG 1. 17 06S 09W 1.26 ACRES LOT  BLOCK  SEC 17 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES R HAYES, FRANCES OLSON, MARTHA J HUDSPETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-66428-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 548.2 FT W OF SE COR N  1/2 SE TH W 390.5 FT N 1098.6 FT E 490 FT S 905.7 FT W  110.6 FT S 188.5 FT TO POB  EXC RD R/W (TRACT 2) DESC AS  COMM SW COR NE SE TH N 88  DEGS 52 MINS E 344.78 FT FOR  A POB TH N 01 DEG 02 MINS E  79.75 FT N 87 DEGS 26 MINS  23 06S 10W 11.47 ACRES LOT  BLOCK  SEC 23 TWP 6 S RNG 10 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, JAMES R HAYES, FRANCES OLSON, MARTHA J HAYES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-92505-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JORDAN, RANDAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 004 BLOCK 020 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-39195-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 006 BLOCK 011 LINCOLN PARK #4 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-39574-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUNIO HOME IMPROVEMENT CORPORATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 026 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-138</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 010 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-154</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 002 BLOCK 015 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-274</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 016 BLOCK 015 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-288</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 028 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37831-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 024 BLOCK 002 PINE CONE PARK ADDITION 30 05S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-50515-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KEARNEY, JOHN L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 42 1/2 FT OF 2 32 05S 09W 0.148 ACRES LOT  BLOCK 020 OLD TOWN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANICE KEARNEY, RELYANCE BANK N A, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48347-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KEITH, BRIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 290.4 FT N &amp; 120 FT E OF SW COR E 1/2 NW NE TH E 210 FT N 158 FT W 212.8 FT S 01 DEG E 158 FT TO POB 23 06S 11W 0.77 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-11081-005</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KELL OF KELL CO ENT ATTN M HOWARD, ROGER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 001 BLOCK 004 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, MARILYN HOWARD, TYRONE HOWARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-02659-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KENNEDY, EARNESTINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 SE1/4 10 06S 09W 0 ACRES LOT  BLOCK 033 HARDING D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-26638-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KERSTEN, MARY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W FRL PT OF LOT 9 06 06S 09W 0 ACRES LOT  BLOCK 012 MONKS WESTERN ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-45494-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 29.56 FT OF E 156.56 FT OF S 154 FT OF LOT 3 10 06S 09W 0 ACRES LOT  BLOCK  ALLIS SURV ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-00654-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHSS INTERNATIONAL LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 33 EXC E 17 FT THEREOF &amp; LOTS 34 &amp; 35 HOWARD BEN PROP ADDITION 17 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-31601-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BEG 56.3 FT E OF SW COR LOT 3 TH CONT E 63.7 FT N 77 FT S 88 DEGS 34 MINS W 63.72 FT S 75.41 FT TO POB .111 ACRE BLOCK O JAMES &amp; SIMPSON ADDITION 04 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-33844-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INTERNATIONAL LLC, KHSS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 93 FT OF E 1/2 OF 6 03 06S 09W 0 ACRES LOT  BLOCK 002 JOHNSON W D ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-35405-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 011 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-123</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 012 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-124</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 013 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-125</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 014 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-126</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 017 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-129</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 018 BLOCK 010 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-130</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 001 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-145</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 002 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-146</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 005 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-149</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 006 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-150</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 007 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-151</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 008 BLOCK 011 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-37378-152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 03 06S 09W 0 ACRES LOT 003 BLOCK 001 MERRILL ADD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42544-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2 LOT 4 &amp; LOT 5 03 06S 09W 0 ACRES LOT  BLOCK 001 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42545-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INTERNATIONAL LLC, KHS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 13.5 FT OF LOT 1 03 06S 09W 0 ACRES LOT  BLOCK 004 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42558-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 30 FT OF W 33.4 FT OF LOT 1 03 06S 09W 0 ACRES LOT  BLOCK 004 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42559-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 30 FT OF E 43.5 FT OF LOT 1 03 06S 09W 0 ACRES LOT  BLOCK 004 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42560-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 30 FT OF 2 &amp; W 3.4 FT OF LOT 1 03 06S 09W 0 ACRES LOT  BLOCK 004 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42561-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 45 FT OF LOT 2 03 06S 09W 0 ACRES LOT  BLOCK 004 MERRILL ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-42562-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 16.5 FT OF 9 S OF 5TH AVE &amp; N OF ALLY 03 06S 09W 0.05 ACRES LOT  BLOCK  SEC 03 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-34222-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 30 FT OF W 46.5 FT OF 9 S OF 5TH &amp; N OF ALLY 03 06S 09W 0.08 ACRES LOT  BLOCK  SEC 03 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-34223-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 30 FT OF W 76.5 FT OF 9 S OF 5TH &amp; N OF ALLY 03 06S 09W 0.08 ACRES LOT  BLOCK  SEC 03 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-34224-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 63 FT OF W 37 1/2 FT OF E 75 FT OF 9 S OF 5TH AVE &amp; N OF ALLEY 03 06S 09W 0.05 ACRES LOT  BLOCK  SEC 03 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-34225-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 37 1/2 FT OF N 63 FT OF 9 S OF 5TH AVE &amp; N OF ALLEY 03 06S 09W 0.05 ACRES LOT  BLOCK  SEC 03 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-34226-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KIRK%MAURICE L &amp; DOROTHY KIRK, MAURICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM SE COR NE SE TH N 723.3 FT W 243.5 FT FOR POB TH S 72 DEGS W 120.6 FT S 15 DEGS 15 MINS E 97.1 FT E 120 FT TO W R/W RHINEHART RD N 11 DEGS W ALG R/W 27 FT N 12 DEGS W 50 FT N 15 DEGS 30 MINS W 56.4 FT TO POB 0.317 ACRE 36 05S 10W 0.317 ACRES LOT  BLOCK  SEC 36 TWP 5 S RNG 10 W ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-90661-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KIRKLIN, CALVIN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 4-6 BLOCK 009 WEST END ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-67033-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KOLLAR, ANTHONY &amp; CHRISTINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 OF LOT 1 36 05S 10W 0 ACRES LOT  BLOCK  OAK PARK ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48124-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 60 FT OF LOT 4 36 05S 10W 0 ACRES LOT  BLOCK  OAK PARK ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-48131-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRF TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 001 BLOCK 012 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17865-068</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 3 &amp; 4 BLOCK 013 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34886-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">TRUST, KRF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43806-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 003 BLOCK 001 MILLS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43807-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 004 BLOCK 001 MILLS S/D 15-6-9 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43808-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KYMPIRE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N 70 FT LOTS 1, 2, &amp; 3 BLOCK 002 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-12274-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLDINGS LLC, LAF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 21 06S 09W 0 ACRES LOT 1-3 BLOCK 009 EDEN PARK ADD EAST ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-17082-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 06S 10W 0 ACRES LOT 3 &amp; 4 BLOCK 005 FOREST ACRES ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STONE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-20007-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2 3 EXC S 5 FT 10 06S 09W 0 ACRES LOT  BLOCK 004 GIBSON ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT BANK, HARDING DRAIN IMP DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-23564-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAF HOLDINGS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E 250 FT OF LOTS 2 &amp; 3 BLOCK 008 HOUSTON ADDITION 26 05S 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-31083-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 250 FT OF LOTS 2 &amp; 3 26 05S 10W 0 ACRES LOT  BLOCK 008 HOUSTON ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-31084-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 OF THE REPLAT LOTS 1-9 BLOCK 2 15 06S 09W 0.62 ACRES LOT  BLOCK 002 HUDSON RES OF SOUTH OLIVE ADD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-32802-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06S 09 0 ACRES LOT 051 BLOCK  JEFFERSON HTS S UNIT #1 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-34946-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 314.7 FT E &amp; 25 FT N OF SW COR SW 1/4 TH E 83 FT N 16 DEGS 26 MINS E 123 FT N 76 DEGS 13 MINS W 38 FT N 30 DEGS 30 MINS E 1101.4 FT N 9 DEGS 52 MINS E 225 FT TO N LINE SW SW TH E 337.6 FT S 395.5 FT S 29 DEGS 23 MINS W 254.5 FT S 6 DEGS 37 MINS W 326  35 06S 10W 13.16 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-10770-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 47.5 FT LOT 7 &amp; W 12.5 FT LOT 8 16 06S 09W 0 ACRES LOT  BLOCK 003 MILLER ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STONE BANK, HARDING DRAIN IMP DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-43540-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 225 FT N &amp; 20 FT W OF SE  COR SW SW TH N 135 FT N 79  DEGS 30 MINS W 145 FT N 61  DEGS 21 MINS W 119.28 FT S 22  DEGS 58 MINS W 193.08 FT S 46  DEGS 29 MINS E 56.98 FT E 275  FT TO POB 1.09 ACRES 35 06S 10W 1.09 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-10793-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 360 FT N &amp; 20 FT W OF SE COR SW SW N 79 DEG 30 MIN W 145 FT N 6 DEG 37 MIN E 326 FT E 105 FT S 350 FT TO BEG 0.97 ACRE 35 06S 10W 0.97 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-10795-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 710 FT N OF SE COR SW SW W 125 FT N 29 DEG 23 MIN E 254 1/2 FT S 214 1/2 FT TO BEG &amp; E 20 FT OF S 710 FT SW SW 0.34 ACRE 35 06S 10W 0.34 ACRES LOT  BLOCK   ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-10796-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 1,2,3,&amp; 4 &amp; BEG SW COR LOT 4 TH W 60 FT N 70 FT E 60 FT S 70 FT TO POB 16 06S 09W 0.964 ACRES LOT  BLOCK 001 REEDS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-51976-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 70 FT OF LOT 12 &amp; W 70 FT OF S 30 FT OF LOT 9 09 06S 09W 0 ACRES LOT  BLOCK 009 SCULL M J ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55297-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 1,4 &amp; N 1/2 LOT 5 09 06S 09W 0 ACRES LOT  BLOCK 011 SCULL M J ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, CONNECT BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55305-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 006 BLOCK 011 SENYARD FRED ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55757-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0.183 ACRES LOT 001 BLOCK 016 SENYARD FRED ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55779-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0.183 ACRES LOT 002 BLOCK 016 SENYARD FRED ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-55780-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 79 FT OF LOTS 3 &amp; 4 A/K/A LOT 1 OF RESURVEY OF LOTS 3 &amp; 4 BLK 8 17 06S 09W 0 ACRES LOT  BLOCK 008 SMART F G ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-57570-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 026 SUNNY VIEW ADDITION 09 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-61114-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 579.2 FT S &amp; 192 FT W OF NE COR OF LOT 2 W 14.3 FT S 45 FT W 53.7 FT S 82.25 FT E 68 FT N 127.25 FT TO POB 09 06S 09W 0.143 ACRES LOT 29 BLOCK  TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARDING DRAIN IMP DISTRICT, CONNECT BANK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-62344-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 031 BLOCK  TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-62345-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 06S 09W 0 ACRES LOT 002 BLOCK 002 WELCH DUNN CO ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-66719-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 FT OFF W SIDE OF LOT 2 16 06S 09W 0 ACRES LOT  BLOCK 099 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST,CONNECT BANK, STONE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-03535-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 004 BLOCK  BROADMOOR NORTH S/D UNIT 2 ADDITION 11 06S 09W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STONE BANK, FRENCHTOWN AUBURN LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-07680-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 003 BLOCK 002 CENTRAL PARK ADDITION 16 06S 09W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>STONE BANK, HARDING DRAIN IMP DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-10311-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INVESTMENTS LLC, LAF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 20 06S 09W 0 ACRES LOT 079 BLOCK  SHERATON PARK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>GATEWAY BANK</x:t>
   </x:si>
   <x:si>
-    <x:t>218-00014-000</x:t>
-[...2203 lines deleted...]
-  <x:si>
     <x:t>930-56605-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAGRONE, AARON &amp; STACIE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 3 &amp; 4 BLOCK 015 GIBSON ADDITION 10 06S 09W 0.9 ACRE</x:t>
+    <x:t>. 10 06S 09W 0.9 ACRES LOT 3 &amp; 4 BLOCK 015 GIBSON ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, MG FOX SOLUTIONS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>930-23637-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAND4 LESS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 004 BLOCK 006 HARDING HENRY S/D BLK 6 ADDITION 10 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-28097-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEE, JOHN III</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 025 BLOCK 074 PACKINGTOWN ADDITION 35 05S 09W </x:t>
+    <x:t xml:space="preserve">LEE III, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 05S 09W 0 ACRES LOT 025 BLOCK 074 PACKINGTOWN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DISTRICT,VERA LEE</x:t>
   </x:si>
   <x:si>
     <x:t>930-48930-068</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, JONATHAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 001 HIGHLAND ADD TO ALTHEIMER ADDITION 35 04S 08W </x:t>
+    <x:t>. 35 04S 08W 0 ACRES LOT 003 BLOCK 001 HIGHLAND ADD TO ALTHEIMER ADDITION CITY  SD 023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRADLEY SLOUGH DRAIN/IMP DIST #1, PLUM BAYOU LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>910-01534-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEVER, ANTHONY B ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOTS 8,9 &amp; W 1/2 LOT 10 BLOCK 001 SAWYER &amp; AUSTIN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">LEVER ET AL, ANTHONY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 8,9 &amp; W 1/2 LOT 10 09 06S 09W 0 ACRES LOT  BLOCK 001 SAWYER &amp; AUSTIN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, DAVID REDWOOD, JOHNETTA LEVER-RUFF, PANDORA MCMURRAY,JOHN LEVER, EZELMA BOOKER</x:t>
   </x:si>
   <x:si>
     <x:t>930-54975-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS, LEONARD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 016 BLOCK 026 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 016 BLOCK 026 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39269-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 150 FT LOT 1 BLOCK 00H SORRELLS &amp; DEWOODY ADDITION 09 06S 09W </x:t>
+    <x:t>E 150 FT LOT 1 09 06S 09W 0 ACRES LOT  BLOCK 00H SORRELLS &amp; DEWOODY ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-58268-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS, LEONARD, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 002 BLOCK 001 MEYERS GABE HUDSON RES 9-10 ADDITION 10 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-43238-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 017 BLOCK 004 SMITHWICK ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">LEWIS SR, LEONARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 018 BLOCK 003 SMITHWICK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-58026-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEWIS SR, LEONARD </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 002 BLOCK 094 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03499-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEWIS, LEONARD, SR ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 011 BLOCK 004 FAIRGROUND #1 ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">LEWIS SR ET AL, LEONARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 011 BLOCK 004 FAIRGROUND #1 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKIE GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>930-18998-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIGHT, BETTY J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 016 BLOCK 004 FAIRGROUND #1 ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 016 BLOCK 004 FAIRGROUND #1 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERMIT MADDOX, GREEN TREE FINANCIAL SERVICING CORP.</x:t>
   </x:si>
   <x:si>
     <x:t>930-19003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LITTLE, ALLINE ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 007 EUREKA HEIGHTS #3 ADDITION 07 06S 09W </x:t>
+    <x:t xml:space="preserve">LITTLE ET AL, ALLINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 1 &amp; 2 BLOCK 007 EUREKA HEIGHTS #3 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDDIE LITTLE, EARL OGLESBY, BARBARA J COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>930-17921-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LITTLES, THOMAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 020 BLOCK 011 FAIRGROUND #2 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-19119-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LLEWELLYN, SANDRA ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 010 BLOCK 005 MCNEW #2 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-42034-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 011 BLOCK 005 MCNEW #2 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-42035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOPEZ SANCHEZ, ROBERTO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 &amp; 14 BLOCK 053 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12721-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE, FRED &amp; VERNITTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5-10 BLOCK 007 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 23-31 BLOCK 007 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+    <x:t>. 12 06S 10W 0 ACRES LOT 5-10 BLOCK 007 EUREKA HEIGHTS #1 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN CHIROPRACTIC</x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-013</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1-4 BLOCK 018 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+    <x:t>. 12 06S 10W 0 ACRES LOT 1-4 BLOCK 018 EUREKA HEIGHTS #1 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-159</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5-31 BLOCK 018 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
+    <x:t>. 12 06S 10W 0 ACRES LOT 5-31 BLOCK 018 EUREKA HEIGHTS #1 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRWON CHIROPRACTIC</x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-160</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOWE, ANJUNETTE L ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 002 BLOCK 042 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">LOWE ET AL, ANJUNETTE L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 002 BLOCK 042 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEONTE R LOWE, DONNY R LOWE, FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-63827-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 042 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-63828-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LYONS, GLORIA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 031 &amp; 32 BLOCK 003 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17817-000</x:t>
   </x:si>
   <x:si>
-    <x:t>M &amp; L FARMS JTM-1 LLC ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">COMM NW COR NE 1/4 TH S 01 DEG 07 MINS W 660 FT FOR POB TH S 89 DEGS 49 MINS E 1320 FT S 01 DEG 07 MINS W 172 FT W'LY 1320 FT MORE OR LESS TO A PT 84 FT S OF POB TH N 01 DEG 07 MINS E 84 FT TO POB 3.88 ACRES 23 03S 09W 3.88 ACRES </x:t>
+    <x:t xml:space="preserve">FARMS JTM-1 LLC ET AL, M &amp; L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMM NW COR NE 1/4 TH S 01 DEG 07 MINS W 660 FT FOR POB TH S 89 DEGS 49 MINS E 1320 FT S 01 DEG 07 MINS W 172 FT W'LY 1320 FT MORE OR LESS TO A PT 84 FT S OF POB TH N 01 DEG 07 MINS E 84 FT TO POB 3.88 ACRES 23 03S 09W 3.88 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAT BAYOU DRAIN DIST, MELINDA LAURENS, JOHN T MORSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-00954-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MACK, BARBARA J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 010 BLOCK 005 STONEWALL PARK ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 010 BLOCK 005 STONEWALL PARK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-60697-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MALAKYAN, ANTWINETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 SE1/4 BLOCK 033 HARDING D ADDITION 10 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-26625-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAREQUE, NESTOR &amp; GASTON GRECO </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 007 BLOCK 016 MONKS WESTERN ADDITION 06 06S 09W </x:t>
+    <x:t xml:space="preserve">MAREQUE &amp; GASTON GRECO, NESTOR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 06 06S 09W 0 ACRES LOT 007 BLOCK 016 MONKS WESTERN ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-45525-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, CYNTHIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 1/2 OF LOT 27 BLOCK 013 WATERS E J ADDITION 36 05S 10W </x:t>
+    <x:t>N 1/2 OF LOT 27 36 05S 10W 0 ACRES LOT  BLOCK 013 WATERS E J ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-66239-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MAXWELL, CEDRIC % CEDRIC MAXWELL &amp; HOLMAN LUCKY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 011 BLOCK 004 WEST END ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">MAXWELL%CEDRIC MAXWELL &amp; HOLMAN LUCKY, CEDRIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 011 BLOCK 004 WEST END ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, JACKSON'S CHIROPRACTIC, US ATTORNEY'S OFFICE/DEPT OF JUSTICE</x:t>
   </x:si>
   <x:si>
     <x:t>930-66994-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MAXWELL, CEDRIC &amp; LUCKY HOLMAN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 52, S 30 FT LOT 52 &amp; N 30 FT OF LOT 53 ELLIS ADDITION 18 06S 09W </x:t>
+    <x:t xml:space="preserve">MAXWELL &amp; LUCKY HOLMAN, CEDRIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 52, S 30 FT LOT 52 &amp; N 30 FT OF LOT 53 18 06S 09W 0 ACRES LOT  BLOCK  ELLIS ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESH START COMMUNITY DEVELOPMENT LLC, US DEPT OF JUSTICE, PERFORMANCE FOOD SERVICE, JACKSON CHIROPRACTIC</x:t>
   </x:si>
   <x:si>
     <x:t>930-17605-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAXWELL, CEDRIC T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 002 SAWYER &amp; AUSTIN ADDITION 09 06S 09W </x:t>
+    <x:t>. 09 06S 09W 0 ACRES LOT 1 &amp; 2 BLOCK 002 SAWYER &amp; AUSTIN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, US DEPT OF JUSTICE, AR CHIROPRACTOR GRP</x:t>
   </x:si>
   <x:si>
     <x:t>930-54979-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 11 06S 09W 0 ACRES LOT 009 BLOCK 001 BELMONT ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON CHIROPRACTIC, US DEPT OF JUSTICE, FRENCHTOWN AUBURN LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-06177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLURG, RYAN &amp; RICHELLE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 007 BLOCK 023 MONKS WESTERN ADDITION 06 06S 09W </x:t>
+    <x:t>. 06 06S 09W 0 ACRES LOT 007 BLOCK 023 MONKS WESTERN ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-45570-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCCOMB, WARREN K </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCDANIEL, EDWARD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S PT E1/2 E1/2 SE SE 1.32A 36 04S 09W 1.32 ACRES </x:t>
+    <x:t>S PT E1/2 E1/2 SE SE 1.32A 36 04S 09W 1.32 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>001-03354-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCDONALD, ASA JOE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SE NE N OF HWY 65 &amp; W OF COUSART BAYOU EXC BEG 380 FT E NW COR SE NE E 200 FT SW'LY 103 FT NW'LY 164 FT TO POB &amp; EXC COMM NW COR SE NE TH N 88 DEGS 38 MINS E 708.3 FT FOR POB TH CONT N 88 DEGS 38 MINS E 145 FT S 1 DEG 22 MINS E 300 FT TO N R/W US HWY 65 T 24 07S 07W 2.89 ACRES </x:t>
+    <x:t>BEG 659 FT W OF NE COR NW NE TH W 262 FT TO E R/W MOP RR TH SE'LY ALG R/W 324 FT S OF POB TH N 324 FT TO BEG  0.98 ACRES 10 07S 07W 0.98 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, COUSART BAYOU DRAINAGE DIST.,GRADY-GOULD WATERSHED IMP DRAINAGE</x:t>
   </x:si>
   <x:si>
     <x:t>001-11876-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCGRAW, ANTHONY DREW &amp; STEPHANIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, RODNEY LEE SR &amp; JOANN </x:t>
   </x:si>
   <x:si>
     <x:t>COM 1.61 CHS S NW COR TH E 9 FT S 40 DEGS E 841 FT TO POB TH S 40 DEGS E 200.9 FT N 50 DEGS E 263 FT TO R/W MOP RR TH NW'LY ALG SD R/W 200.9 FT TH SW'LY 290 FT TO BEG  1.248 ACRES 30 04S 10W 1.248 ACRES LOT  BLOCK   ADDITION CITY  SD 270</x:t>
   </x:si>
   <x:si>
     <x:t>JARROD SELF%SHEILA ELKINS, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>001-03732-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, SHELIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 010 BLOCK 016 BELMONT ADD SEC 5 ADDITION 11 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>MIDFIRST BANK, FRENCHTOWN AUBURN LEVEE DIST,</x:t>
   </x:si>
   <x:si>
     <x:t>930-06444-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, SHELIA R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 001 BLOCK 023 MONKS WESTERN ADDITION 06 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-45564-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIRANDA, FABRICIO R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 14 &amp; 15 BLOCK 005 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 14 &amp; 15 BLOCK 005 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39033-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">ACQUISITIONS, MIW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 &amp; E 4 FT LOT 3 16 06S 09W 0 ACRES LOT  BLOCK 004 WARDENS ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-65715-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>MIW ACQUISITIONS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 &amp; E 4 FT LOT 3 BLOCK 004 WARDENS ADDITION 16 06S 09W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 004 BLOCK 031 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-03091-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHAMMED, MAHMOUD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG AT 120 FT S OF NW COR OF LOT 3 S 40 FT E 85 FT N 40 FT W 85 FT TO BEG. LOT 003 BLOCK 006 TRULOCK ADDITION 10 06S 09W </x:t>
+    <x:t>BEG AT 120 FT S OF NW COR OF LOT 3 S 40 FT E 85 FT N 40 FT W 85 FT TO BEG. 10 06S 09W 0 ACRES LOT 003 BLOCK 006 TRULOCK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-64924-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MONTGOMERY, ZACHARY &amp; KYLON MONTGOMERY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 4-9 BLOCK 002 TUCKER TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t xml:space="preserve">MONTGOMERY &amp; KYLON MONTGOMERY, ZACHARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 03S 09W 0 ACRES LOT 4-9 BLOCK 002 TUCKER TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>697-00016-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOORE, LORENZO ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 004 BLOCK 013 GEISREITERS S/D SE SE 10-6 S-0 ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">MOORE ETAL, LORENZO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0 ACRES LOT 004 BLOCK 013 GEISREITERS S/D SE SE 10-6 S-0 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, BARBARA CALLOWAY MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>930-22597-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOOREHEAD, RICHARD &amp; LULA </x:t>
   </x:si>
   <x:si>
     <x:t>BEG 1122 FT W &amp; 43 FT S OF NE COR LOT 5 NE NW TH S 116.15 FT W 209.9 FT TH N 0 DEG 08 MINS E 117.05 FT TH E 207.25 FT TO POB  1A SEC 22 TWP 6 S RNG 09 W ADDITION 22 06S 09W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-76247-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORGAN, CHRISTOPHER &amp; KIMBERLY </x:t>
-[...32 lines deleted...]
-    <x:t>BEG AT SW COR SE SE E 332 FT N 100 FT FOR POB TH E 50 FT N 120 FT TO S R/W LI OF PRINCETON PIKE TH W 50 FT S 120 FT TO POB  0.137 ACRE 33 05S 10W 0.137 ACRE</x:t>
+    <x:t xml:space="preserve">MORGAN ATTN THELMA &amp; JAY V BROTHERS, WILLIE &amp; ESSIE MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG AT SW COR SE SE E 332 FT N 100 FT FOR POB TH E 50 FT N 120 FT TO S R/W LI OF PRINCETON PIKE TH W 50 FT S 120 FT TO POB  0.137 ACRE 33 05S 10W 0.137 ACRES LOT  BLOCK   ADDITION CITY  SD 270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D F &amp;A, NORMA WILKINS, CLEON MORGAN, THELMA MORGAN, TINA BLAIR, EARL MORGAN, ERVIN MORGAN, LEALER M JACKSON, WILLIE MORGAN III, TANGA MORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-06778-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORROW ET AL, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 &amp; W 5 FT OF 7 17 06S 09W 0 ACRES LOT  BLOCK 009 SENYARD FRED ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55737-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">MORSE ET AL, JOHN TUCKER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG AT SE COR TH W 2.9 CHS N 3.3 CHS E 2.9 CHS S 3.3 CHS TO POB 1 A 08 03S 08W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELINDA LAURENS, PLUM BAYOU LEVEE DIST, BAYOU METO IRR DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00399-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE1/4 E OF B 12.5 ACRES 18 03S 09W 12.5 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELINDA LAURENS, PLUM BAYOU LEVEE DIST.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00896-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 202.8 FT E OF SW COR SW NW E 573 FT N 132 FT W 564.5 FT S 9 DEG 30 MIN W 132.2 FT TO BEG 1.72 ACRES 23 03S 09W 1.72 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, MELNDA LAURENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00975-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 20 FT S OF NW COR LOT 1 BLK 3 SNIPES ADD TO TUCKER W 544 FT N 820 FT E 544 FT S 820 FT TO BEG BEING PT SE NW EXC BEG AT A FOUND REBAR AT THE CENTRAL 1/4 COR OF SEC 23-3-9 TH S 01 DEG 07 MIN 25 SEC W ALONG THE E LINE OF THE SW 1/4 FOR 1170.01 FT TH N 8 23 03S 09W 5.206 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELINDA LAURENS, PLUM BAYOU LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00981-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE NW EXC BEG AT A FOUND REBAR AT THE CENTRAL 1/4 COR OF SEC 23-3-9 TH S 01 DEG 07 MIN 25 SEC W ALONG THE E LINE OF THE SW 1/4 FOR 1170.01 FT TH N 88 DEG 25 MIN 17 SEC W FOR 805.69 FT TH N 01 DEG 35 MIN 57 SEC E FOR 200.12 FT TH N 88 DEG 29 MIN 56 SEC 23 03S 09W 5.305 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELINDA LAURENS, PLUM BAYOU LEVEE DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00982-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W PT SE NW  2 ACRES 23 03S 09W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00993-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG AT NE COR NE SW S 17.73 CHS W 17.10 CHS N 17.73 CHS E 17.10 CHS EXC 1 A IN NW COR &amp; EXC BEG AT SE COR LOT 1 BLK 9 SNIPES ADD TO TUCKER TH E 82 DEGS 30 MINS N 210 FT FOR A POB TH E 50 FT TH N 7 DEGS 30 MINS E 120 FT TH W 82 DEGS 30 MINS S 50 FT TH S 7  23 03S 09W 2.376 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, FLAT BAYOU DRAIN DIST, BAYOU METO IRRAGATION DIST, MELINDA LAURENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00995-000</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">MORSE, JOHN TUCKER ET AL </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG AT SE COR TH W 2.9 CHS N 3.3 CHS E 2.9 CHS S 3.3 CHS TO POB 1 A 08 03S 08W 1 ACRE</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 003 BLOCK 003 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>633-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">210 X 420 FT IN NW COR SE SW 2.25 ACRES 23 03S 09W 2.25 ACRES </x:t>
+    <x:t>210 X 420 FT IN NW COR SE SW 2.25 ACRES 23 03S 09W 2.25 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>001-01002-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 004 BLOCK 003 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 003 BLOCK 003 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, MELINDA LAURENS</x:t>
   </x:si>
   <x:si>
     <x:t>633-00003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 010 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 001 BLOCK 010 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>633-00004-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 002 BLOCK 010 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 002 BLOCK 010 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, MELINDA LAURENS.</x:t>
   </x:si>
   <x:si>
     <x:t>633-00005-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 010 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 003 BLOCK 010 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>633-00006-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 004 BLOCK 010 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 004 BLOCK 010 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PLUM BAYOU LEVEE DIST, MELINDA LAURENS</x:t>
   </x:si>
   <x:si>
     <x:t>633-00007-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1-5 BLOCK 011 SHORT J B TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 1-5 BLOCK 011 SHORT J B TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>633-00008-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 001 BLOCK 001 SNIPES TO TUCKER ADDITION 23 03S 09W 0.103 ACRE</x:t>
+    <x:t>. 23 03S 09W 0.103 ACRES LOT 001 BLOCK 001 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00001-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 002 BLOCK 001 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 002 BLOCK 001 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 001 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 003 BLOCK 001 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 002 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 001 BLOCK 002 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00005-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S1/2 LOT 3 BLOCK 003 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>S1/2 LOT 3 23 03S 09W 0 ACRES LOT  BLOCK 003 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00015-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 004 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 001 BLOCK 004 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00017-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 &amp; 3 BLOCK 006 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 001 BLOCK 005 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00025-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 LOT 2 BLOCK 007 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>N1/2 LOT 2 23 03S 09W 0 ACRES LOT  BLOCK 007 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00028-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 &amp; 4 BLOCK 007 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 3 &amp; 4 BLOCK 007 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00030-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 009 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 001 BLOCK 009 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>636-00034-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORSE, JOHN TUCKER ET AL  </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG AT SE COR BLK 9 N 100 FT E 50 FT S 100 FT W 50 FT TO BEG LOT 009 BLOCK 009 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>BEG AT SE COR BLK 9 N 100 FT E 50 FT S 100 FT W 50 FT TO BEG 23 03S 09W 0 ACRES LOT 009 BLOCK 009 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELINDA LAURENS,PLUM BAYOU LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>636-00039-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 001 BLOCK 001 TUCKER TO TUCKER ADDITION 23 03S 09W 0.212 ACRE</x:t>
+    <x:t>. 23 03S 09W 0.212 ACRES LOT 001 BLOCK 001 TUCKER TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>697-00001-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 002 BLOCK 001 TUCKER TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 002 BLOCK 001 TUCKER TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>697-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 001 TUCKER TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 003 BLOCK 001 TUCKER TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>697-00003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 4-6 WASHINGTON TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 4-6 BLOCK  WASHINGTON TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>709-00004-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 012 WASHINGTON TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 12 BLOCK  WASHINGTON TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>709-00009-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 013 WASHINGTON TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 013 BLOCK  WASHINGTON TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>709-00010-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 WASHINGTON TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>. 23 03S 09W 0 ACRES LOT 014 BLOCK  WASHINGTON TO TUCKER ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>709-00011-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MOUNT BEULAH CHRISTIAN CHURCH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 LOT 2 BLOCK 013 HARRISON ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">BEULAH CHRISTIAN CHURCH, MOUNT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 LOT 2 15 06S 09W 0 ACRES LOT  BLOCK 013 HARRISON ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-28416-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MULLIGAN FINANCIALS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 50 FT OF 3 BLOCK 007 HARPERS ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">FINANCIALS LLC, MULLIGAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 50 FT OF 3 09 06S 09W 0 ACRES LOT  BLOCK 007 HARPERS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-28260-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MURPHY, RONALD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 3 DESC AS BEG NE COR LOT 3 TH S 29.8 FT TH N 85 DEGS 20 MINS W 30.1 FT TH N 27.5 FT TH E 30 FT TO BEG. LOT 003 BLOCK 029 WESTERN ADDITION 31 05S 09W </x:t>
+    <x:t>PT LOT 3 DESC AS BEG NE COR LOT 3 TH S 29.8 FT TH N 85 DEGS 20 MINS W 30.1 FT TH N 27.5 FT TH E 30 FT TO BEG. 31 05S 09W 0 ACRES LOT 003 BLOCK 029 WESTERN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBF FINANCIAL LLC, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-67239-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 90 FT OF N 87 FT OF LOT 3 EXC BEG 20.7 FT S OF NW COR S 85 DEGS 20 MINS E 90.3 FT S 59.3 FT W 90 FT N 66.3 FT TO BEG. LOT 003 BLOCK 029 WESTERN ADDITION 31 05S 09W </x:t>
+    <x:t>W 90 FT OF N 87 FT OF LOT 3 EXC BEG 20.7 FT S OF NW COR S 85 DEGS 20 MINS E 90.3 FT S 59.3 FT W 90 FT N 66.3 FT TO BEG. 31 05S 09W 0 ACRES LOT 003 BLOCK 029 WESTERN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, TBF FINANCIAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t>930-67240-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NASH, STANLEY &amp; JENNIFER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 N1/2 S BLOCK 051 HARDING D ADDITION 10 06S 09W </x:t>
+    <x:t>E1/2 N1/2 S 10 06S 09W 0 ACRES LOT  BLOCK 051 HARDING D ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-26733-001</x:t>
   </x:si>
   <x:si>
-    <x:t>NEW DIRECTIONS MEDIA GROUP LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">COM SE COR NE 1/4 N 1 DEG 02 MINS E 1452.40 FT SD PT BEING NE COR OF BELMONT ADD #6 W ALG N BDRY LINE OF SD ADDITION 20 FT TO POB TH W ALG SD LINE 315 FT N 300 FT E 315 FT S 300 FT TO POB  2.169 ACRES SEC 11 TWP 6 S RNG 09 W ADDITION 11 06S 09W 2.169 ACRES </x:t>
+    <x:t xml:space="preserve">DIRECTIONS MEDIA GROUP LLC, NEW </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM SE COR NE 1/4 N 1 DEG 02 MINS E 1452.40 FT SD PT BEING NE COR OF BELMONT ADD #6 W ALG N BDRY LINE OF SD ADDITION 20 FT TO POB TH W ALG SD LINE 315 FT N 300 FT E 315 FT S 300 FT TO POB  2.169 ACRES 11 06S 09W 2.169 ACRES LOT  BLOCK  SEC 11 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-50952-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEW HOPE PROSTHETIC &amp; ORTHOTIC SERVICES INC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NICHOLSON, LEROY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 1/2 OF LOT 4 BLOCK 087 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t>W 1/2 OF LOT 4 09 06S 09W 0 ACRES LOT  BLOCK 087 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-62171-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NIVEN, J D ATTN DARLA ERICKSON </x:t>
-[...2 lines deleted...]
-    <x:t>BEG 420 FT S OF NW COR OF NW 1/4 E 100 FT S 50 FT W 100 FT N 50 FT TO BEG 23 03S 09W 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">NIVEN ATTN DARLA ERICKSON, J D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 420 FT S OF NW COR OF NW 1/4 E 100 FT S 50 FT W 100 FT N 50 FT TO BEG  .11 ACRES 23 03S 09W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>001-00966-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 720 FT S OF NW COR NW 1/4 E 100 FT S 50 FT W 100 FT N 50 FT TO BEG  .12 ACRES 23 03S 09W 0.12 ACRE</x:t>
+    <x:t>BEG 720 FT S OF NW COR NW 1/4 E 100 FT S 50 FT W 100 FT N 50 FT TO BEG  .12 ACRES 23 03S 09W 0.12 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST,</x:t>
   </x:si>
   <x:si>
     <x:t>001-00967-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 OF LOT 3 OF SNIPES ADD TO TOWN OF TUCKER BLOCK 002 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t>N1/2 OF LOT 3 OF SNIPES ADD TO TOWN OF TUCKER 23 03S 09W 0 ACRES LOT  BLOCK 002 SNIPES TO TUCKER ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DISTRICT,</x:t>
   </x:si>
   <x:si>
     <x:t>636-00008-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NOBLE, WILLIE LEE, SR &amp; WF </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 023 BLOCK 001 HANF HARRY ADDITION 35 05S 10W </x:t>
+    <x:t xml:space="preserve">NOBLE SR &amp; WF, WILLIE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 05S 10W 0 ACRES LOT 023 BLOCK 001 HANF HARRY ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EARNESTINE NOBLE</x:t>
   </x:si>
   <x:si>
     <x:t>930-26357-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORFUL, JAMES &amp; LASHUNDA </x:t>
   </x:si>
   <x:si>
     <x:t>. 08 06S 09W 0 ACRES LOT 7 &amp; 8 BLOCK 008 BARNEYS ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-04534-000</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHWOODS PROPERTY SOLUTIONS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3-5 BLOCK 008 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34836-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 &amp; 19 BLOCK 008 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34845-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-4 BLOCK 019 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34895-031</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 9 &amp; 10 BLOCK 002 LINCOLN PARK #3 ADDITION 07 06S 09W </x:t>
+    <x:t xml:space="preserve">PROPERTY SOLUTIONS LLC, NORTHWOODS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 9 &amp; 10 BLOCK 002 LINCOLN PARK #3 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39299-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OKOIRON, LATOSHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 017 PINTO ACRES ADDITION 24 05S 11W </x:t>
   </x:si>
   <x:si>
     <x:t>574-00016-000</x:t>
   </x:si>
   <x:si>
-    <x:t>OLIVER, JOE E JR &amp; PAMELA, ATTN LAKEYA DAVIS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 EXC RY R/W LOT 003 BLOCK 040 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">OLIVER ATTN LAKEYA DAVIS, JOE E JR &amp; PAMELA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 EXC RY R/W 09 06S 09W 0 ACRES LOT 003 BLOCK 040 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, ADWS</x:t>
   </x:si>
   <x:si>
     <x:t>930-61890-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BLK 40, LOT 5 LOT 005 BLOCK 040 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t>BLK 40, LOT 5 09 06S 09W 0 ACRES LOT 005 BLOCK 040 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, ADWS, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-61893-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8-9 BLOCK 040 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t>. 09 06S 09W 0 ACRES LOT 8 &amp; 9 BLOCK 040 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61896-000</x:t>
   </x:si>
   <x:si>
     <x:t>ONCE UPON A BRICK INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 &amp; 10 BLOCK 00B EUREKA HEIGHTS ADD SOUTH ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18583-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 00L EUREKA HEIGHTS ADD SOUTH ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18600-063</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 120.25 FT OF S 60 FT OF LOT 3 BLOCK 006 MILLS ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">UPON A BRICK INC, ONCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 120.25 FT OF S 60 FT OF LOT 3 10 06S 09W 0 ACRES LOT  BLOCK 006 MILLS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-43678-000</x:t>
   </x:si>
   <x:si>
     <x:t>ORDINARY HOMES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 002 BLOCK 011 FAIRGROUND #2 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-19101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOMES LLC, ORDINARY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">OSBY, SHANTE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 011 BLOCK 044 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 011 BLOCK 044 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, FRENCHTOWN AUBURN LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-63855-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PARCEL STRATEGIES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 030 ISLAND HARBOR EST ADDITION 14 05S 09W </x:t>
+    <x:t xml:space="preserve">STRATEGIES LLC, PARCEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 05S 09W 0 ACRES LOT 030 BLOCK  ISLAND HARBOR EST ADDITION CITY  SD 020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHITWELL, RYLES &amp; DISMANG LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>388-00030-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PATTERSON, VIVIAN ATTN ROBERT ELKINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">OFF E 1/2 E 1/2 NW 18.33 ACRES 26 06S 08W 18.33 ACRES </x:t>
+    <x:t xml:space="preserve">PATTERSON ATTN ROBERT ELKINS, VIVIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFF E 1/2 E 1/2 NW 18.33 ACRES 26 06S 08W 18.33 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, COUSART BAYOU DRAIN DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>001-08655-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAYNE, LAROSE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 67.5 FT OF E 136.6 FT LOT 2 BLOCK 001 PIKE ADDITION 22 06S 09W </x:t>
+    <x:t>S 67.5 FT OF E 136.6 FT LOT 2 22 06S 09W 0 ACRES LOT  BLOCK 001 PIKE ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-49992-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAZINI, MARCOS ROBERTO TIRAPELLE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 024 BLOCK 005 HIGHLAND PARK ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 024 BLOCK 005 HIGHLAND PARK ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-29841-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PEACEFUL REST INC</x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 12 &amp; 13 BLOCK 023 MONKS J W NORTHWESTERN ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">PENNYMON JR TR, HENRY WELLINGTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 12 &amp; 13 BLOCK 023 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-44901-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHILLIPS, CLAUDE D % TRAVIS L &amp; PHYLLIS SMITH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2-4 BLOCK 051 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12690-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHILLIPS, JODY LEE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 057 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 003 BLOCK 057 COLLEGE HEIGHTS ADDITION CITY  SD 273</x:t>
   </x:si>
   <x:si>
     <x:t>930-12116-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHILLIPS, MICHAEL JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 1/2 OF SE NW &amp; BEG SE COR SW NW TH N 100 YDS W 193.6 YDS S 100 YDS E 193.6 YDS TO POB EXC HWY R/W (TRACT 217) AS DESCRIBED IN DEED BOOK 594 PAGE 350 15.55 ACRES SEC 13 TWP 6 S RNG 10 W ADDITION 13 06S 10W 15.55 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>931-90991-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PITMAN REALTY LLC % EZ REALTY AR LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 20 FT OF 6 &amp; E 18 FT OF 7 WESTERN ADD, THOMPSON RES ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">REALTY LLC%EZ REALTY AR LLC, PITMAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 20 FT OF 6 &amp; E 18 FT OF 7 31 05S 09W 0 ACRES LOT  BLOCK  WESTERN ADD, THOMPSON RES ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERTO RIVERA, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-67519-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PITTS, JOE T &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t>E 55 FT OF E 1/2 LOT 2 S/D N 1/2 NW 8-6-9 SEC 08 TWP 6 S RNG 09 W ADDITION 08 06S 09W 0.26 ACRE</x:t>
+    <x:t>E 55 FT OF E 1/2 LOT 2 S/D N 1/2 NW 8-6-9 08 06S 09W 0.26 ACRES LOT  BLOCK  SEC 08 TWP 6 S RNG 09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LILLIAN K PITTS, HARDING DRAIN IMP DIST,</x:t>
   </x:si>
   <x:si>
     <x:t>931-41791-000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 50 FT OF E 1/2 LOT 2 SUB DIV N 1/2 NW 8-6-9 SEC 08 TWP 6 S RNG 09 W ADDITION 08 06S 09W 0.24 ACRE</x:t>
+    <x:t>W 50 FT OF E 1/2 LOT 2 SUB DIV N 1/2 NW 8-6-9 08 06S 09W 0.24 ACRES LOT  BLOCK  SEC 08 TWP 6 S RNG 09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LILLIAN K PITTS, HARDING DRAIN IMP DIST,.</x:t>
   </x:si>
   <x:si>
     <x:t>931-41792-000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 1/2 LOT 2 SEC 08 TWP 6 S RNG 09 W ADDITION 08 06S 09W 0.5 ACRE</x:t>
+    <x:t>W 1/2 LOT 2 08 06S 09W 0.5 ACRES LOT  BLOCK  SEC 08 TWP 6 S RNG 09 W ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>931-41793-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLY, ROBERT EUGENE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COMM SE COR N 1/2 LOT  5 TH N 89 DEGS 06 MINS W 94  FT FOR POB TH CONT N 89 DEGS  06 MINS W 94 FT N 99.81 FT S  89 DEGS 13 MINS E 94.01 FT S  100.01 FT TO POB BLOCK 007 DOLLARWAY SCHOOL ADDITION 35 05S 10W </x:t>
+    <x:t>COMM SE COR N 1/2 LOT  5 TH N 89 DEGS 06 MINS W 94  FT FOR POB TH CONT N 89 DEGS  06 MINS W 94 FT N 99.81 FT S  89 DEGS 13 MINS E 94.01 FT S  100.01 FT TO POB 35 05S 10W 0 ACRES LOT  BLOCK 007 DOLLARWAY SCHOOL ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOLA JONES FULTS(L EST)</x:t>
   </x:si>
   <x:si>
     <x:t>930-15171-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PORTER, BERNIE ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 00E BLOCK 048 WESTERN ADD RES PT ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">PORTER ET AL, BERNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 05S 09W 0 ACRES LOT 00E BLOCK 048 WESTERN ADD RES PT ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, JAMES JOYNER</x:t>
   </x:si>
   <x:si>
     <x:t>930-67401-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, JOHNNY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 012 BLOCK 005 MCNEW #2 ADDITION 34 05S 10W </x:t>
+    <x:t>. 34 05S 10W 0 ACRES LOT 012 BLOCK 005 MCNEW #2 ADDITION CITY  SD 273</x:t>
   </x:si>
   <x:si>
     <x:t>930-42036-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, RICHARD W </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 06S 09W 0 ACRES LOT 013 BLOCK 007 HOLDERNESS &amp; SENYARD ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST., DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>930-30496-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, TAKEELA QUINNETTIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 11 &amp; 12 BLOCK 005 LINCOLN PARK #4 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 11 &amp; 12 BLOCK 005 LINCOLN PARK #4 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-39509-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWER, DENNIS CHRISTIAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 BLOCK 007 WATERS E J ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 014 BLOCK 007 WATERS E J ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-66153-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POWER, ZACHARY ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 008 BLOCK 010 FAIRGROUND #2 ADDITION 35 05S 10W </x:t>
+    <x:t xml:space="preserve">POWER ET AL, ZACHARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 05S 10W 0 ACRES LOT 008 BLOCK 010 FAIRGROUND #2 ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELA EASTMAN, MADISON POWER, NICHOLAS POWER</x:t>
   </x:si>
   <x:si>
     <x:t>930-19095-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRATHER, ASHLEA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 330 FT S OF NE COR NW NE  TH S 401.28 FT W 330 FT S  140.32 FT W 212.8 FT TO C/L  OF COMMUNITY RD TH N'LY ALG  SD C/L 411.7 FT E 220 FT N  130 FT E 330 FT TO POB 5.07  ACRES 23 06S 11W 5.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-11081-007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PREWITT, CARL % CARL &amp; GRACE PREWITT </x:t>
-[...2 lines deleted...]
-    <x:t>65 FT W SIDE LOT 1 SE NE .50A SEC 15 TWP 6 S RNG 09 W ADDITION 15 06S 09W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">PREWITT%CARL &amp; GRACE PREWITT, CARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>65 FT W SIDE LOT 1 SE NE .50A 15 06S 09W 0.5 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-61159-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRIDGEON, FRANK, JR &amp; ROSE VAUGHAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">11 06S 09W 0 ACRES LOT 075 BLOCK  BROADMOOR S/D UNIT 2 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, FRANK SR &amp; MARIE PRIDGEON, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-07274-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PRYCE STREET PROPERTY LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 &amp; 4 BLOCK 022 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t xml:space="preserve">STREET PROPERTY LLC, PRYCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 05S 10W 0 ACRES LOT 3 &amp; 4 BLOCK 022 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELISSA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>930-12450-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 022 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 006 BLOCK 022 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-12452-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 007 BLOCK 022 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 007 BLOCK 022 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-12453-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 BLOCK 022 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 014 BLOCK 022 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-12458-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1-3 BLOCK 024 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 1-3 BLOCK 024 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-12469-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
+    <x:t>. 26 05S 10W 0 ACRES LOT 006 BLOCK 006 HOUSTON ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-31060-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 120 FT LOT 7 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
+    <x:t>E 120 FT LOT 7 26 05S 10W 0 ACRES LOT  BLOCK 006 HOUSTON ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELISSA JOHNSON.</x:t>
   </x:si>
   <x:si>
     <x:t>930-31061-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 91 FT OF W 166 FT LOT 7 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
+    <x:t>E 91 FT OF W 166 FT LOT 7 26 05S 10W 0 ACRES LOT  BLOCK 006 HOUSTON ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELISSA JOHNSON, FIRST NATURAL STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>930-31062-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 60 FT E 180 FT LOT 7 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
+    <x:t>W 60 FT E 180 FT LOT 7 26 05S 10W 0 ACRES LOT  BLOCK 006 HOUSTON ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-31063-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 75 FT OF LOT 7 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
+    <x:t>W 75 FT OF LOT 7 26 05S 10W 0 ACRES LOT  BLOCK 006 HOUSTON ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-31064-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 82.5 FT OF N 195 FT LOT 9 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-31068-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PURNELL PROPERTIES INC, ATTN CARL PURNELL, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 70 FT OF LOT 3 GEISREITERS S/D SW SE 8-6 S-09 ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">PROPERTIES INC ATTN CARL PURNELL JR, PURNELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 70 FT OF LOT 3 08 06S 09W 0 ACRES LOT  BLOCK  GEISREITERS S/D SW SE 8-6 S-09 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-22371-000</x:t>
   </x:si>
   <x:si>
     <x:t>PURNELL, CARL % CARL PURNELL JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 009 BLOCK 007 LEITNER'S #4 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37607-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PURNELL, CARL D, ATTN CARL PURNELL JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">COM SW COR NW SW E 129 FT N 35 DEG 52 MIN W 223.3 FT FOR POB N 0 DEG 07 MIN E 935.74 FT N 86 DEG 52 MIN E 97.4 FT S 29 DEG 45 MIN E 210 FT E 212.58 FT S 29 DEG 38 MIN E 244.15 FT W 212 FT S 29 DEG 45 MIN E 630 FT W 637.5 FT TO BEG 9.02 ACRES 30 06S 07W 9.02 ACRES </x:t>
+    <x:t xml:space="preserve">PURNELL ATTN CARL PURNELL JR, CARL D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM SW COR NW SW E 129 FT N 35 DEG 52 MIN W 223.3 FT FOR POB N 0 DEG 07 MIN E 935.74 FT N 86 DEG 52 MIN E 97.4 FT S 29 DEG 45 MIN E 210 FT E 212.58 FT S 29 DEG 38 MIN E 244.15 FT W 212 FT S 29 DEG 45 MIN E 630 FT W 637.5 FT TO BEG 9.02 ACRES 30 06S 07W 9.02 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>001-08272-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RACY, ERRICK L, SR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 1/2 OF LOTS 5,8&amp;9 BLOCK 013 SCULL M J ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">RACY SR, ERRICK L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 1/2 OF LOTS 5,8&amp;9 09 06S 09W 0 ACRES LOT  BLOCK 013 SCULL M J ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55323-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAINEY, ROY </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 06S 09W 0 ACRES LOT 004 BLOCK 003 BARROW ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>HARDING DRAIN IMP DIST, FRENCHTOWN AUBURN LEVEE DIST, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>930-04801-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAINEY, ROY L &amp; GUSSIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 COUNTY LINE ADDITION 23 07S 08W </x:t>
+    <x:t>. 23 07S 08W 0 ACRES LOT 008 BLOCK  COUNTY LINE ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDIN LLC, COMMISSIONER OF REVENUES, FRENCHTOWN AUBURN LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>221-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RATLIFF, TONY &amp; ALYSS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 &amp; 14 BLOCK 070 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12817-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RATLIFF, TONY MARK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 015 BLOCK 070 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12818-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 016 BLOCK 070 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12819-000</x:t>
   </x:si>
   <x:si>
     <x:t>RB SOLUTIONS INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 17 1/2 FT 6 &amp; W 36 1/2 FT LOT 7 BLOCK 007 PARKVIEW ADDITION 16 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-49470-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RCUBE VENTURE GROUP LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-3 BLOCK 064 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12759-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REECE, VANESSA RENEE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 004 BLOCK 009 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
+    <x:t>. 16 06S 09W 0 ACRES LOT 004 BLOCK 009 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-02705-000</x:t>
   </x:si>
   <x:si>
     <x:t>REED, ARCHIE &amp; FREDDIE, ATTN LINDA EVANS</x:t>
   </x:si>
   <x:si>
     <x:t>N 50 FT OF 11 &amp; 12 33 05S 09W 0 ACRES LOT  BLOCK 004 COCKRILL ADD N &amp; E OF RR ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST., HOME SENTRY INC, COMMISSIONER OF REVENUES,</x:t>
   </x:si>
   <x:si>
     <x:t>930-11554-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REED, GERRI ANGELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG NW COR SE SW TH S 77 DEGS  03 MINS E TO CENT OF CHANEY  RD TH SW'LY ALG CENT OF SD RD  TO A POINT ON THE W LINE OF  SE SW TH N ALG SD LINE TO POB  6.05 ACRES 11 03S 11W 6.05 ACRES </x:t>
+    <x:t>BEG NW COR SE SW TH S 77 DEGS  03 MINS E TO CENT OF CHANEY  RD TH SW'LY ALG CENT OF SD RD  TO A POINT ON THE W LINE OF  SE SW TH N ALG SD LINE TO POB  6.05 ACRES 11 03S 11W 6.05 ACRES LOT  BLOCK   ADDITION CITY  SD 270</x:t>
   </x:si>
   <x:si>
     <x:t>001-01496-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REED, VERELINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 90 FT OF W 100 FT LOT 3 BLOCK 007 GEISREITERS W1/2 W1/2 6-6 S-09 ADDITION 06 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-22009-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REED, WILLIAM E, JR &amp; NANCY J </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 27.87 CHS E OF NW COR FRL NW 1/4 TH S 1534.9 FT E 154 FT N 1534.6 FT W 154 FT TO POB ADDITION 31 06S 09W 5.4 ACRES </x:t>
+    <x:t xml:space="preserve">REED, WILLIAM E JR &amp; NANCY J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 27.87 CHS E OF NW COR FRL NW 1/4 TH S 1534.9 FT E 154 FT N 1534.6 FT W 154 FT TO POB  5.4 ACRES 31 06S 09W 5.4 ACRES LOT  BLOCK  SEC 31 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAXWELL U FLEMING, GAYLIA FLEMING</x:t>
   </x:si>
   <x:si>
     <x:t>931-82235-000</x:t>
   </x:si>
   <x:si>
     <x:t>REIT FINCRE2108 LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART OF LOT 2 DESCRIBED AS COMM NW COR 33-6-9 TH E 1333.2 FT S 01 DEG 07 MINS E 305.18 FT FOR POB TH CONT S 01 DEG 07 MINS E 145.22 FT N 62 DEGS 13 MINS W 308.92 FT N 89 DEGS 44 MINS E 270.5 FT TO POB MINOR SUBDV NWNW 33-6 S-09 W ADDITION 33 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-44001-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 011 BLOCK 023 MONKS J W NORTHWESTERN ADDITION 36 05S 10W </x:t>
+    <x:t xml:space="preserve">FINCRE2108 LLC, REIT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 05S 10W 0 ACRES LOT 011 BLOCK 023 MONKS J W NORTHWESTERN ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-44900-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 50 FT OF W 1/2 OF LOT 2 BLOCK 067 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">FINCRE2108,LLC, REIT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50 FT OF W 1/2 OF LOT 2 09 06S 09W 0 ACRES LOT  BLOCK 067 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-62030-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 5 FT LOT 2 LOT 002 BLOCK 009 WABBASEKA TOWN ADDITION 17 04S 07W </x:t>
+    <x:t>N 5 FT LOT 2 17 04S 07W 0 ACRES LOT 002 BLOCK 009 WABBASEKA TOWN ADDITION CITY  SD 024</x:t>
   </x:si>
   <x:si>
     <x:t>960-00061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NW 1/4 LYING ON AN ISLAND IN ARK RIVER &amp; ALL ACCRETIONS ALSO SE 1/4 EXC N OF RIVER 103.0 ACRES 03 04S 10W 103 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03432-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RHODES, TILTON % TILTON RHODES, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 024 WELCH S/D ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">RHODES%TILTON JR RHODES, TILTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 024 BLOCK  WELCH S/D ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-66596-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RHODES, TILTON, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 BLOCK 001 MONKS MEMORIAL ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">RHODES JR, TILTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 09 06S 09W 0 ACRES LOT 001 BLOCK 001 MONKS MEMORIAL ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-45022-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RICHARD, DOROTHY ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 BLOCK 005 SNIPES TO TUCKER ADDITION 23 03S 09W </x:t>
+    <x:t xml:space="preserve">RICHARD ET AL, DOROTHY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUM BAYOU LEVEE DIST, ELVIN JAMES RICHARD JR, MARQUEL RICHARD, D F &amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>636-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t>RICHARDSON, FRANKIE ATTN ERMA GOODWIN/IRIS MCBRIDE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 &amp; 8 BLOCK 00N EUREKA HEIGHTS SOUTH ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18600-082</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, IDA MAE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 011 BLOCK 004 STONEWALL PARK ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 011 BLOCK 004 STONEWALL PARK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-60679-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, ROBERT E &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 11 &amp; E 1/2 LOT 12 BLOCK 017 EUREKA HEIGHTS #2 ADDITION 01 06S 10W </x:t>
+    <x:t>LOT 11 &amp; E 1/2 LOT 12 01 06S 10W 0 ACRES LOT  BLOCK 017 EUREKA HEIGHTS #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TONIA M ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>930-17866-064</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCHNER, JIMMY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMM NW COR E 1/2 NW 1/4 TH E 1310.34 FT S 0 DEGS 56 MINS E 1096.27 FT TO POB S 0 DEGS 56 MINS E 284.2 FT S 01 DEGS 46 MINS E 303 FT N 57 DEGS 01 MIN W 555.9 FT N 56 DEGS 55 MINS W 154.7 FT N 09 DEGS 03 MINS E 87.3 FT N 84 DEGS W 179.7 FT N 06 DEGS 47 MIN 18 03S 10W 5.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-01274-060</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS VANO, ALICIA A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 1/2 E 1/2 LOT 1 BLOCK 012 WATERS C PHIL ADDITION 17 06S 09W </x:t>
+    <x:t>W 1/2 E 1/2 LOT 1 17 06S 09W 0 ACRES LOT  BLOCK 012 WATERS C PHIL ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-65969-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, ARNICE &amp; BARBARA J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 LOT 1 LOT 001 BLOCK 008 GIBSON ADDITION 10 06S 09W </x:t>
+    <x:t>E1/2 LOT 1 10 06S 09W 0 ACRES LOT 001 BLOCK 008 GIBSON ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, AFCU</x:t>
   </x:si>
   <x:si>
     <x:t>930-23593-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROGERS, ARNICE, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 60 FT LOT 7 SENYARD C F RES OF BRUMPS ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">ROGERS JR, ARNICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 60 FT LOT 7 31 05S 09W 0 ACRES LOT  BLOCK  SENYARD C F RES OF BRUMPS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55560-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, BARBARA J </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 54 FT N SE COR LOT 3 N 30 FT W 120 FT S 30 FT E 120 FT TO BEG. BLOCK 034 OLD TOWN ADDITION 32 05S 09W 0.083 ACRE</x:t>
+    <x:t>BEG 54 FT N SE COR LOT 3 N 30 FT W 120 FT S 30 FT E 120 FT TO BEG. 32 05S 09W 0.083 ACRES LOT  BLOCK 034 OLD TOWN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNICE ROGERS, AFCU, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-48467-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, CURTIS L &amp; GWENDOLYN D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 016 JEFFERSON HTS S UNIT #3 ADDITION 18 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-35025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, LARRY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9 &amp; 10 BLOCK 016 COCKRILL ADD N &amp; E OF RR ADDITION 33 05S 09W</x:t>
+    <x:t>. 33 05S 09WWWWWWW 0 ACRES LOT 9 &amp; 10 BLOCK 016 COCKRILL ADD N &amp; E OF RR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FRENCHTOWN AUBURN LEVEE DIST, </x:t>
   </x:si>
   <x:si>
     <x:t>930-11672-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, LARRY &amp; CAROLYN </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 06S 09W 0 ACRES LOT 010 BLOCK 005 BELMONT ADD ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-06226-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROGERS, TOMMIE JAMES ATTN ANTHONY ROGERS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 017 BLOCK 008 JEANS #2 ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34778-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGNRUD, ROGER T, TRUSTEE ATTN ROGER T ROGNRUD REV TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 1/2 OF LOT 5 BLOCK 028 WOODRUFF W &amp; S ADDITION 32 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-70187-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E1/2 OF LOTS 5, 8 &amp; 9 BLOCK 015 SCULL M J ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">ATLANTIC HOLDINGS LLC, ROSE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 OF LOTS 5, 8 &amp; 9 09 06S 09W 0 ACRES LOT  BLOCK 015 SCULL M J ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-55335-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROSS, MAMIE ET AL ATTN BURKS ROSS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 1/2 OF LOT 4 BLOCK 037 TANNEHILL &amp; OWEN ADDITION 09 06S 09W </x:t>
+    <x:t xml:space="preserve">ROSS ET AL ATTN BURKS ROSS, MAMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 1/2 OF LOT 4 09 06S 09W 0 ACRES LOT  BLOCK 037 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, JOHNETTA GOUGH, JOHN ETHERLY, LC ETHERLY, ALVIN ETHERLY</x:t>
   </x:si>
   <x:si>
     <x:t>930-61871-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROTH, JOE &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t>S 66 FT OF N1/2 N1/2 NW SE NE 31 05S 10W 1 ACRE</x:t>
+    <x:t>S 66 FT OF N1/2 N1/2 NW SE NE 1.0 A 31 05S 10W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDRA ROTH</x:t>
   </x:si>
   <x:si>
     <x:t>001-06621-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROUSE, EDGAR </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">60 X 60 FT NW COR N 1/2 LOT 2 BLOCK 022 DORRIS ADD E OF BRUMPS BAYOU. ADDITION 31 05S 09W </x:t>
+    <x:t>60 X 60 FT NW COR N 1/2 LOT 2 31 05S 09W 0 ACRES LOT  BLOCK 022 DORRIS ADD E OF BRUMPS BAYOU. ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-15429-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 3 &amp; 4 BLOCK 002 LINCOLN PARK #2 ADDITION 07 06S 09W 0.202 ACRE</x:t>
+    <x:t>. 07 06S 09W 0.202 ACRES LOT 3 &amp; 4 BLOCK 002 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROW-ENTERGY AR, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-38989-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 002 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 5 BLOCK 002 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-38990-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 BLOCK 002 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 008 BLOCK 002 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-38993-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROUSE, EDGAR &amp; MELODY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 W1/2 LOT 3 BLOCK 022 DORRIS ADD E OF BRUMPS BAYOU ADDITION 31 05S 09W </x:t>
+    <x:t>N1/2 W1/2 LOT 3 31 05S 09W 0 ACRES LOT  BLOCK 022 DORRIS ADD E OF BRUMPS BAYOU. ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-15433-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 001 GEISREITERS E1/2 W1/2 6-6 S-09 ADDITION 06 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-21876-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROUSE, TIFFANY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 57 FT LOT 5 &amp; W 3 FT LOT 6 BLOCK 003 BONNIE PARK ADDITION 15 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>LVNV FUNDING LLC., HARDING DRAIN IMP DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-06967-145</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROWLAND ET AL ATTN OHLLC, DAVID E &amp; JEAN S </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 006 BLOCK 092 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT H ROWLAND, JIMMIE NELL ROWLAND, DANIEL E LAIS, AMELIA E LAIS, HARDING DRAIN IMP DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>930-03487-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROYSE, LUCILLE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5-8 BLOCK 083 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 5-8 BLOCK 083 COLLEGE HEIGHTS ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDRA ANN LLEWELLYN, LINDA MILES, JESSICA MOLINA</x:t>
   </x:si>
   <x:si>
     <x:t>930-12860-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROYSE, RICHARD H &amp; LUCILLE M ATTN SANDRA LLEWELLYN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 005 BLOCK 064 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12761-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROYSE, RICHARD H &amp; LUCILLE M ATTN SANDRA LLEWELLYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 &amp; 4 BLOCK 083 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12859-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUSHING, RACHEL LEIGH &amp; BRANDON GAIL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13 EXC BEG AT A POINT BEING USED AS THE NE COR OF LOT 14, BLOCK 4, FRANKLIN S/D, WHICH IS ALSO ON THE SW’LY R/W LINE OF ARKANSAS STATE HIGHWAY 365 S (SHERIDAN ROAD); TH S 63 DEG 13 MIN 43 SEC E ALONG SAID R/W LINE A DIST OF 89.97 FT TO A POINT THE E LINE OF LOT 13, BLOCK 4 OF FRANKLIN S/D; TH S 27 DEG 05 MIN 03 SEC W ALONG SAID E LINE A DIST OF 9.86 FT TO A POINT ON SW'LY R/W LINE OF ARKANSAS STATE HIGHWAY 365 S (SHERIDAN ROAD); TH N 63 DEG 16 MIN 14 SEC W ALONG SAID R/W LINE A DIST OF 89.97 FT TO A POINT ON THE W LINE OF LOT 13, BLOCK 4 OF FRANKLIN S/D; TH N 27 DEG 05 MIN 03 SEC E ALONG SAID LOT LINE A DIST OF 9.92 FT TO THE POB  BLOCK 4 FRANKLIN ADDITION 27 05S 10W </x:t>
+    <x:t>LOT 13 EXC BEG AT A POINT BEING USED AS THE NE COR OF LOT 14, BLOCK 4, FRANKLIN S/D, WHICH IS ALSO ON THE SW’LY R/W LINE OF ARKANSAS STATE HIGHWAY 365 S (SHERIDAN ROAD); TH S 63 DEG 13 MIN 43 SEC E ALONG SAID R/W LINE A DIST OF 89.97 FT TO A POINT THE E LINE OF LOT 13, BLOCK 4 OF FRANKLIN S/D; TH S 27 DEG 05 MIN 03 SEC W ALONG SAID E LINE A DIST OF 9.86 FT TO A POINT ON SW'LY R/W LINE OF ARKANSAS STATE HIGHWAY 365 S (SHERIDAN ROAD); TH N 63 DEG 16 MIN 14 SEC W ALONG SAID R/W LINE A DIST OF 89.97 FT TO A POINT ON THE W LINE OF LOT 13, BLOCK 4 OF FRANKLIN S/D; TH N 27 DEG 05 MIN 03 SEC E ALONG SAID LOT LINE A DIST OF 9.92 FT TO THE POB  27 05S 10W 0 ACRES LOT  BLOCK 4 FRANKLIN ADDITION CITY  SD 273</x:t>
   </x:si>
   <x:si>
     <x:t>930-20936-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RYLAND, ANDREA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 027 BLOCK 005 HIGHLAND PARK ADDITION 08 06S 09W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-29844-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SABINO REMODELING LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 EXC S 50 FT &amp; EXC N 54 FT BLOCK 025 GEISREITERS S/D ADDITION 31 05S 09SW </x:t>
+    <x:t xml:space="preserve">REMODELING LLC, SABINO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 EXC S 50 FT &amp; EXC N 54 FT 31 05S 09SW 0 ACRES LOT  BLOCK 025 GEISREITERS S/D 31-5 S-09 W ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARDING DRAIN IMP DIST. </x:t>
   </x:si>
   <x:si>
     <x:t>930-21601-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SAM HOLDING B V</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SANDERS, JUSTIN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 001 GEORGIA ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 001 BLOCK 001 GEORGIA ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-23156-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SANFORD, BIRDA ATTN DWIGHT NELSON </x:t>
-[...2 lines deleted...]
-    <x:t>E 50 FT OF N 140 FT LOT 1 NW SE ADDITION 15 06S 09W 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">SANFORD ATTN DWIGHT NELSON, BIRDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 50 FT OF N 140 FT LOT 1 NW SE  .16A 15 06S 09W 0.16 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-61322-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SAVAGE, STELLA L </x:t>
   </x:si>
   <x:si>
-    <x:t>E1/2 OF LOT 4 BLOCK 023 TANNEHILL &amp; OWEN ADDITION 09 06S 09W 0.212 ACRE</x:t>
+    <x:t>E1/2 OF LOT 4 09 06S 09W 0.212 ACRES LOT  BLOCK 023 TANNEHILL &amp; OWEN ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-61772-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCALLION, ROBERT H &amp; WENDY L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COM AT SW COR NW 1/4 N 510 FT E 15 FT FOR BEG N 50 FT E 150 FT S 50 FT W 150 FT ADDITION 11 06S 09W 0.172 ACRE </x:t>
+    <x:t>COM AT SW COR NW 1/4 N 510 FT E 15 FT FOR BEG N 50 FT E 150 FT S 50 FT W 150 FT  .18 ACRE 11 06S 09W 0.172 ACRES LOT  BLOCK  SEC 11 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DIST, RELYANCE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>931-51020-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCAR INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-16 BLOCK 012 JEFFERSON HEIGHTS ADDITION 01 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-34883-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SCOTT, ABE % EMMA SCOTT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 012 BLOCK 002 NYEGAARD S/D ADDITION 22 06S 09W </x:t>
+    <x:t xml:space="preserve">SCOTT%EMMA SCOTT, ABE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22 06S 09W 0 ACRES LOT 012 BLOCK 002 NYEGAARD S/D 22-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, SULLIVANT SCOTT, PEARLIE M ROY</x:t>
   </x:si>
   <x:si>
     <x:t>930-47701-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTT, BERTHA B ATTN HARRY GOLDEN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 008 BERRY JESSE EST ADDITION 35 06S 07W 25.81 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>106-00012-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, DENIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 BLOCK 016 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-02963-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, REGINALD ELTON &amp; ALCELIA Y SCOTT FORD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 14-15 BLOCK 007 WABBASEKA TOWN ADDITION 17 04S 07W </x:t>
+    <x:t>. 17 04S 07W 0 ACRES LOT 14-15 BLOCK 007 WABBASEKA TOWN ADDITION CITY  SD 024</x:t>
   </x:si>
   <x:si>
     <x:t>960-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHANEE ENTERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 005 BLOCK 004 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37808-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHAVERS, SCOTT </x:t>
-[...11 lines deleted...]
-    <x:t>BEG 40 FT W OF NE COR SEC 21 TH W 412 FT N 20 FT E 412 FT  S 20 FT TO POB ADDITION 21 06S 09W 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">SHOFFSTALL &amp; LISA PRICE, LYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 40 FT W OF NE COR SEC 21  TH W 412 FT N 20 FT E 412 FT  S 20 FT TO POB .19 ACRE 21 06S 09W 0.19 ACRES LOT  BLOCK  SEC 21 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-75055-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHRUM, WILLIAM &amp; CHARLOTTE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 BLOCK 015 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 001 BLOCK 015 LEITNER'S #2 ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCEAN BREEZE PROPERTIES, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-273</x:t>
   </x:si>
   <x:si>
     <x:t>SIGMA INVESTMENTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-12 BLOCK 041 EUREKA HEIGHTS #1 ADDITION 12 06S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-430</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-10 BLOCK 004 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">INVESTMENTS, SIGMA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 7-10 BLOCK 004 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-63514-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 &amp; E 52 FT LOT 2 &amp; BEG NE COR SD LOT 1 TH N 37.5 FT W 172 FT S 37.5 FT E 172 FT TO POB LOT 001 BLOCK 055 WESTERN ADDITION 31 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-67294-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SILVA, LEANDRO LUIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 125 FT OF W 53 1/3 FT LOT 2 BLOCK 005 PORTIS ADDITION 09 06S 09W </x:t>
+    <x:t>S 125 FT OF W 53 1/3 FT LOT 2 09 06S 09W 0 ACRES LOT  BLOCK 005 PORTIS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-51766-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 79 FT LOT 5 BLOCK 001 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
+    <x:t xml:space="preserve">SILVA LEANDRO, LUIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 79 FT LOT 5 16 06S 09W 0 ACRES LOT  BLOCK 001 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-02641-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 023 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
+    <x:t>. 16 06S 09W 0 ACRES LOT 005 BLOCK 023 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03015-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SILVA, LUIS LEANDRO </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 007 BLOCK 010 WHITE DREW SURVEY #2 ADDITION 10 06S 09W </x:t>
+    <x:t>. 10 06S 09W 0 ACRES LOT 007 BLOCK 010 WHITE DREW SURVEY #2 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-68882-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SILVA, RODRIGUES PABLO DAYVID </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 46 2/3 FT OF W 96 2/3 FT LOT 1 LOT 001 BLOCK 010 WHITE DREW ADDITION 33 05S 09W </x:t>
+    <x:t>E 46 2/3 FT OF W 96 2/3 FT LOT 1 33 05S 09W 0 ACRES LOT 001 BLOCK 010 WHITE DREW ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-68565-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SIMPSON, LERLEAN BERRY ET AL ATTN HARRY GOLDEN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 1/2 LOT 9 BERRY JESSE EST ADDITION 35 06S 07W 4.71 ACRES </x:t>
+    <x:t xml:space="preserve">SIMPSON ET AL ATTN HARRY GOLDEN, LERLEAN BERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 1/2 LOT 9 4.71 ACRES 35 06S 07W 4.71 ACRES LOT  BLOCK  BERRY JESSE EST ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST.,GLORIA J MITCHELL, JANICE B ANDERSON, JACQUELINE Y HENDRICKS, LINDA C TOWNSEND, LARRY D TOWNSEND, JAMES A TOWNSEND, CARLOS A TOWNSEND</x:t>
   </x:si>
   <x:si>
     <x:t>106-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMS, PATRICK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 008 BLOCK 006 ROGERS PLAT SE SE NE ADDITION 08 06S 09W </x:t>
+    <x:t>. 08 06S 09W 0 ACRES LOT 008 BLOCK 006 ROGERS PLAT SE SE NE 8-6 S-09  ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-53764-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMS, PATRICK E, JR &amp; CATRINA J </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 7 &amp; E 30 FT OF LOT 6 BLOCK 006 ROGERS PLAT SE SE NE ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">SIMS, PATRICK E JR &amp; CATRINA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 &amp; E 30 FT OF LOT 6 08 06S 09W 0 ACRES LOT  BLOCK 006 ROGERS PLAT SE SE NE ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMMONS FIRST NATIONAL BANK, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-53763-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BRIAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E FRL 1/2 OF LOT 2 BLOCK 035 DORRIS ADD WEST 31-5 S-9 W (02 ADDITION 31 05S 09W </x:t>
+    <x:t>E FRL 1/2 OF LOT 2 31 05S 09W 0 ACRES LOT  BLOCK 035 DORRIS ADD WEST 31-5 S-9 W (02 ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-15912-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, DALLAS L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 018 BLOCK 003 SMITHWICK ADDITION 17 06S 09W </x:t>
+    <x:t>IRS, HARDING DRAIN IMP DIST, DONNA K SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>930-58008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, PEGGY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 60 FT OF E 36.5 FT LOT 9 &amp; N 60 FT OF W 23.5 FT LOT 10 BLOCK 006 HAMMETTS ADDITION 08 06S 09W </x:t>
+    <x:t>N 60 FT OF E 36.5 FT LOT 9 &amp; N 60 FT OF W 23.5 FT LOT 10 08 06S 09W 0 ACRES LOT  BLOCK 006 HAMMETTS ADD 8-6 S-09 W ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMMONS BANK, MERS INC, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-25853-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, PRESTON ATTN ROGER ALLEN BURKS</x:t>
-[...2 lines deleted...]
-    <x:t>35 YDS X 70 YDS PARALLEL TO CB RR IN SW COR OF COM SE COR SW NW TH N 160 FT TO POB TH N 1160 FT W 254.9 FT TO E LI CB RR R/W TH S 88 DEGS E ALG R/W 1166.6 FT TH E 208.2 FT TO POB 23 03S 09W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ATTN ROGER ALLEN BURKS, PRESTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>35 YDS X 70 YDS PARALLEL TO CB RR IN SW COR OF COM SE COR SW NW TH N 160 FT TO POB TH N 1160 FT W 254.9 FT TO E LI CB RR R/W TH S 88 DEGS E ALG R/W 1166.6 FT TH E 208.2 FT TO POB  0.5 ACRE 23 03S 09W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 020</x:t>
   </x:si>
   <x:si>
     <x:t>001-00978-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, SHARON DELOIS JONES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 001 WHITE DREW SURVEY #2 ADDITION 10 06S 09W </x:t>
+    <x:t>. 10 06S 09W 0 ACRES LOT 006 BLOCK 001 WHITE DREW SURVEY #2 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-68806-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, TRAVIS L &amp; PHYLLIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 034 SCOTT ROAD ADDITION 03 07S 10W </x:t>
+    <x:t>. 03 07S 10W 0 ACRES LOT 034 BLOCK  SCOTT ROAD ADDITION CITY  SD 240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>618-00032-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SOUTHWORTH, SUMMER MARIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STANLEY, DICKIE &amp; WILEEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 8 &amp; 9 S &amp; W OF HWY EXC BEG AT A PT WHERE E LINE LOT 8 INTERSECTS W R/W OF HWY 65 (AT PRESENT LOCATION) FOR POB TH S 105 FT W 125 FT N 137 FT TO W LINE HWY TH SE'LY 105 FT TO BEG LOT 008 WATSON GEORGE ADDITION 32 04S 10W 1.72 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>712-00016-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOTS 8 &amp; 9 DESC AS BEG AT A PT WHERE E LINE LOT 8 INTERSECTS W R/W OF HWY 65 (AT PRESENT LOCATION) FOR POB TH S 105 FT W 125 FT N 137 FT TO W LINE HWY TH SE'LY 105 FT TO BEG WATSON GEORGE ADDITION 32 04S 10W 0.3 ACRES </x:t>
+    <x:t>PT LOTS 8 &amp; 9 DESC AS BEG AT A PT WHERE E LINE LOT 8 INTERSECTS W R/W OF HWY 65 (AT PRESENT LOCATION) FOR POB TH S 105 FT W 125 FT N 137 FT TO W LINE HWY TH SE'LY 105 FT TO BEG 32 04S 10W 0.3 ACRES LOT  BLOCK  WATSON GEORGE ADDITION CITY  SD 270</x:t>
   </x:si>
   <x:si>
     <x:t>712-00017-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEWART, JACQUELINE P ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SW1/4 BLOCK 057 HARDING D ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">STEWART ET AL, JACQUELINE P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW1/4 10 06S 09W 0 ACRES LOT  BLOCK 057 HARDING D ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-26788-000</x:t>
   </x:si>
   <x:si>
-    <x:t>STOUTE, PAUL JR &amp; CHRISTINA % MILFORD COLLINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 6 &amp; 7 BLOCK 003 ANITA ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">STOUTE%MILFORD COLLINS, PAUL JR &amp; CHRISTINA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 6 &amp; 7 BLOCK 003 ANITA ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-02156-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRONG, SHERI A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 003 SHERRILL ADDITION 11 04S 09W </x:t>
+    <x:t>. 11 04S 09W 0 ACRES LOT 005 BLOCK 003 SHERRILL ADDITION CITY  SD 022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONSBANC MORTGAGE CORP, PLUM BAYOU LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>950-01542-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SWINNEY, ERMA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 LOT 2 BLOCK 008 PAUL OLIVER ADDITION 09 06S 09W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-48993-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SZYMANKOWSKI, JERRY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 SE SW SEC 15 TWP 6 S RNG 09 W ADDITION 15 06S 09W 0.26 ACRE</x:t>
+    <x:t>LOT 13 SE SW  .26A 15 06S 09W 0.26 ACRES LOT  BLOCK  SEC 15 TWP 6 S RNG 09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>931-61301-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TABEN, TOURAJ </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 004 BLOCK 006 MONKS WESTERN #3 ADDITION 36 05S 10W </x:t>
+    <x:t>. 36 05S 10W 0 ACRES LOT 004 BLOCK 006 MONKS WESTERN #3 ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-45802-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAGGART, STEPHANIE JORDAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 005 BLOCK 015 TAYLOR &amp; CO. PT ADDITION 31 05S 09W </x:t>
+    <x:t>. 31 05S 09W 0 ACRES LOT 005 BLOCK 015 TAYLOR &amp; CO. PT 31-5 S-09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-63081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAI, ADELE K </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 659 FT W OF NE COR NW NE TH W 262 FT TO E R/W MOP RR TH SE'LY ALG R/W 324 FT S OF POB TH N 324 FT TO BEG 10 07S 07W 0.98 ACRE</x:t>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, COUSART BAYOU DRAINAGE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>001-11643-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TALPO, SILVIA R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 OF LOT 1 BLOCK 006 SCULL J H ADDITION 09 06S 09W </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>930-55100-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 053 SHADY OAKS ADDITION 09 06S 09W </x:t>
+    <x:t>. 09 06S 09W 0 ACRES LOT 053 BLOCK  SHADY OAKS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-56382-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TELLEZ, MARTHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 120 FT LOT 9 BLOCK 006 HOUSTON ADDITION 26 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-31069-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THAMES, MILDRED P </x:t>
   </x:si>
   <x:si>
     <x:t>. 34 06S 10W 0 ACRES LOT 006 BLOCK  PINEWOOD ADDITION CITY  SD 240</x:t>
   </x:si>
   <x:si>
     <x:t>PINEWOOD SEWER IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>550-00008-000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE A22 GROUP INC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 90 FT OF E1/2 LOT 4 BLOCK 009 DORRIS ADD WEST (03 ADDITION 31 05S 09W </x:t>
+    <x:t xml:space="preserve">A22 GROUP INC, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, SEARK HEATING &amp; AIR LLC</x:t>
   </x:si>
   <x:si>
     <x:t>930-15619-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, JAMES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 BLOCK 001 HARRISON &amp; RAGLAND ADDITION 15 06S 09W </x:t>
+    <x:t>. 15 06S 09W 0 ACRES LOT 014 BLOCK 001 HARRISON &amp; RAGLAND ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-28536-000</x:t>
   </x:si>
   <x:si>
-    <x:t>THOMAS, JAMES % JANETTE BURNETT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 002 BLOCK 038 TAYLOR &amp; GREENFIELD ADDITION 15 06S 09W </x:t>
+    <x:t xml:space="preserve">THOMAS%JANETTE BURNETT, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 06S 09W 0 ACRES LOT 002 BLOCK 038 TAYLOR &amp; GREENFIELD ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, FRENCHTOWN AUBURN LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-63798-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNTON, ASHFORD MIGUEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 009 BLOCK 002 MEYERS GABE HUDSON RES 9-10 ADDITION 10 06S 09W </x:t>
+    <x:t>. 10 06S 09W 0 ACRES LOT 009 BLOCK 002 MEYERS GABE HUDSON RES 9-10 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-43249-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORP, SHANNON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 015 LEITNER'S #2 ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 003 BLOCK 015 LEITNER'S #2 ADDITION CITY  SD 273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCEAN BREEZE PROPERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>930-37378-275</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TISDALE, RONNIE E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG SW COR NE SE TH E 142 FT N 1086 FT TO C/L OF PRINCETON PIKE RD TH NW'LY ALG SD C/L 142.75 FT TH S 1093 FT TO POB 31 05S 10W 3.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06641-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21-24 BLOCK 005 LEITNER'S #4 ADDITION 35 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37575-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TONEY, GREGORY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 66 FT LOT 9 &amp; 10 GIBSON ADD RES BLK 10 ADDITION 10 06S 09W </x:t>
+    <x:t>N 66 FT LOT 9 &amp; 10 10 06S 09W 0 ACRES LOT  BLOCK  GIBSON ADD RES BLK 10 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-23856-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURLEY, JOHN H JR &amp; SHIRLEY B </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 95 FT LOT 8 BLOCK 017 COCKRILL ADD S OF RR ADDITION 02 06S 09W </x:t>
+    <x:t>S 95 FT LOT 8 02 06S 09W 0 ACRES LOT  BLOCK 017 COCKRILL ADD S OF RR ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DIST, LYN SHOFFSTALL, LISA PRICE</x:t>
   </x:si>
   <x:si>
     <x:t>930-11836-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 55 FT LOT 8 BLOCK 017 COCKRILL ADD S OF RR ADDITION 02 06S 09W </x:t>
+    <x:t>N 55 FT LOT 8 02 06S 09W 0 ACRES LOT  BLOCK 017 COCKRILL ADD S OF RR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-11837-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VIRGIL, BRANDON J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">15 06S 09W 0 ACRES LOT 001 BLOCK 015 BREWSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>930-06741-013</x:t>
   </x:si>
   <x:si>
     <x:t>W J THOMASSON LLC NO 1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW 33 07S 10W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-14185-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADE, DARRELL LAMONT </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06S 09W 0 ACRES LOT 007 BLOCK 037 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-03129-000</x:t>
   </x:si>
   <x:si>
     <x:t>WAGGONER, LISA &amp; MARK SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 007 BLOCK 006 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37858-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 008 BLOCK 006 LEITNER'S #5 ADDITION 34 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-37859-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WASHINGTON, JOHN, SR ATTN WILLIE WASHINGTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 008 BLOCK 001 LINCOLN PARK #2 ADDITION 07 06S 09W </x:t>
+    <x:t xml:space="preserve">WASHINGTON SR ATTN WILLIE WASHINGTON, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06S 09W 0 ACRES LOT 008 BLOCK 001 LINCOLN PARK #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN WASHINGTON JR, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-38980-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATSON, VERNON ET AL ATTN VERNON LEE WATSON, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 010 BLOCK 007 MONKS SOUTHWESTERN ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">WATSON ET AL ATTN VERNON LEE WATSON JR, VERNON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 010 BLOCK 007 MONKS SOUTHWESTERN ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, JOYCE E BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>930-45308-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WAYMAN, ALLEN LLOYD &amp; MICHAEL A % DEDRICK PACE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 BLOCK 003 SMITHWICK ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">WAYMAN%DEDRICK PACE, ALLEN LLOYD &amp; MICHAEL A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 001 BLOCK 003 SMITHWICK ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-57992-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELLS, ALVERN D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEG 1.5 FT S OF NW COR LOT 14 TH S 64.5 FT E 138 FT N 64.5 FT W 138 FT TO POB BLOCK 00P PINE BLUFF LAND CO ADDITION 09 06S 09W </x:t>
+    <x:t>BEG 1.5 FT S OF NW COR LOT 14 TH S 64.5 FT E 138 FT N 64.5 FT W 138 FT TO POB 09 06S 09W 0 ACRES LOT  BLOCK 00P PINE BLUFF LAND CO ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-50229-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST, CEDRIC L &amp; LEE ROY WEST EST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 001 BLOCK 002 BONNIE PARK ADDITION 15 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-06967-130</x:t>
   </x:si>
   <x:si>
     <x:t>WEST, HALLEY O % TRAVIS L &amp; PHYLLIS SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8-12 BLOCK 046 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12655-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WEST, HALLEY O &amp; WF % TRAVIS L &amp; PHYLLIS SMITH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 HARDIN HTS ADDITION 13 05S 11W </x:t>
+    <x:t xml:space="preserve">WEST%TRAVIS L &amp; PHYLLIS SMITH, HALLEY O &amp; WF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LILA WEST</x:t>
   </x:si>
   <x:si>
     <x:t>339-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST, HALLIE O % TRAVIS L &amp; PHYLLIS SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 005 BLOCK 051 COLLEGE HEIGHTS ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-12691-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEST, WILLIAM J &amp; PATRICIA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 1/2 OF W 2/3 OF N 1/2 NW EXC 2 ACRES IN NW COR NE NW &amp; EXC 2 ACRES IN NE COR NW NW &amp;  EXC COMM NW COR SEC 8 TH N 89  DEGS 57 MINS E 1771.56 FT S 
  493.27 FT FOR POB TH CONT S
  208.71 FT S 80 DEGS 47 MINS W  417.42 FT N 208.71 FT N 80  DEGS 47 MINS E 41 08 07S 10W 20.6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13626-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEST, WILLIAM JACKSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2 ACRES IN SQ IN NE COR NW NW &amp; 2 ACRES IN SQ IN NW COR NE NW  4.0 ACRES 08 07S 10W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13627-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, NAPOLEAN &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 007 BLOCK 004 LINCOLN PARK #1 ADDITION 07 06S 09W </x:t>
+    <x:t>. 07 06S 09W 0 ACRES LOT 007 BLOCK 004 LINCOLN PARK #1 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMIE WHITE, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-38805-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WIGGINS, ALMETA ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 004 BLOCK 007 GEISREITERS S/D SE SE ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">WIGGINS ET AL, ALMETA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 06S 09W 0 ACRES LOT 004 BLOCK 007 GEISREITERS S/D SE SE 10-6 S-0 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTHUR WIGGINS III, JOYCE WIGGINS HOWARD, LORAINE WIGGINS, JOHN WIGGINS SR, FANNIE WIGGINS, HARDING DRAIN IMP DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>930-22563-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILERSON, JAMES, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 50 FT OF E 133 FT OF N 107 FT OF S 1/2 OF LOT 2 ALLIS SURV ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">WILERSON JR, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 83 FT OF N 107 FT OF S 1/2 OF LOT 2 10 06S 09W 0 ACRES LOT  BLOCK  ALLIS SURV ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-00636-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILEY, ALYCIA M % ALYCIA MICHELLE WILEY</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 19 SW SW ADDITION 30 05S 09W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-16566-000</x:t>
   </x:si>
   <x:si>
     <x:t>E 1/2 LOT 20 SW SW ADDITION 30 05S 09W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-16567-000</x:t>
   </x:si>
   <x:si>
     <x:t>W 1/2 LOT 20 SW SW ADDITION 30 05S 09W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-16568-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILKERSON, JAMES, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E 83 FT OF N 107 FT OF S 1/2 OF LOT 2 ALLIS SURV ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">WILKERSON JR, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF PINE BLUFF, LORETTA WILKERSON, HARDING DRAIN IMP DIST</x:t>
   </x:si>
   <x:si>
     <x:t>930-00635-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS JR, MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W 60 FT LOT 7 BLOCK 003 GOODMAN ADDITION 36 05S 10W </x:t>
+    <x:t>W 60 FT LOT 7 36 05S 10W 0 ACRES LOT  BLOCK 003 GOODMAN ADDITION CITY  SD 021</x:t>
   </x:si>
   <x:si>
     <x:t>930-24274-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, JERRY &amp; ALICE </x:t>
   </x:si>
   <x:si>
-    <x:t>. 16 06S 09W 0 ACRES LOT 1 &amp; 2 BLOCK 021 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
-[...2 lines deleted...]
-    <x:t>PORTFOLIO RECOVERY ASSOC. LLC, HARDING DRAIN IMP DIST</x:t>
+    <x:t>. 16 06S 09W 0 ACRES LOT 006 BLOCK 016 AUSTIN &amp; TAYLOR ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-02997-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, MICHAEL, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 029 BLOCK 003 HIGHLAND PARK #2 ADDITION 30 05S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-29920-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, MICHAEL, JR </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N 106.42 FT LOT 19 BLOCK 012 ALLIS SURV RES S 1/2 8 TO 14 ADDITION 10 06S 09W </x:t>
+    <x:t xml:space="preserve">WILLIAMS, MICHAEL JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 106.42 FT LOT 19 10 06S 09W 0 ACRES LOT  BLOCK 012 ALLIS SURV RES S 1/2 8 TO 14 ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-00958-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, ROSALIND </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 17 SW SW ADDITION 30 05S 09W 0.68 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>931-16550-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">WILLIAMS III, RUSSELL ROOSEVELTTE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 OF LOT 3 08 06S 09W 0 ACRES LOT  BLOCK 009 GEISREITERS S/D 8-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARDING DRAIN IMP DISTRICT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-21355-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06S 09W 0 ACRES LOT 11 &amp; 12 BLOCK 034 HIGHLAND ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-29462-000</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">WILLIAMS, RUSSELL ROOSEVELTTE III </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 OF LOT 3 BLOCK 009 GEISREITERS S/D 8-6 S-09 W ADDITION 08 06S 09W </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 013 BLOCK 009 LEITNER'S #7 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-38422-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 014 BLOCK 009 LEITNER'S #7 ADDITION 27 05S 10W </x:t>
+    <x:t>. 27 05S 10W 0 ACRES LOT 013 BLOCK 009 LEITNER'S #7 ADDITION CITY  SD 273</x:t>
   </x:si>
   <x:si>
     <x:t>930-38423-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 015 BLOCK 009 LEITNER'S #7 ADDITION 27 05S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>930-38424-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOTS 1 &amp; 2 &amp; BEG NE COR LOT 1 TH E 20 FT S 125 FT W 20 FT N 125 FT TO BEG BLOCK 008 LINCOLN PARK #1 ADDITION 07 06S 09W </x:t>
+    <x:t>LOTS 1 &amp; 2 &amp; BEG NE COR LOT 1 TH E 20 FT S 125 FT W 20 FT N 125 FT TO BEG 07 06S 09W 0 ACRES LOT  BLOCK 008 LINCOLN PARK #1 ADDITION CITY  SD 241</x:t>
   </x:si>
   <x:si>
     <x:t>930-38846-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 003 BLOCK 004 WOODRUFF ADD W &amp; S ADDITION 32 05S 09W </x:t>
+    <x:t>. 32 05S 09W 0 ACRES LOT 003 BLOCK 004 WOODRUFF ADD W &amp; S ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-69948-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, SANDRA ET AL ATTN LATACUS MCCRANEY</x:t>
-[...2 lines deleted...]
-    <x:t>BEG 528 FT E OF NW COR NW SW TH S 220 FT E 198 FT N 220 FT W 198 FT TO POB  09 07S 09W 1 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS ET AL ATTN LATACUS MCCRANEY, SANDRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 528 FT E OF NW COR NW SW TH S 220 FT E 198 FT N 220 FT W 198 FT TO POB  1 ACRE 09 07S 09W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICKIE MCMURRAY</x:t>
   </x:si>
   <x:si>
     <x:t>001-12676-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEG AT NW COR NW SW TH E 330 FT S 220 FT FOR POB TH E 210 FT S 210 FT W 210 FT TH N 210 FT TO POB 09 07S 09W 1 ACRE</x:t>
+    <x:t>BEG AT NW COR NW SW TH E 330 FT S 220 FT FOR POB TH E 210 FT S 210 FT W 210 FT TH N 210 FT TO POB  1 ACRE 09 07S 09W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
   </x:si>
   <x:si>
     <x:t>001-12678-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, VIRGINIA A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 005 NYEGAARD S/D ADDITION 22 06S 09W </x:t>
+    <x:t>. 22 06S 09W 0 ACRES LOT 006 BLOCK 005 NYEGAARD S/D 22-6 S-09 W ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, ELIZABETH FLETCHER FRAZIER, ARTIS FLETCHER</x:t>
   </x:si>
   <x:si>
     <x:t>930-47723-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, CHANETTA M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 EXC COMM AT A POINT BEING USED AS THE NW COR OF SAID BLOCK 7 OF EUREKA HEIGHTS ADD #2, ALSO BEING ON THE E’LY R/W LINE OF FRANKLIN ST; TH S 01 09 MIN 29 SEC W ALONG SAIID R/W LINE A DIST OF 240.54 FT TO THE SW COR OF SAID BLOCK 7, ALSO BEING  BLOCK 007 EUREKA HEIGHTS #2 ADDITION 01 06S 10W </x:t>
+    <x:t>LOT 6 EXC COMM AT A POINT BEING USED AS THE NW COR OF SAID BLOCK 7 OF EUREKA HEIGHTS ADD #2, ALSO BEING ON THE E’LY R/W LINE OF FRANKLIN ST; TH S 01 09 MIN 29 SEC W ALONG SAIID R/W LINE A DIST OF 240.54 FT TO THE SW COR OF SAID BLOCK 7, ALSO BEING  01 06S 10W 0 ACRES LOT  BLOCK 007 EUREKA HEIGHTS #2 ADDITION CITY  SD 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROW- AR HWY COMMISSION, CITY OF PINE BLUFF, ENTERGY ARK</x:t>
   </x:si>
   <x:si>
     <x:t>930-17865-726</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, JOE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SW SE SW NE   2.50 ACRES 23 06S 09W 2.5 ACRES </x:t>
+    <x:t>SW SE SW NE   2.50 ACRES 23 06S 09W 2.5 ACRES LOT  BLOCK   ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, JAMES EPPERSON, LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08930-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOMACK, MICHAEL K ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 001 BLOCK 002 SMITHWICK ADDITION 17 06S 09W </x:t>
+    <x:t xml:space="preserve">WOMACK ET AL, MICHAEL K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 06S 09W 0 ACRES LOT 001 BLOCK 002 SMITHWICK ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARDING DRAIN IMP DISTRICT, SYNCHRONY BANK, KAREN JEAN PENNINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>930-57976-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOOD, JOHN &amp; LATISHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 001 WILLIAMS ADDITION 09 05S 10W </x:t>
+    <x:t>. 09 05S 10W 0 ACRES LOT 001 BLOCK  WILLIAMS ADDITION CITY  SD 272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D. F. &amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>970-09751-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">WOMEN LLC, WORTHWHILE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 50 FT LOTS 7 &amp; 8 10 06S 09W 0 ACRES LOT  BLOCK 011 WHITE DREW SURVEY #2 ADDITION CITY  SD 031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930-68890-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>WORTHWHILE WOMEN LLC</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 50 FT LOTS 7 &amp; 8 BLOCK 011 WHITE DREW SURVEY #2 ADDITION 10 06S 09W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>N 1 FT OF W 670 FT OF MCNEW REALTY CO ADD LOCATED IN PT OF SW NE ADDITION 21 05S 10W 0.02 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>970-13909-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT, DWAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9-13 BLOCK 011 EUREKA HEIGHTS #4 ADDITION 07 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18252-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 012 BLOCK 013 EUREKA HEIGHTS #4 ADDITION 07 06S 09 </x:t>
   </x:si>
   <x:si>
     <x:t>930-18267-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 013 BLOCK 013 EUREKA HEIGHTS #4 ADDITION 07 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18268-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 014 BLOCK 013 EUREKA HEIGHTS #4 ADDITION 07 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-18269-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 006 BLOCK 004 SPILLYARDS ADDITION 08 06S 09 </x:t>
+    <x:t>. 08 06S 09 0 ACRES LOT 006 BLOCK 004 SPILLYARDS ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-59811-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT, DWAYNE &amp; VALERIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 008 BLOCK 048 AUSTIN &amp; TAYLOR ADDITION 16 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-03196-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WRIGHT, JERRY LYNN </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">N 40 FT OF S 74 FT LOT 1 BLOCK 018 GEISREITERS S/D 8-6 S-09 W ADDITION 08 06S 09W </x:t>
+    <x:t xml:space="preserve">WRIGHT TRUST ATTN ROSALYN WRIGHT, ROBERTA G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 40 FT OF S 74 FT LOT 1 08 06S 09W 0 ACRES LOT  BLOCK 018 GEISREITERS S/D 8-6 S-09 W ADDITION CITY  SD 031</x:t>
   </x:si>
   <x:si>
     <x:t>930-21396-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WYNNE, C H &amp; WF </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 010 BLOCK 009 TAYLOR &amp; CO. PT ADDITION 31 05S 09W </x:t>
+    <x:t>. 31 05S 09W 0 ACRES LOT 010 BLOCK 009 TAYLOR &amp; CO. PT 31-5S-09W ADDITION CITY  SD 021</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARDING DRAIN IMP DISTRICT, </x:t>
   </x:si>
   <x:si>
     <x:t>930-63019-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WYNNE, JESSYE SCOTT ATTN HARRY GOLDEN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 15.825 CHS W OF NW COR SW SE TH W 5.485 CHS S 3 DEG W 9.1 CHS E 5.19 CHS NE'LY 9.1 CHS TO POB BERRY JESSE EST ADDITION 35 06S 07W 4.97 ACRES </x:t>
+    <x:t xml:space="preserve">WYNNE ATTN HARRY GOLDEN, JESSYE SCOTT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 15.825 CHS W OF NW COR SW SE TH W 5.485 CHS S 3 DEG W 9.1 CHS E 5.19 CHS NE'LY 9.1 CHS TO POB 35 06S 07W 4.97 ACRES LOT  BLOCK  BERRY JESSE EST ADDITION CITY  SD 030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRENCHTOWN AUBURN LEVEE DIST, LINWOOD MOSCOW VOL FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>106-00003-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, MABLE </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG 140 FT E OF NW COR LOT 8 TH S 598 FT E 70 FT N 604 FT W 70 FT TO POB BRIDGETOWN RES ADDITION 03 05S 09W 1 ACRE</x:t>
+    <x:t>PLUM BAYOU LEVEE DIST., WATERLOO DRAINAGE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>136-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t>ZEBRA FUNDS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 250 FT LOT 5 LOT  BLOCK  CLARKS SALLIE ADDITION 15 06S 09W </x:t>
   </x:si>
   <x:si>
     <x:t>930-11216-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -6794,18219 +7085,17883 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>3085</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>4500</x:v>
+        <x:v>4514.68</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>3086</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>286.42</x:v>
+        <x:v>301.1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>3087</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>6321.23</x:v>
+        <x:v>6335.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>3088</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>3805</x:v>
+        <x:v>3834.25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>3089</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>2997.29</x:v>
+        <x:v>3019.31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>3090</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>3227.83</x:v>
+        <x:v>3249.85</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>3091</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>373.02</x:v>
+        <x:v>380.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>3092</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>351.35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>3093</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>371.89</x:v>
+        <x:v>379.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>3094</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>398.16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>3095</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>366.6</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>3096</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>753.58</x:v>
+        <x:v>760.92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>3097</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>366.6</x:v>
+        <x:v>373.94</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>3098</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>380.62</x:v>
+        <x:v>387.96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>3099</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>382.36</x:v>
+        <x:v>389.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>3100</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>711.66</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>3101</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>380.62</x:v>
+        <x:v>387.96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>3102</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>528.39</x:v>
+        <x:v>535.73</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>3103</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2364.79</x:v>
+        <x:v>2386.81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>3104</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>253.52</x:v>
+        <x:v>260.86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>3105</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>219.82</x:v>
+        <x:v>227.16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>3106</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>363.74</x:v>
+        <x:v>371.08</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>3107</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>319.29</x:v>
+        <x:v>341.31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>3108</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>279.1</x:v>
+        <x:v>293.78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>3109</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>351.85</x:v>
+        <x:v>359.19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>3110</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>3453.25</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>3111</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>297.36</x:v>
+        <x:v>312.04</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>3112</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>171.86</x:v>
+        <x:v>179.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>3113</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>7150.91</x:v>
+        <x:v>7158.25</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>3114</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1521.93</x:v>
+        <x:v>1543.95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>3115</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>917.95</x:v>
+        <x:v>925.29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>3116</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>2378.17</x:v>
+        <x:v>2385.51</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>3117</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>4098.81</x:v>
+        <x:v>4113.49</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>3118</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>900</x:v>
+        <x:v>907.82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>3119</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>586.14</x:v>
+        <x:v>593.48</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>3120</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>419</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>3121</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1943.18</x:v>
+        <x:v>1950.52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>3122</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>637.64</x:v>
+        <x:v>644.98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>3123</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>304.67</x:v>
+        <x:v>319.35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>3124</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>405.33</x:v>
+        <x:v>420.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>3125</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>301.27</x:v>
+        <x:v>308.61</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>3126</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>830.26</x:v>
+        <x:v>837.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>3127</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>606.08</x:v>
+        <x:v>657.46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>3128</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>7346.05</x:v>
+        <x:v>7375.41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>3129</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>10153.28</x:v>
+        <x:v>10189.98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>3130</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>3131</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>3132</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>256.79</x:v>
+        <x:v>271.47</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>3133</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>257.26</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>3134</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>267.58</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>3135</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>301.05</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>3136</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>267.58</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>3137</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>309.69</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>3138</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>302</x:v>
+        <x:v>302.3</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>3139</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>254</x:v>
+        <x:v>253.52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>3140</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>1925.11</x:v>
+        <x:v>1939.79</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>3141</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>834.72</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>3142</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>838.35</x:v>
+        <x:v>845.69</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>3143</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1311</x:v>
+        <x:v>1325.68</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>3144</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2501.47</x:v>
+        <x:v>2508.81</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>3145</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>5151.55</x:v>
+        <x:v>5166.23</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>3146</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>2608.73</x:v>
+        <x:v>2738.7</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>3147</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>979.47</x:v>
+        <x:v>986.81</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>3148</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
-[...11 lines deleted...]
-        <x:v>231.58</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>3149</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>3150</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>175.42</x:v>
+        <x:v>182.76</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>3151</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>172.07</x:v>
+        <x:v>186.75</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>3152</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>201.74</x:v>
+        <x:v>216.42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>3153</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>1199.13</x:v>
+        <x:v>1213.81</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>3154</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>194.77</x:v>
+        <x:v>202.11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>3155</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>231.06</x:v>
+        <x:v>245.74</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>3156</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>292.41</x:v>
+        <x:v>299.75</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>3157</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>1638.3</x:v>
+        <x:v>1652.98</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>3158</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>1674.35</x:v>
+        <x:v>1696.37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>3159</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>317.77</x:v>
+        <x:v>325.11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>3160</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>317.77</x:v>
+        <x:v>325.11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>3161</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>1693.43</x:v>
+        <x:v>1785.77</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>3162</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>341.2</x:v>
+        <x:v>355.88</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>3163</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>221.38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>3164</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>1224.44</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>3165</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>2552.8</x:v>
+        <x:v>2596.84</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>3166</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>286.42</x:v>
+        <x:v>308.44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>3167</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>410.68</x:v>
+        <x:v>418.02</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>3168</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>3199.13</x:v>
+        <x:v>3221.15</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>3169</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>647.92</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>3170</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>224.34</x:v>
+        <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>3171</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>808.62</x:v>
+        <x:v>823.3</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>3172</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>3173</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>231.58</x:v>
+        <x:v>246.26</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>3174</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>268.13</x:v>
+        <x:v>297.49</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>3175</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>268.13</x:v>
+        <x:v>297.49</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>3176</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>290.06</x:v>
+        <x:v>319.42</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>3177</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>354.22</x:v>
+        <x:v>383.58</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>3178</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>484.13</x:v>
+        <x:v>498.81</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>3179</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>428.48</x:v>
+        <x:v>443.16</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>3180</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>3181</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>3182</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>432.23</x:v>
+        <x:v>439.57</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>3183</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>1418.14</x:v>
+        <x:v>1432.82</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>3184</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>3185</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>220.61</x:v>
+        <x:v>235.29</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>3186</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>812.36</x:v>
+        <x:v>827.04</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>3187</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>449.1</x:v>
+        <x:v>456.44</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>3188</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>452.4</x:v>
+        <x:v>459.74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>3189</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>1135.61</x:v>
+        <x:v>1142.95</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>3190</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>4950</x:v>
+        <x:v>4972.04</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>3191</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>237.52</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>3192</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>368.02</x:v>
+        <x:v>375.36</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>3193</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>2253.36</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>3194</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>530.65</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>3195</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>306.68</x:v>
+        <x:v>314.02</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>3196</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>224.34</x:v>
+        <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>3197</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>305</x:v>
+        <x:v>312.65</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>3198</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>1679.24</x:v>
+        <x:v>1708.6</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>3199</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>321</x:v>
-[...11 lines deleted...]
-        <x:v>1635</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>3200</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>485.12</x:v>
+        <x:v>492.46</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>3201</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>220.61</x:v>
+        <x:v>227.95</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>3202</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>256.56</x:v>
+        <x:v>263.9</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>3203</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>308.44</x:v>
+        <x:v>323.12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>3204</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>229.38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>3205</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>560.42</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>3206</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>1229.47</x:v>
+        <x:v>1236.81</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>3207</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1408.58</x:v>
+        <x:v>1415.92</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>3208</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>4992.08</x:v>
+        <x:v>5021.44</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>3209</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>1415.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>3210</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>446.4</x:v>
+        <x:v>461.08</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>3211</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>2639</x:v>
+        <x:v>2746.42</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>3212</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>341.24</x:v>
+        <x:v>355.92</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>3213</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>292.39</x:v>
+        <x:v>314.41</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>3214</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>1594.99</x:v>
+        <x:v>1609.67</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>3215</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>180.68</x:v>
+        <x:v>188.02</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>3216</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>2089.38</x:v>
+        <x:v>2104.06</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>3217</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>2147</x:v>
+        <x:v>2161.59</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>3218</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>1812</x:v>
+        <x:v>1833.55</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>3219</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>532.3</x:v>
+        <x:v>583.68</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>3220</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>303.64</x:v>
+        <x:v>310.98</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>3221</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>284.95</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>3222</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>1680.04</x:v>
+        <x:v>1687.38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>3223</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>3224</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>290.2</x:v>
+        <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>3225</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1279.05</x:v>
+        <x:v>1293.73</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>3226</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>235.05</x:v>
+        <x:v>242.39</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>3227</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>3228</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>3229</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>3230</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>3231</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>3232</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>3233</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>271.87</x:v>
+        <x:v>279.21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>3234</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>200.89</x:v>
+        <x:v>208.23</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>3235</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>181.7</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>3236</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>201.15</x:v>
+        <x:v>215.83</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>3237</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>232.67</x:v>
+        <x:v>240.01</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>3238</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>1426.84</x:v>
+        <x:v>1448.86</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>3239</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>1138.07</x:v>
+        <x:v>1152.75</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>3240</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>289.15</x:v>
+        <x:v>303.83</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>3241</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>1124.45</x:v>
+        <x:v>1146.47</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>3242</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1025.43</x:v>
+        <x:v>1032.77</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>3243</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>165.17</x:v>
+        <x:v>179.85</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>3244</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>1013.25</x:v>
+        <x:v>1020.59</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>3245</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>673.39</x:v>
+        <x:v>680.73</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>3246</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>336.32</x:v>
+        <x:v>343.66</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>3247</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>554.82</x:v>
+        <x:v>562.16</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>3248</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>820.24</x:v>
+        <x:v>827.58</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>3249</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>303.64</x:v>
+        <x:v>318.32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>3250</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>330.49</x:v>
+        <x:v>337.83</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>3251</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>444.99</x:v>
+        <x:v>452.33</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>3252</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>310.91</x:v>
+        <x:v>318.25</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>3253</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>569.95</x:v>
+        <x:v>577.29</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>3254</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>4318.11</x:v>
+        <x:v>4340.13</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>3255</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>257</x:v>
+        <x:v>265.21</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>3256</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>1169.51</x:v>
+        <x:v>1191.53</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>3257</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>1481.68</x:v>
+        <x:v>1489.02</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>3258</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>356.07</x:v>
+        <x:v>370.75</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>3259</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>555.62</x:v>
+        <x:v>592.32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>3260</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>3418.97</x:v>
+        <x:v>3433.65</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>3261</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>1540</x:v>
+        <x:v>1562.16</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>3262</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>2340.66</x:v>
+        <x:v>2348</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>3263</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>3264</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>3265</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>3266</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>3267</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>3268</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>3269</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>3270</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>3271</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>3272</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>422.12</x:v>
+        <x:v>444.14</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>3273</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>515</x:v>
-[...11 lines deleted...]
-        <x:v>9842</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>3274</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>844.97</x:v>
+        <x:v>874.33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>3275</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>818.2</x:v>
+        <x:v>847.56</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>3276</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>1135.19</x:v>
+        <x:v>1149.87</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>3277</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>176.62</x:v>
+        <x:v>183.96</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>3278</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>2322</x:v>
+        <x:v>2337.07</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>3279</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>269</x:v>
+        <x:v>284.03</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>3280</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>756.21</x:v>
+        <x:v>763.55</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>3281</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>3282</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>1969.88</x:v>
+        <x:v>1999.24</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>3283</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>415.7</x:v>
+        <x:v>430.38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>3284</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>415.7</x:v>
+        <x:v>430.38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>3285</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>297.39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>3286</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>3470.14</x:v>
+        <x:v>3484.82</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>3287</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>560.07</x:v>
+        <x:v>574.75</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>3288</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>560</x:v>
-[...11 lines deleted...]
-        <x:v>771.97</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>3289</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>446.12</x:v>
+        <x:v>468.14</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>3290</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>822.75</x:v>
+        <x:v>830.09</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>3291</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>272.52</x:v>
+        <x:v>279.86</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>3292</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>20442.01</x:v>
+        <x:v>20449.35</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>3293</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>189.12</x:v>
+        <x:v>196.46</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>3294</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>219.74</x:v>
+        <x:v>227.08</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>3295</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>250.41</x:v>
+        <x:v>257.75</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>3296</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G213" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>3297</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>351.35</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>3298</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>387.94</x:v>
+        <x:v>395.28</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>3299</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>3300</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>3301</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G218" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>3302</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>3303</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>1563.1</x:v>
+        <x:v>1570.44</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>3304</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>597</x:v>
-[...11 lines deleted...]
-        <x:v>640.88</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>3305</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>306.68</x:v>
+        <x:v>314.02</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>3306</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>2220</x:v>
+        <x:v>2234.71</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>3307</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>368.56</x:v>
+        <x:v>383.24</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>3308</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>2026.29</x:v>
+        <x:v>2033.63</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>3309</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>341.24</x:v>
+        <x:v>348.58</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>3310</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>743.32</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>3311</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>3312</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>257.26</x:v>
+        <x:v>286.62</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>3313</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>2335.81</x:v>
+        <x:v>2343.15</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>3314</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>172.07</x:v>
+        <x:v>179.41</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>3315</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>1708.29</x:v>
+        <x:v>1715.63</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>3316</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>2378.17</x:v>
+        <x:v>2385.51</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>3317</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>2136</x:v>
+        <x:v>2150.63</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>3318</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>1726.79</x:v>
+        <x:v>1741.47</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>3319</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>239.1</x:v>
+        <x:v>261.12</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>3320</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>19365.3</x:v>
+        <x:v>19387.32</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>3321</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>1368.59</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>3322</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>647.54</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>3323</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>242.03</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>3324</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>599.11</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>3325</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>1267.63</x:v>
+        <x:v>1289.65</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>3326</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>392.41</x:v>
+        <x:v>399.75</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>3327</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>377.79</x:v>
+        <x:v>385.13</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>3328</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>373.61</x:v>
+        <x:v>380.95</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>3329</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>1297.95</x:v>
+        <x:v>1319.97</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>3330</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>268.13</x:v>
+        <x:v>297.49</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>3331</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>1870.25</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>3332</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>2054.68</x:v>
+        <x:v>2069.36</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>3333</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>441.35</x:v>
+        <x:v>456.03</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>3334</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>248.49</x:v>
+        <x:v>255.83</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>3335</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>666.5</x:v>
+        <x:v>673.84</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>3336</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>2786.24</x:v>
+        <x:v>2800.92</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>3337</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>4303.76</x:v>
+        <x:v>4318.44</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>3338</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>1568.36</x:v>
+        <x:v>1583.04</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>3339</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>695</x:v>
-[...11 lines deleted...]
-        <x:v>925.96</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>3340</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>335.04</x:v>
+        <x:v>342.38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>3341</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>3538.44</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>3342</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>3343</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>3344</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>3345</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>3346</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>3347</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>3348</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>304.67</x:v>
+        <x:v>326.69</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>3349</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>880.67</x:v>
+        <x:v>888.01</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>3350</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>3351</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>1057.66</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>3352</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>729</x:v>
-[...11 lines deleted...]
-        <x:v>262.39</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>3353</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>390.22</x:v>
+        <x:v>404.9</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>3354</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>226.56</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>3355</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>3356</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>3357</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>3358</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>3359</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>2249.29</x:v>
+        <x:v>2263.97</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>3360</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>224.34</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>3361</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>184.82</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>3362</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>3363</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>268.34</x:v>
+        <x:v>275.68</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>3364</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>2675.22</x:v>
+        <x:v>2697.24</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>3365</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>2104.99</x:v>
+        <x:v>2189.99</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>3366</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>8743.02</x:v>
+        <x:v>8757.7</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>3367</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>1178.29</x:v>
+        <x:v>1207.65</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>3368</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>283.62</x:v>
+        <x:v>298.3</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>3369</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G286" s="1">
-        <x:v>6266.43</x:v>
+        <x:v>6281.11</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>3370</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>3149.26</x:v>
+        <x:v>3156.6</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>3371</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>741.35</x:v>
+        <x:v>748.69</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>3372</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>469.35</x:v>
+        <x:v>476.69</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>3373</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>552.78</x:v>
+        <x:v>560.12</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>3374</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>263.85</x:v>
+        <x:v>271.19</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>3375</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>3376</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>290.2</x:v>
+        <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>3377</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>1870.27</x:v>
+        <x:v>1877.61</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>3378</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>290.2</x:v>
+        <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>3379</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>781</x:v>
-[...11 lines deleted...]
-        <x:v>1302.56</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>3380</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>781</x:v>
-[...11 lines deleted...]
-        <x:v>991.85</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>3381</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>200.61</x:v>
+        <x:v>207.95</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>3382</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>200.61</x:v>
+        <x:v>207.95</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>3383</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>200.61</x:v>
+        <x:v>207.95</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>3384</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>168.51</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>3385</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>236.59</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>3386</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>229.38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>3387</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="G304" s="1">
-        <x:v>231.06</x:v>
+        <x:v>238.4</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>3388</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>231.06</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>3389</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>231.06</x:v>
+        <x:v>238.4</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>3390</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>3532</x:v>
+        <x:v>3539.61</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>3391</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>1290.87</x:v>
+        <x:v>1305.55</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>3392</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>5707.14</x:v>
+        <x:v>5729.16</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>3393</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>1521.87</x:v>
+        <x:v>1536.55</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>3394</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>973.45</x:v>
+        <x:v>988.13</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>3395</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>509.3</x:v>
+        <x:v>516.64</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>3396</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>180.68</x:v>
+        <x:v>188.02</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>3397</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G314" s="1">
-        <x:v>180.68</x:v>
+        <x:v>188.02</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>3398</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>3399</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>3400</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>3401</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>3402</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G319" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>3403</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G320" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>3404</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>3405</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>3406</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>1186.49</x:v>
+        <x:v>1208.51</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>3407</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>3408</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>3409</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>3410</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>3411</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G328" s="1">
-        <x:v>746.95</x:v>
+        <x:v>761.63</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>3412</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>3413</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>3414</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>3415</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>3416</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>888</x:v>
-[...11 lines deleted...]
-        <x:v>357.88</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>3417</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>4310.08</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>3418</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G335" s="1">
-        <x:v>2235.84</x:v>
+        <x:v>2257.86</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>3419</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G336" s="1">
-        <x:v>1386.64</x:v>
+        <x:v>1423.34</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>3420</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>900</x:v>
-[...11 lines deleted...]
-        <x:v>573.39</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>3421</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G338" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>3422</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G339" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>3423</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G340" s="1">
-        <x:v>531.11</x:v>
+        <x:v>538.45</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>3424</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="G341" s="1">
-        <x:v>8430</x:v>
+        <x:v>8437.62</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>3425</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>706.76</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>3426</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="G343" s="1">
-        <x:v>380.62</x:v>
+        <x:v>387.96</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>3427</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G344" s="1">
-        <x:v>7359.31</x:v>
+        <x:v>7373.99</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>3428</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G345" s="1">
-        <x:v>200.22</x:v>
+        <x:v>229.58</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>3429</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="G346" s="1">
-        <x:v>425.07</x:v>
+        <x:v>432.41</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>3430</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>1403.35</x:v>
+        <x:v>1418.03</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>3431</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G348" s="1">
-        <x:v>450.89</x:v>
+        <x:v>465.57</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>3432</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>870.54</x:v>
+        <x:v>892.56</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>3433</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G350" s="1">
-        <x:v>1032.09</x:v>
+        <x:v>1054.11</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>3434</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>2623.23</x:v>
+        <x:v>2637.91</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>3435</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>344.6</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>3436</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>639.51</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>3437</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G354" s="1">
-        <x:v>3599.98</x:v>
+        <x:v>3614.66</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>3438</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G355" s="1">
-        <x:v>2639.01</x:v>
+        <x:v>2661.03</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>3439</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G356" s="1">
-        <x:v>3794</x:v>
+        <x:v>3816.02</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>3440</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="G357" s="1">
-        <x:v>5083.38</x:v>
+        <x:v>5098.06</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>3441</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G358" s="1">
-        <x:v>1796.2</x:v>
+        <x:v>1818.22</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>3442</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="G359" s="1">
         <x:v>176.76</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>3443</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="G360" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>3444</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>3445</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="G362" s="1">
-        <x:v>988.85</x:v>
+        <x:v>1003.53</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>3446</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="G363" s="1">
-        <x:v>357.88</x:v>
+        <x:v>394.58</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>3447</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G364" s="1">
-        <x:v>611.72</x:v>
+        <x:v>633.74</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>3448</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>357.61</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>3449</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G366" s="1">
-        <x:v>945.86</x:v>
+        <x:v>967.88</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>3450</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="G367" s="1">
-        <x:v>965</x:v>
+        <x:v>986.66</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>3451</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G368" s="1">
-        <x:v>310.79</x:v>
+        <x:v>318.13</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>3452</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="G369" s="1">
-        <x:v>1039.96</x:v>
+        <x:v>1061.98</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>3453</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="G370" s="1">
-        <x:v>3467.17</x:v>
+        <x:v>3481.85</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>3454</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>197.98</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>3455</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>237.52</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>3456</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>253.98</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>3457</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>267.36</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>3458</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G375" s="1">
-        <x:v>413.38</x:v>
+        <x:v>420.72</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>3459</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="G376" s="1">
-        <x:v>321.79</x:v>
+        <x:v>329.13</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>3460</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="G377" s="1">
-        <x:v>2949.56</x:v>
+        <x:v>2956.9</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>3461</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G378" s="1">
-        <x:v>465.22</x:v>
+        <x:v>472.56</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>3462</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G379" s="1">
-        <x:v>291.43</x:v>
+        <x:v>298.77</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>3463</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G380" s="1">
-        <x:v>1869</x:v>
+        <x:v>1891.14</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>3464</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G381" s="1">
-        <x:v>450</x:v>
+        <x:v>472.49</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>3465</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G382" s="1">
-        <x:v>520</x:v>
+        <x:v>542.37</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>3466</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="G383" s="1">
-        <x:v>3295</x:v>
+        <x:v>3316.69</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>3467</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G384" s="1">
-        <x:v>563.77</x:v>
+        <x:v>571.11</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>3468</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="G385" s="1">
-        <x:v>552.67</x:v>
+        <x:v>560.01</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>3469</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="G386" s="1">
-        <x:v>322.96</x:v>
+        <x:v>330.3</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>3470</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="G387" s="1">
-        <x:v>816.28</x:v>
+        <x:v>823.62</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>3471</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G388" s="1">
-        <x:v>6762.76</x:v>
+        <x:v>6777.44</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>3472</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G389" s="1">
-        <x:v>373.61</x:v>
+        <x:v>380.95</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>3473</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G390" s="1">
-        <x:v>208</x:v>
+        <x:v>229.89</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>3474</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G391" s="1">
-        <x:v>824</x:v>
+        <x:v>853.08</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>3475</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="G392" s="1">
-        <x:v>704.52</x:v>
+        <x:v>711.86</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>3476</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G393" s="1">
-        <x:v>250.3</x:v>
+        <x:v>257.64</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>3477</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G394" s="1">
-        <x:v>257.22</x:v>
+        <x:v>271.9</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>3478</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="G395" s="1">
-        <x:v>237.23</x:v>
+        <x:v>244.57</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>3479</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="G396" s="1">
-        <x:v>879.7</x:v>
+        <x:v>887.04</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>3480</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>939.95</x:v>
+        <x:v>969.31</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>3481</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="G398" s="1">
-        <x:v>3371</x:v>
+        <x:v>3386.18</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>3482</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G399" s="1">
-        <x:v>7878.57</x:v>
+        <x:v>7907.93</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>3483</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="G400" s="1">
-        <x:v>1108.84</x:v>
+        <x:v>1138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>3484</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>3485</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="G402" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>3486</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>3487</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="G404" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>3488</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="G405" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>3489</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="G406" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>3490</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="G407" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>3491</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G408" s="1">
         <x:v>200.61</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>3492</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="G409" s="1">
-        <x:v>6984.89</x:v>
+        <x:v>7006.91</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>3493</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G410" s="1">
-        <x:v>820.48</x:v>
+        <x:v>827.82</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>3494</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="G411" s="1">
-        <x:v>1053.81</x:v>
+        <x:v>1075.83</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>3495</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="G412" s="1">
-        <x:v>872.94</x:v>
+        <x:v>880.28</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>3496</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="G413" s="1">
-        <x:v>335.98</x:v>
+        <x:v>350.66</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>3497</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G414" s="1">
-        <x:v>246.19</x:v>
+        <x:v>260.87</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>3498</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="G415" s="1">
-        <x:v>510.41</x:v>
+        <x:v>517.75</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>3499</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="G416" s="1">
-        <x:v>290.06</x:v>
+        <x:v>297.4</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>3500</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G417" s="1">
-        <x:v>212.11</x:v>
+        <x:v>219.45</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>3501</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G418" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>3502</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="G419" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>3503</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G420" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>3504</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="G421" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>3505</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G422" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B423" s="0">
         <x:v>3506</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="G423" s="1">
         <x:v>180.68</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B424" s="0">
         <x:v>3507</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G424" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B425" s="0">
         <x:v>3508</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="G425" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B426" s="0">
         <x:v>3509</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="G426" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B427" s="0">
         <x:v>3510</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G427" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B428" s="0">
         <x:v>3511</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="G428" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B429" s="0">
         <x:v>3512</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="G429" s="1">
         <x:v>171.86</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B430" s="0">
         <x:v>3513</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="G430" s="1">
-        <x:v>265.75</x:v>
+        <x:v>273.09</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B431" s="0">
         <x:v>3514</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G431" s="1">
-        <x:v>265.75</x:v>
+        <x:v>273.09</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B432" s="0">
         <x:v>3515</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G432" s="1">
-        <x:v>187.7</x:v>
+        <x:v>195.04</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B433" s="0">
         <x:v>3516</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="G433" s="1">
-        <x:v>212.11</x:v>
+        <x:v>219.45</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B434" s="0">
         <x:v>3517</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G434" s="1">
-        <x:v>212.11</x:v>
+        <x:v>219.45</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B435" s="0">
         <x:v>3518</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="G435" s="1">
-        <x:v>212.11</x:v>
+        <x:v>219.45</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B436" s="0">
         <x:v>3519</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="G436" s="1">
-        <x:v>240.72</x:v>
+        <x:v>248.06</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:7">
       <x:c r="A437" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B437" s="0">
         <x:v>3520</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="G437" s="1">
-        <x:v>205.99</x:v>
+        <x:v>213.33</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:7">
       <x:c r="A438" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B438" s="0">
         <x:v>3521</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G438" s="1">
-        <x:v>235.23</x:v>
+        <x:v>242.57</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B439" s="0">
         <x:v>3522</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G439" s="1">
-        <x:v>235.23</x:v>
+        <x:v>242.57</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B440" s="0">
         <x:v>3523</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="G440" s="1">
-        <x:v>205.99</x:v>
+        <x:v>213.33</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B441" s="0">
         <x:v>3524</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G441" s="1">
-        <x:v>205.99</x:v>
+        <x:v>213.33</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:7">
       <x:c r="A442" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B442" s="0">
         <x:v>3525</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G442" s="1">
-        <x:v>1492.24</x:v>
+        <x:v>1506.92</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:7">
       <x:c r="A443" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B443" s="0">
         <x:v>3526</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G443" s="1">
-        <x:v>487.44</x:v>
+        <x:v>494.78</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:7">
       <x:c r="A444" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B444" s="0">
         <x:v>3527</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="G444" s="1">
-        <x:v>910.79</x:v>
+        <x:v>918.13</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:7">
       <x:c r="A445" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B445" s="0">
         <x:v>3528</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="G445" s="1">
-        <x:v>1062.04</x:v>
+        <x:v>1069.38</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:7">
       <x:c r="A446" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B446" s="0">
         <x:v>3529</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G446" s="1">
         <x:v>197.98</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:7">
       <x:c r="A447" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B447" s="0">
         <x:v>3530</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G447" s="1">
         <x:v>257.26</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:7">
       <x:c r="A448" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B448" s="0">
         <x:v>3531</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G448" s="1">
-        <x:v>231.58</x:v>
+        <x:v>238.92</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:7">
       <x:c r="A449" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B449" s="0">
         <x:v>3532</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="G449" s="1">
-        <x:v>304.67</x:v>
+        <x:v>312.01</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:7">
       <x:c r="A450" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B450" s="0">
         <x:v>3533</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G450" s="1">
-        <x:v>304.67</x:v>
+        <x:v>312.01</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:7">
       <x:c r="A451" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B451" s="0">
         <x:v>3534</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="G451" s="1">
-        <x:v>3761.61</x:v>
+        <x:v>3768.95</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:7">
       <x:c r="A452" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B452" s="0">
         <x:v>3535</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="G452" s="1">
-        <x:v>6577.11</x:v>
+        <x:v>6591.79</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:7">
       <x:c r="A453" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B453" s="0">
         <x:v>3536</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="G453" s="1">
-        <x:v>6855</x:v>
+        <x:v>6869.3</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:7">
       <x:c r="A454" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B454" s="0">
         <x:v>3537</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="G454" s="1">
-        <x:v>1911.98</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:7">
       <x:c r="A455" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B455" s="0">
         <x:v>3538</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G455" s="1">
-        <x:v>1345.33</x:v>
+        <x:v>1360.01</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:7">
       <x:c r="A456" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B456" s="0">
         <x:v>3539</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="G456" s="1">
-        <x:v>5174.44</x:v>
+        <x:v>5189.12</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:7">
       <x:c r="A457" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B457" s="0">
         <x:v>3540</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G457" s="1">
-        <x:v>2949.66</x:v>
+        <x:v>2957</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:7">
       <x:c r="A458" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B458" s="0">
         <x:v>3541</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="G458" s="1">
-        <x:v>4314.61</x:v>
+        <x:v>4329.29</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:7">
       <x:c r="A459" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B459" s="0">
         <x:v>3542</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="G459" s="1">
-        <x:v>230.34</x:v>
+        <x:v>237.68</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:7">
       <x:c r="A460" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B460" s="0">
         <x:v>3543</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G460" s="1">
-        <x:v>1211.18</x:v>
+        <x:v>1233.2</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:7">
       <x:c r="A461" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B461" s="0">
         <x:v>3544</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G461" s="1">
-        <x:v>4205.65</x:v>
+        <x:v>4220.33</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:7">
       <x:c r="A462" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B462" s="0">
         <x:v>3545</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="G462" s="1">
-        <x:v>3594.37</x:v>
+        <x:v>3609.05</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:7">
       <x:c r="A463" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B463" s="0">
         <x:v>3546</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G463" s="1">
-        <x:v>333.03</x:v>
+        <x:v>347.71</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:7">
       <x:c r="A464" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B464" s="0">
         <x:v>3547</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G464" s="1">
-        <x:v>757.69</x:v>
+        <x:v>765.03</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:7">
       <x:c r="A465" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B465" s="0">
         <x:v>3548</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="G465" s="1">
-        <x:v>1243.77</x:v>
+        <x:v>1265.79</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:7">
       <x:c r="A466" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B466" s="0">
         <x:v>3549</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="G466" s="1">
-        <x:v>2861.97</x:v>
+        <x:v>2876.65</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:7">
       <x:c r="A467" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B467" s="0">
         <x:v>3550</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="G467" s="1">
-        <x:v>2921.86</x:v>
+        <x:v>2936.54</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:7">
       <x:c r="A468" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B468" s="0">
         <x:v>3551</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G468" s="1">
-        <x:v>1682.71</x:v>
+        <x:v>1704.73</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:7">
       <x:c r="A469" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B469" s="0">
         <x:v>3552</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="G469" s="1">
-        <x:v>1698.02</x:v>
+        <x:v>1712.7</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:7">
       <x:c r="A470" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B470" s="0">
         <x:v>3553</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G470" s="1">
-        <x:v>4230.41</x:v>
+        <x:v>4245.09</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:7">
       <x:c r="A471" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B471" s="0">
         <x:v>3554</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G471" s="1">
-        <x:v>1013.79</x:v>
+        <x:v>1035.81</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:7">
       <x:c r="A472" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B472" s="0">
         <x:v>3555</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G472" s="1">
-        <x:v>2282.16</x:v>
+        <x:v>2304.18</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:7">
       <x:c r="A473" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B473" s="0">
         <x:v>3556</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="G473" s="1">
-        <x:v>530.38</x:v>
+        <x:v>552.4</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:7">
       <x:c r="A474" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B474" s="0">
         <x:v>3557</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G474" s="1">
-        <x:v>2611.13</x:v>
+        <x:v>2633.15</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:7">
       <x:c r="A475" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B475" s="0">
         <x:v>3558</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="G475" s="1">
-        <x:v>1566</x:v>
+        <x:v>1595.13</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:7">
       <x:c r="A476" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B476" s="0">
         <x:v>3559</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G476" s="1">
-        <x:v>3218</x:v>
+        <x:v>3325.35</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:7">
       <x:c r="A477" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B477" s="0">
         <x:v>3560</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G477" s="1">
-        <x:v>3459</x:v>
+        <x:v>3473.84</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:7">
       <x:c r="A478" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B478" s="0">
         <x:v>3561</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G478" s="1">
-        <x:v>6275.58</x:v>
+        <x:v>6290.26</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:7">
       <x:c r="A479" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B479" s="0">
         <x:v>3562</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G479" s="1">
-        <x:v>6920.71</x:v>
+        <x:v>6950.07</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:7">
       <x:c r="A480" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B480" s="0">
         <x:v>3563</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G480" s="1">
-        <x:v>901.46</x:v>
+        <x:v>916.14</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:7">
       <x:c r="A481" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B481" s="0">
         <x:v>3564</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="G481" s="1">
-        <x:v>238.9</x:v>
+        <x:v>253.58</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:7">
       <x:c r="A482" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B482" s="0">
         <x:v>3565</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G482" s="1">
-        <x:v>361.09</x:v>
+        <x:v>375.77</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:7">
       <x:c r="A483" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B483" s="0">
         <x:v>3566</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G483" s="1">
-        <x:v>1364.71</x:v>
+        <x:v>1416.09</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:7">
       <x:c r="A484" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B484" s="0">
         <x:v>3567</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G484" s="1">
-        <x:v>680.46</x:v>
+        <x:v>687.8</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:7">
       <x:c r="A485" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B485" s="0">
         <x:v>3568</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="G485" s="1">
-        <x:v>1725.21</x:v>
+        <x:v>1739.89</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:7">
       <x:c r="A486" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B486" s="0">
         <x:v>3569</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G486" s="1">
-        <x:v>871.42</x:v>
+        <x:v>878.76</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:7">
       <x:c r="A487" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B487" s="0">
         <x:v>3570</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="G487" s="1">
-        <x:v>1434.15</x:v>
+        <x:v>1448.83</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:7">
       <x:c r="A488" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B488" s="0">
         <x:v>3571</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G488" s="1">
-        <x:v>1332</x:v>
+        <x:v>1339.14</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:7">
       <x:c r="A489" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B489" s="0">
         <x:v>3572</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G489" s="1">
-        <x:v>1515.91</x:v>
+        <x:v>1523.25</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:7">
       <x:c r="A490" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B490" s="0">
         <x:v>3573</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G490" s="1">
-        <x:v>1779.23</x:v>
+        <x:v>1808.59</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:7">
       <x:c r="A491" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B491" s="0">
         <x:v>3574</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="G491" s="1">
-        <x:v>571.25</x:v>
+        <x:v>578.59</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:7">
       <x:c r="A492" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B492" s="0">
         <x:v>3575</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G492" s="1">
-        <x:v>1437.2</x:v>
+        <x:v>1444.54</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:7">
       <x:c r="A493" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B493" s="0">
         <x:v>3576</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G493" s="1">
         <x:v>652.72</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:7">
       <x:c r="A494" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B494" s="0">
         <x:v>3577</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G494" s="1">
         <x:v>426.11</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:7">
       <x:c r="A495" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B495" s="0">
         <x:v>3578</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="G495" s="1">
-        <x:v>566.18</x:v>
+        <x:v>573.52</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:7">
       <x:c r="A496" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B496" s="0">
         <x:v>3579</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="G496" s="1">
-        <x:v>395.58</x:v>
+        <x:v>424.94</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:7">
       <x:c r="A497" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B497" s="0">
         <x:v>3580</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G497" s="1">
-        <x:v>1199.73</x:v>
+        <x:v>1229.09</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:7">
       <x:c r="A498" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B498" s="0">
         <x:v>3581</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G498" s="1">
-        <x:v>277.02</x:v>
+        <x:v>306.38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:7">
       <x:c r="A499" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B499" s="0">
         <x:v>3582</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G499" s="1">
-        <x:v>1099.86</x:v>
+        <x:v>1129.22</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:7">
       <x:c r="A500" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B500" s="0">
         <x:v>3583</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="G500" s="1">
-        <x:v>268.13</x:v>
+        <x:v>304.83</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:7">
       <x:c r="A501" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B501" s="0">
         <x:v>3584</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="G501" s="1">
-        <x:v>662.88</x:v>
+        <x:v>699.58</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:7">
       <x:c r="A502" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B502" s="0">
         <x:v>3585</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="G502" s="1">
-        <x:v>237.52</x:v>
+        <x:v>244.86</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B503" s="0">
         <x:v>3586</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="G503" s="1">
-        <x:v>416.73</x:v>
+        <x:v>446.09</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B504" s="0">
         <x:v>3587</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="G504" s="1">
-        <x:v>2198.09</x:v>
+        <x:v>2220.11</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:7">
       <x:c r="A505" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B505" s="0">
         <x:v>3588</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G505" s="1">
-        <x:v>443.18</x:v>
+        <x:v>450.52</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:7">
       <x:c r="A506" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B506" s="0">
         <x:v>3589</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G506" s="1">
-        <x:v>576.31</x:v>
+        <x:v>583.65</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:7">
       <x:c r="A507" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B507" s="0">
         <x:v>3590</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="G507" s="1">
-        <x:v>225.44</x:v>
+        <x:v>240.12</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:7">
       <x:c r="A508" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B508" s="0">
         <x:v>3591</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="G508" s="1">
-        <x:v>2662.34</x:v>
+        <x:v>2691.7</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:7">
       <x:c r="A509" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B509" s="0">
         <x:v>3592</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="G509" s="1">
-        <x:v>3965.39</x:v>
+        <x:v>4002.09</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:7">
       <x:c r="A510" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B510" s="0">
         <x:v>3593</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G510" s="1">
-        <x:v>1343.08</x:v>
+        <x:v>1365.1</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:7">
       <x:c r="A511" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B511" s="0">
         <x:v>3594</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="G511" s="1">
-        <x:v>3978</x:v>
+        <x:v>4014.92</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:7">
       <x:c r="A512" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B512" s="0">
         <x:v>3595</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G512" s="1">
-        <x:v>290.2</x:v>
+        <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:7">
       <x:c r="A513" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B513" s="0">
         <x:v>3596</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1349</x:v>
-[...11 lines deleted...]
-        <x:v>1738.45</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:7">
       <x:c r="A514" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B514" s="0">
         <x:v>3597</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1352</x:v>
-[...11 lines deleted...]
-        <x:v>2350.05</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:7">
       <x:c r="A515" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B515" s="0">
         <x:v>3598</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G515" s="1">
-        <x:v>509.66</x:v>
+        <x:v>524.34</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:7">
       <x:c r="A516" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B516" s="0">
         <x:v>3599</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="G516" s="1">
-        <x:v>432.23</x:v>
+        <x:v>461.59</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:7">
       <x:c r="A517" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B517" s="0">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1361</x:v>
-[...11 lines deleted...]
-        <x:v>3275.56</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:7">
       <x:c r="A518" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B518" s="0">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G518" s="1">
-        <x:v>3881</x:v>
+        <x:v>3910.62</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:7">
       <x:c r="A519" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B519" s="0">
         <x:v>3602</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="G519" s="1">
-        <x:v>4819</x:v>
+        <x:v>4840.95</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:7">
       <x:c r="A520" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B520" s="0">
         <x:v>3603</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G520" s="1">
-        <x:v>2075.17</x:v>
+        <x:v>2089.85</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:7">
       <x:c r="A521" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B521" s="0">
         <x:v>3604</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="G521" s="1">
-        <x:v>343.09</x:v>
+        <x:v>357.77</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:7">
       <x:c r="A522" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B522" s="0">
         <x:v>3605</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="G522" s="1">
-        <x:v>587.9</x:v>
+        <x:v>602.58</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:7">
       <x:c r="A523" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B523" s="0">
         <x:v>3606</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="G523" s="1">
-        <x:v>686.28</x:v>
+        <x:v>700.96</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:7">
       <x:c r="A524" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B524" s="0">
         <x:v>3607</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G524" s="1">
-        <x:v>487.51</x:v>
+        <x:v>502.19</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:7">
       <x:c r="A525" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B525" s="0">
         <x:v>3608</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G525" s="1">
-        <x:v>937.52</x:v>
+        <x:v>952.2</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:7">
       <x:c r="A526" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B526" s="0">
         <x:v>3609</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="G526" s="1">
-        <x:v>354.22</x:v>
+        <x:v>376.24</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:7">
       <x:c r="A527" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B527" s="0">
         <x:v>3610</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G527" s="1">
         <x:v>540.94</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:7">
       <x:c r="A528" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B528" s="0">
         <x:v>3611</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1395</x:v>
-[...11 lines deleted...]
-        <x:v>819.17</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:7">
       <x:c r="A529" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B529" s="0">
         <x:v>3612</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1395</x:v>
-[...11 lines deleted...]
-        <x:v>266.85</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:7">
       <x:c r="A530" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B530" s="0">
         <x:v>3613</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>1395</x:v>
-[...11 lines deleted...]
-        <x:v>6902</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:7">
       <x:c r="A531" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B531" s="0">
         <x:v>3614</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>1395</x:v>
-[...11 lines deleted...]
-        <x:v>185.58</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:7">
       <x:c r="A532" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B532" s="0">
         <x:v>3615</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="G532" s="1">
-        <x:v>443.03</x:v>
+        <x:v>516.43</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:7">
       <x:c r="A533" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B533" s="0">
         <x:v>3616</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="G533" s="1">
-        <x:v>394</x:v>
+        <x:v>423.82</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:7">
       <x:c r="A534" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B534" s="0">
         <x:v>3617</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G534" s="1">
-        <x:v>164.91</x:v>
+        <x:v>194.27</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:7">
       <x:c r="A535" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B535" s="0">
         <x:v>3618</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="G535" s="1">
-        <x:v>238.36</x:v>
+        <x:v>260.38</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:7">
       <x:c r="A536" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B536" s="0">
         <x:v>3619</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="G536" s="1">
-        <x:v>226.51</x:v>
+        <x:v>248.53</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:7">
       <x:c r="A537" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B537" s="0">
         <x:v>3620</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="G537" s="1">
-        <x:v>401.98</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:7">
       <x:c r="A538" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B538" s="0">
         <x:v>3621</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="G538" s="1">
         <x:v>378.17</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:7">
       <x:c r="A539" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B539" s="0">
         <x:v>3622</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G539" s="1">
-        <x:v>281.93</x:v>
+        <x:v>303.95</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:7">
       <x:c r="A540" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B540" s="0">
         <x:v>3623</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G540" s="1">
-        <x:v>454.53</x:v>
+        <x:v>491.23</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:7">
       <x:c r="A541" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B541" s="0">
         <x:v>3624</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="G541" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:7">
       <x:c r="A542" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B542" s="0">
         <x:v>3625</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G542" s="1">
-        <x:v>374.9</x:v>
+        <x:v>396.92</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:7">
       <x:c r="A543" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B543" s="0">
         <x:v>3626</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="G543" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:7">
       <x:c r="A544" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B544" s="0">
         <x:v>3627</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="G544" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:7">
       <x:c r="A545" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B545" s="0">
         <x:v>3628</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G545" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:7">
       <x:c r="A546" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B546" s="0">
         <x:v>3629</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G546" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:7">
       <x:c r="A547" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B547" s="0">
         <x:v>3630</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G547" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:7">
       <x:c r="A548" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B548" s="0">
         <x:v>3631</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="G548" s="1">
-        <x:v>311.67</x:v>
+        <x:v>333.69</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:7">
       <x:c r="A549" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B549" s="0">
         <x:v>3632</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="G549" s="1">
-        <x:v>827.52</x:v>
+        <x:v>849.54</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:7">
       <x:c r="A550" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B550" s="0">
         <x:v>3633</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G550" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:7">
       <x:c r="A551" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B551" s="0">
         <x:v>3634</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="G551" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:7">
       <x:c r="A552" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B552" s="0">
         <x:v>3635</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="G552" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:7">
       <x:c r="A553" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B553" s="0">
         <x:v>3636</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="G553" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:7">
       <x:c r="A554" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B554" s="0">
         <x:v>3637</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G554" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:7">
       <x:c r="A555" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B555" s="0">
         <x:v>3638</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="G555" s="1">
-        <x:v>281.02</x:v>
+        <x:v>303.04</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:7">
       <x:c r="A556" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B556" s="0">
         <x:v>3639</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="G556" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:7">
       <x:c r="A557" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B557" s="0">
         <x:v>3640</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="G557" s="1">
-        <x:v>281.02</x:v>
+        <x:v>303.04</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:7">
       <x:c r="A558" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B558" s="0">
         <x:v>3641</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G558" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:7">
       <x:c r="A559" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B559" s="0">
         <x:v>3642</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="G559" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:7">
       <x:c r="A560" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B560" s="0">
         <x:v>3643</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="G560" s="1">
-        <x:v>507.46</x:v>
+        <x:v>529.48</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:7">
       <x:c r="A561" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B561" s="0">
         <x:v>3644</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="G561" s="1">
-        <x:v>281.02</x:v>
+        <x:v>303.04</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:7">
       <x:c r="A562" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B562" s="0">
         <x:v>3645</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="G562" s="1">
-        <x:v>281.02</x:v>
+        <x:v>303.04</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:7">
       <x:c r="A563" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B563" s="0">
         <x:v>3646</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="G563" s="1">
-        <x:v>250.41</x:v>
+        <x:v>272.43</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:7">
       <x:c r="A564" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B564" s="0">
         <x:v>3647</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G564" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:7">
       <x:c r="A565" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B565" s="0">
         <x:v>3648</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="G565" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:7">
       <x:c r="A566" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B566" s="0">
         <x:v>3649</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G566" s="1">
-        <x:v>219.74</x:v>
+        <x:v>241.76</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:7">
       <x:c r="A567" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B567" s="0">
         <x:v>3650</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="G567" s="1">
-        <x:v>425.13</x:v>
+        <x:v>447.15</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:7">
       <x:c r="A568" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B568" s="0">
         <x:v>3651</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="G568" s="1">
-        <x:v>1373.86</x:v>
+        <x:v>1395.88</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:7">
       <x:c r="A569" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B569" s="0">
         <x:v>3652</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="G569" s="1">
-        <x:v>168.26</x:v>
+        <x:v>190.28</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:7">
       <x:c r="A570" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B570" s="0">
         <x:v>3653</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="G570" s="1">
-        <x:v>186.61</x:v>
+        <x:v>208.63</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:7">
       <x:c r="A571" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B571" s="0">
         <x:v>3654</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G571" s="1">
-        <x:v>729.42</x:v>
+        <x:v>744.1</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:7">
       <x:c r="A572" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B572" s="0">
         <x:v>3655</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="G572" s="1">
-        <x:v>11144.17</x:v>
+        <x:v>11158.85</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B573" s="0">
         <x:v>3656</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1496</x:v>
-[...11 lines deleted...]
-        <x:v>5756.59</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B574" s="0">
         <x:v>3657</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1496</x:v>
-[...11 lines deleted...]
-        <x:v>5756.59</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B575" s="0">
         <x:v>3658</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="G575" s="1">
-        <x:v>524.95</x:v>
+        <x:v>532.29</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B576" s="0">
         <x:v>3659</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="G576" s="1">
-        <x:v>163.1</x:v>
+        <x:v>170.44</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B577" s="0">
         <x:v>3660</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="G577" s="1">
-        <x:v>164.6</x:v>
+        <x:v>171.94</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B578" s="0">
         <x:v>3661</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G578" s="1">
-        <x:v>189.12</x:v>
+        <x:v>211.14</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B579" s="0">
         <x:v>3662</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="G579" s="1">
         <x:v>997.89</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B580" s="0">
         <x:v>3663</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="G580" s="1">
-        <x:v>257</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B581" s="0">
         <x:v>3664</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="G581" s="1">
         <x:v>306.68</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B582" s="0">
         <x:v>3665</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="G582" s="1">
         <x:v>257.26</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B583" s="0">
         <x:v>3666</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="G583" s="1">
         <x:v>356.07</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B584" s="0">
         <x:v>3667</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="G584" s="1">
-        <x:v>945.95</x:v>
+        <x:v>953.29</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B585" s="0">
         <x:v>3668</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="G585" s="1">
-        <x:v>1159.7</x:v>
+        <x:v>1167.04</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B586" s="0">
         <x:v>3669</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="G586" s="1">
-        <x:v>184.05</x:v>
+        <x:v>206.07</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B587" s="0">
         <x:v>3670</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="G587" s="1">
-        <x:v>242.54</x:v>
+        <x:v>271.9</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B588" s="0">
         <x:v>3671</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="G588" s="1">
-        <x:v>1499.95</x:v>
+        <x:v>1529.31</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B589" s="0">
         <x:v>3672</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="G589" s="1">
         <x:v>332.72</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B590" s="0">
         <x:v>3673</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="G590" s="1">
         <x:v>310.79</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B591" s="0">
         <x:v>3674</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="G591" s="1">
-        <x:v>319.25</x:v>
+        <x:v>326.59</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B592" s="0">
         <x:v>3675</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="G592" s="1">
         <x:v>1214.23</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B593" s="0">
         <x:v>3676</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1546</x:v>
-[...11 lines deleted...]
-        <x:v>985</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B594" s="0">
         <x:v>3677</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1543</x:v>
-[...11 lines deleted...]
-        <x:v>2956</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B595" s="0">
         <x:v>3678</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="G595" s="1">
-        <x:v>268.13</x:v>
+        <x:v>282.81</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B596" s="0">
         <x:v>3679</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="G596" s="1">
-        <x:v>6195.12</x:v>
+        <x:v>6209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B597" s="0">
         <x:v>3680</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="G597" s="1">
-        <x:v>909.6</x:v>
+        <x:v>931.62</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B598" s="0">
         <x:v>3681</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="G598" s="1">
-        <x:v>1786.49</x:v>
+        <x:v>1801.17</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B599" s="0">
         <x:v>3682</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="G599" s="1">
-        <x:v>224.34</x:v>
+        <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:7">
       <x:c r="A600" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B600" s="0">
         <x:v>3683</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1567</x:v>
-[...11 lines deleted...]
-        <x:v>264.93</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:7">
       <x:c r="A601" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B601" s="0">
         <x:v>3684</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="G601" s="1">
-        <x:v>303.64</x:v>
+        <x:v>310.98</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:7">
       <x:c r="A602" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B602" s="0">
         <x:v>3685</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="G602" s="1">
-        <x:v>882.85</x:v>
+        <x:v>890.19</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:7">
       <x:c r="A603" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B603" s="0">
         <x:v>3686</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="G603" s="1">
-        <x:v>731.5</x:v>
+        <x:v>738.84</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:7">
       <x:c r="A604" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B604" s="0">
         <x:v>3687</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="G604" s="1">
-        <x:v>1967.91</x:v>
+        <x:v>1982.59</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:7">
       <x:c r="A605" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B605" s="0">
         <x:v>3688</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="G605" s="1">
-        <x:v>564.16</x:v>
+        <x:v>586.18</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:7">
       <x:c r="A606" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B606" s="0">
         <x:v>3689</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="G606" s="1">
-        <x:v>1805.12</x:v>
+        <x:v>1819.8</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:7">
       <x:c r="A607" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B607" s="0">
         <x:v>3690</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="G607" s="1">
-        <x:v>3003.57</x:v>
+        <x:v>3018.25</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:7">
       <x:c r="A608" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B608" s="0">
         <x:v>3691</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="G608" s="1">
-        <x:v>1435.71</x:v>
+        <x:v>1443.05</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:7">
       <x:c r="A609" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B609" s="0">
         <x:v>3692</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="G609" s="1">
-        <x:v>1455.57</x:v>
+        <x:v>1477.59</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:7">
       <x:c r="A610" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B610" s="0">
         <x:v>3693</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G610" s="1">
-        <x:v>232.85</x:v>
+        <x:v>247.53</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:7">
       <x:c r="A611" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B611" s="0">
         <x:v>3694</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="G611" s="1">
-        <x:v>610.49</x:v>
+        <x:v>617.83</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:7">
       <x:c r="A612" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B612" s="0">
         <x:v>3695</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="G612" s="1">
-        <x:v>755</x:v>
+        <x:v>784.56</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:7">
       <x:c r="A613" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B613" s="0">
         <x:v>3696</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="G613" s="1">
-        <x:v>4047.32</x:v>
+        <x:v>4062</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:7">
       <x:c r="A614" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B614" s="0">
         <x:v>3697</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="G614" s="1">
-        <x:v>390.22</x:v>
+        <x:v>397.56</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:7">
       <x:c r="A615" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B615" s="0">
         <x:v>3698</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="G615" s="1">
-        <x:v>2066.06</x:v>
+        <x:v>2080.74</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:7">
       <x:c r="A616" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B616" s="0">
         <x:v>3699</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="G616" s="1">
         <x:v>4035.34</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:7">
       <x:c r="A617" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B617" s="0">
         <x:v>3700</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="G617" s="1">
-        <x:v>377.79</x:v>
+        <x:v>385.13</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:7">
       <x:c r="A618" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B618" s="0">
         <x:v>3701</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="G618" s="1">
-        <x:v>3675</x:v>
+        <x:v>3711.53</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:7">
       <x:c r="A619" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B619" s="0">
         <x:v>3702</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="G619" s="1">
-        <x:v>465.22</x:v>
+        <x:v>472.56</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:7">
       <x:c r="A620" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B620" s="0">
         <x:v>3703</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="G620" s="1">
-        <x:v>351.35</x:v>
+        <x:v>358.69</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:7">
       <x:c r="A621" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B621" s="0">
         <x:v>3704</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="G621" s="1">
-        <x:v>351.35</x:v>
+        <x:v>358.69</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:7">
       <x:c r="A622" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B622" s="0">
         <x:v>3705</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="G622" s="1">
-        <x:v>351.35</x:v>
+        <x:v>358.69</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:7">
       <x:c r="A623" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B623" s="0">
         <x:v>3706</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="G623" s="1">
-        <x:v>5652.92</x:v>
+        <x:v>5660.26</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:7">
       <x:c r="A624" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B624" s="0">
         <x:v>3707</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="G624" s="1">
-        <x:v>521.42</x:v>
+        <x:v>528.76</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:7">
       <x:c r="A625" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B625" s="0">
         <x:v>3708</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="G625" s="1">
-        <x:v>550.03</x:v>
+        <x:v>557.37</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:7">
       <x:c r="A626" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B626" s="0">
         <x:v>3709</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="G626" s="1">
-        <x:v>726.08</x:v>
+        <x:v>740.76</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:7">
       <x:c r="A627" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B627" s="0">
         <x:v>3710</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="G627" s="1">
-        <x:v>3723.78</x:v>
+        <x:v>3731.12</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:7">
       <x:c r="A628" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B628" s="0">
         <x:v>3711</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="G628" s="1">
-        <x:v>926.12</x:v>
+        <x:v>933.46</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:7">
       <x:c r="A629" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B629" s="0">
         <x:v>3712</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="G629" s="1">
-        <x:v>512.08</x:v>
+        <x:v>519.42</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:7">
       <x:c r="A630" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B630" s="0">
         <x:v>3713</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="G630" s="1">
-        <x:v>440.55</x:v>
+        <x:v>447.89</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:7">
       <x:c r="A631" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B631" s="0">
         <x:v>3714</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="G631" s="1">
         <x:v>194.77</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:7">
       <x:c r="A632" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B632" s="0">
         <x:v>3715</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="G632" s="1">
-        <x:v>218.7</x:v>
+        <x:v>226.04</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:7">
       <x:c r="A633" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B633" s="0">
         <x:v>3716</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="G633" s="1">
-        <x:v>2670.51</x:v>
+        <x:v>2677.85</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:7">
       <x:c r="A634" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B634" s="0">
         <x:v>3717</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="G634" s="1">
-        <x:v>1200</x:v>
+        <x:v>1236.94</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:7">
       <x:c r="A635" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B635" s="0">
         <x:v>3718</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="G635" s="1">
-        <x:v>621.91</x:v>
+        <x:v>658.61</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:7">
       <x:c r="A636" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B636" s="0">
         <x:v>3719</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="G636" s="1">
         <x:v>520.22</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:7">
       <x:c r="A637" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B637" s="0">
         <x:v>3720</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="G637" s="1">
-        <x:v>1221.91</x:v>
+        <x:v>1229.25</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:7">
       <x:c r="A638" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B638" s="0">
         <x:v>3721</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="G638" s="1">
         <x:v>512.08</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:7">
       <x:c r="A639" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B639" s="0">
         <x:v>3722</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="G639" s="1">
-        <x:v>2394.82</x:v>
+        <x:v>2402.16</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:7">
       <x:c r="A640" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B640" s="0">
         <x:v>3723</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="G640" s="1">
-        <x:v>643.45</x:v>
+        <x:v>650.79</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:7">
       <x:c r="A641" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B641" s="0">
         <x:v>3724</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="G641" s="1">
-        <x:v>1266.01</x:v>
+        <x:v>1288.03</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:7">
       <x:c r="A642" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B642" s="0">
         <x:v>3725</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="G642" s="1">
-        <x:v>930</x:v>
+        <x:v>966.41</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:7">
       <x:c r="A643" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B643" s="0">
         <x:v>3726</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="G643" s="1">
-        <x:v>412.91</x:v>
+        <x:v>505.25</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:7">
       <x:c r="A644" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B644" s="0">
         <x:v>3727</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="G644" s="1">
         <x:v>277.02</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:7">
       <x:c r="A645" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B645" s="0">
         <x:v>3728</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="G645" s="1">
-        <x:v>9900.79</x:v>
+        <x:v>9915.47</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:7">
       <x:c r="A646" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B646" s="0">
         <x:v>3729</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="G646" s="1">
-        <x:v>327.96</x:v>
+        <x:v>342.64</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:7">
       <x:c r="A647" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B647" s="0">
         <x:v>3730</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="G647" s="1">
-        <x:v>231.06</x:v>
+        <x:v>245.74</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:7">
       <x:c r="A648" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B648" s="0">
         <x:v>3731</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="G648" s="1">
-        <x:v>271.61</x:v>
+        <x:v>286.29</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:7">
       <x:c r="A649" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B649" s="0">
         <x:v>3732</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="G649" s="1">
         <x:v>168.5</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:7">
       <x:c r="A650" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B650" s="0">
         <x:v>3733</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="G650" s="1">
         <x:v>527.56</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:7">
       <x:c r="A651" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B651" s="0">
         <x:v>3734</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="G651" s="1">
-        <x:v>1098.3</x:v>
+        <x:v>1112.98</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:7">
       <x:c r="A652" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B652" s="0">
         <x:v>3735</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="G652" s="1">
-        <x:v>626.33</x:v>
+        <x:v>641.01</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:7">
       <x:c r="A653" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B653" s="0">
         <x:v>3736</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="G653" s="1">
-        <x:v>250.9</x:v>
+        <x:v>287.6</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:7">
       <x:c r="A654" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B654" s="0">
         <x:v>3737</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="G654" s="1">
         <x:v>440.47</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:7">
       <x:c r="A655" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B655" s="0">
         <x:v>3738</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="G655" s="1">
-        <x:v>4159.81</x:v>
+        <x:v>4174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:7">
       <x:c r="A656" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B656" s="0">
         <x:v>3739</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="G656" s="1">
-        <x:v>1448.09</x:v>
+        <x:v>1455.43</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:7">
       <x:c r="A657" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B657" s="0">
         <x:v>3740</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="G657" s="1">
         <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:7">
       <x:c r="A658" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B658" s="0">
         <x:v>3741</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="G658" s="1">
-        <x:v>3261.3</x:v>
+        <x:v>3275.98</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:7">
       <x:c r="A659" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B659" s="0">
         <x:v>3742</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="G659" s="1">
-        <x:v>788.19</x:v>
+        <x:v>802.87</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:7">
       <x:c r="A660" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B660" s="0">
         <x:v>3743</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="G660" s="1">
-        <x:v>268.13</x:v>
+        <x:v>282.81</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:7">
       <x:c r="A661" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B661" s="0">
         <x:v>3744</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="G661" s="1">
-        <x:v>1652.21</x:v>
+        <x:v>1674.23</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:7">
       <x:c r="A662" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B662" s="0">
         <x:v>3745</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="G662" s="1">
-        <x:v>2470.88</x:v>
+        <x:v>2500.24</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:7">
       <x:c r="A663" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B663" s="0">
         <x:v>3746</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="G663" s="1">
-        <x:v>504.77</x:v>
+        <x:v>512.11</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:7">
       <x:c r="A664" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B664" s="0">
         <x:v>3747</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="G664" s="1">
-        <x:v>3543</x:v>
+        <x:v>3557.92</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:7">
       <x:c r="A665" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B665" s="0">
         <x:v>3748</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="G665" s="1">
-        <x:v>212.9</x:v>
+        <x:v>220.24</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:7">
       <x:c r="A666" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B666" s="0">
         <x:v>3749</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="G666" s="1">
-        <x:v>268.13</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:7">
       <x:c r="A667" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B667" s="0">
         <x:v>3750</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="G667" s="1">
-        <x:v>1283.06</x:v>
+        <x:v>1290.4</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:7">
       <x:c r="A668" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B668" s="0">
         <x:v>3751</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="G668" s="1">
-        <x:v>1112.48</x:v>
+        <x:v>1149.18</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:7">
       <x:c r="A669" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B669" s="0">
         <x:v>3752</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="G669" s="1">
-        <x:v>458.63</x:v>
+        <x:v>465.97</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:7">
       <x:c r="A670" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B670" s="0">
         <x:v>3753</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="G670" s="1">
-        <x:v>242.54</x:v>
+        <x:v>249.88</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:7">
       <x:c r="A671" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B671" s="0">
         <x:v>3754</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="G671" s="1">
-        <x:v>683.16</x:v>
+        <x:v>690.5</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:7">
       <x:c r="A672" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B672" s="0">
         <x:v>3755</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="G672" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:7">
       <x:c r="A673" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B673" s="0">
         <x:v>3756</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="G673" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:7">
       <x:c r="A674" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B674" s="0">
         <x:v>3757</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="G674" s="1">
-        <x:v>256.35</x:v>
+        <x:v>263.69</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:7">
       <x:c r="A675" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B675" s="0">
         <x:v>3758</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="G675" s="1">
-        <x:v>884.59</x:v>
+        <x:v>891.93</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:7">
       <x:c r="A676" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B676" s="0">
         <x:v>3759</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="G676" s="1">
-        <x:v>449</x:v>
+        <x:v>548.49</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:7">
       <x:c r="A677" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B677" s="0">
         <x:v>3760</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="G677" s="1">
-        <x:v>1460</x:v>
+        <x:v>1503.79</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:7">
       <x:c r="A678" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B678" s="0">
         <x:v>3761</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="G678" s="1">
-        <x:v>1853.25</x:v>
+        <x:v>1875.27</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:7">
       <x:c r="A679" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B679" s="0">
         <x:v>3762</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="G679" s="1">
-        <x:v>827.66</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:7">
       <x:c r="A680" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B680" s="0">
         <x:v>3763</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="G680" s="1">
         <x:v>521.01</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:7">
       <x:c r="A681" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B681" s="0">
         <x:v>3764</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="G681" s="1">
-        <x:v>2768.32</x:v>
+        <x:v>2775.66</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:7">
       <x:c r="A682" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B682" s="0">
         <x:v>3765</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="G682" s="1">
-        <x:v>711.75</x:v>
+        <x:v>733.77</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:7">
       <x:c r="A683" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B683" s="0">
         <x:v>3766</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="G683" s="1">
-        <x:v>288.32</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:7">
       <x:c r="A684" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B684" s="0">
         <x:v>3767</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>1804</x:v>
-[...11 lines deleted...]
-        <x:v>996.18</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:7">
       <x:c r="A685" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B685" s="0">
         <x:v>3768</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="G685" s="1">
-        <x:v>268.13</x:v>
+        <x:v>282.81</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:7">
       <x:c r="A686" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B686" s="0">
         <x:v>3769</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="G686" s="1">
-        <x:v>333.9</x:v>
+        <x:v>341.24</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:7">
       <x:c r="A687" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B687" s="0">
         <x:v>3770</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="G687" s="1">
-        <x:v>5301.4</x:v>
+        <x:v>5316.08</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:7">
       <x:c r="A688" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B688" s="0">
         <x:v>3771</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="G688" s="1">
-        <x:v>3708.5</x:v>
+        <x:v>3730.52</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:7">
       <x:c r="A689" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B689" s="0">
         <x:v>3772</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="G689" s="1">
         <x:v>490.32</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:7">
       <x:c r="A690" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B690" s="0">
         <x:v>3773</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="G690" s="1">
-        <x:v>1094.23</x:v>
+        <x:v>1116.25</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:7">
       <x:c r="A691" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B691" s="0">
         <x:v>3774</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1907</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="G691" s="1">
-        <x:v>676.97</x:v>
+        <x:v>698.99</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:7">
       <x:c r="A692" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B692" s="0">
         <x:v>3775</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1911</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="G692" s="1">
-        <x:v>1584.02</x:v>
+        <x:v>1598.7</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:7">
       <x:c r="A693" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B693" s="0">
         <x:v>3776</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="G693" s="1">
         <x:v>359.35</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:7">
       <x:c r="A694" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B694" s="0">
         <x:v>3777</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="G694" s="1">
-        <x:v>180.68</x:v>
+        <x:v>188.02</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:7">
       <x:c r="A695" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B695" s="0">
         <x:v>3778</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>1837</x:v>
-[...11 lines deleted...]
-        <x:v>725.06</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:7">
       <x:c r="A696" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B696" s="0">
         <x:v>3779</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="G696" s="1">
-        <x:v>195.02</x:v>
+        <x:v>202.36</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:7">
       <x:c r="A697" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B697" s="0">
         <x:v>3780</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="G697" s="1">
-        <x:v>171.86</x:v>
+        <x:v>186.54</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:7">
       <x:c r="A698" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B698" s="0">
         <x:v>3781</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="G698" s="1">
         <x:v>610.34</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:7">
       <x:c r="A699" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B699" s="0">
         <x:v>3782</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="G699" s="1">
-        <x:v>542.86</x:v>
+        <x:v>564.88</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:7">
       <x:c r="A700" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B700" s="0">
         <x:v>3783</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="G700" s="1">
-        <x:v>268.13</x:v>
+        <x:v>282.81</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:7">
       <x:c r="A701" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B701" s="0">
         <x:v>3784</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="G701" s="1">
-        <x:v>1179.13</x:v>
+        <x:v>1193.81</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:7">
       <x:c r="A702" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B702" s="0">
         <x:v>3785</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="G702" s="1">
-        <x:v>594.56</x:v>
+        <x:v>609.24</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:7">
       <x:c r="A703" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B703" s="0">
         <x:v>3786</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="G703" s="1">
-        <x:v>1006.03</x:v>
+        <x:v>1020.71</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:7">
       <x:c r="A704" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B704" s="0">
         <x:v>3787</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G704" s="1">
-        <x:v>19487.93</x:v>
+        <x:v>19502.61</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:7">
       <x:c r="A705" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B705" s="0">
         <x:v>3788</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="G705" s="1">
-        <x:v>324.48</x:v>
+        <x:v>339.16</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:7">
       <x:c r="A706" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B706" s="0">
         <x:v>3789</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="G706" s="1">
-        <x:v>232.77</x:v>
+        <x:v>298.83</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:7">
       <x:c r="A707" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B707" s="0">
         <x:v>3790</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="G707" s="1">
-        <x:v>1818.83</x:v>
+        <x:v>1826.16</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:7">
       <x:c r="A708" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B708" s="0">
         <x:v>3791</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="G708" s="1">
-        <x:v>1496.58</x:v>
+        <x:v>1511.26</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:7">
       <x:c r="A709" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B709" s="0">
         <x:v>3792</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="G709" s="1">
-        <x:v>173.76</x:v>
+        <x:v>181.1</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:7">
       <x:c r="A710" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B710" s="0">
         <x:v>3793</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="G710" s="1">
-        <x:v>1532.85</x:v>
+        <x:v>1554.87</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:7">
       <x:c r="A711" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B711" s="0">
         <x:v>3794</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="G711" s="1">
-        <x:v>207.87</x:v>
+        <x:v>229.89</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:7">
       <x:c r="A712" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B712" s="0">
         <x:v>3795</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="G712" s="1">
-        <x:v>572.96</x:v>
+        <x:v>587.64</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:7">
       <x:c r="A713" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B713" s="0">
         <x:v>3796</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="G713" s="1">
-        <x:v>341.24</x:v>
+        <x:v>348.58</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:7">
       <x:c r="A714" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B714" s="0">
         <x:v>3797</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="G714" s="1">
-        <x:v>748.37</x:v>
+        <x:v>763.05</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:7">
       <x:c r="A715" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B715" s="0">
         <x:v>3798</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>1893</x:v>
-[...11 lines deleted...]
-        <x:v>171.86</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:7">
       <x:c r="A716" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B716" s="0">
         <x:v>3799</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="G716" s="1">
-        <x:v>16172.06</x:v>
+        <x:v>16264.4</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:7">
       <x:c r="A717" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B717" s="0">
         <x:v>3800</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="G717" s="1">
-        <x:v>375.35</x:v>
+        <x:v>382.69</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:7">
       <x:c r="A718" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B718" s="0">
         <x:v>3801</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="G718" s="1">
-        <x:v>4701</x:v>
+        <x:v>4715.68</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:7">
       <x:c r="A719" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B719" s="0">
         <x:v>3802</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="G719" s="1">
-        <x:v>698.01</x:v>
+        <x:v>712.69</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:7">
       <x:c r="A720" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B720" s="0">
         <x:v>3803</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="G720" s="1">
         <x:v>258.94</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:7">
       <x:c r="A721" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B721" s="0">
         <x:v>3804</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="G721" s="1">
-        <x:v>1415.93</x:v>
+        <x:v>1430.61</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:7">
       <x:c r="A722" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B722" s="0">
         <x:v>3805</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="G722" s="1">
-        <x:v>346.65</x:v>
+        <x:v>353.99</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:7">
       <x:c r="A723" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B723" s="0">
         <x:v>3806</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="G723" s="1">
-        <x:v>563.65</x:v>
+        <x:v>570.99</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:7">
       <x:c r="A724" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B724" s="0">
         <x:v>3807</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="G724" s="1">
-        <x:v>302.3</x:v>
+        <x:v>309.64</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:7">
       <x:c r="A725" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B725" s="0">
         <x:v>3808</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="G725" s="1">
-        <x:v>371.65</x:v>
+        <x:v>386.33</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:7">
       <x:c r="A726" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B726" s="0">
         <x:v>3809</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="G726" s="1">
-        <x:v>483.4</x:v>
+        <x:v>490.74</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:7">
       <x:c r="A727" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B727" s="0">
         <x:v>3810</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="G727" s="1">
-        <x:v>1030.24</x:v>
+        <x:v>1037.58</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:7">
       <x:c r="A728" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B728" s="0">
         <x:v>3811</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="G728" s="1">
         <x:v>376.25</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:7">
       <x:c r="A729" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B729" s="0">
         <x:v>3812</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="G729" s="1">
-        <x:v>6496</x:v>
+        <x:v>6510.82</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:7">
       <x:c r="A730" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B730" s="0">
         <x:v>3813</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="G730" s="1">
-        <x:v>446.76</x:v>
+        <x:v>461.44</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:7">
       <x:c r="A731" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B731" s="0">
         <x:v>3814</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="G731" s="1">
-        <x:v>322.96</x:v>
+        <x:v>337.64</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:7">
       <x:c r="A732" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B732" s="0">
         <x:v>3815</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="G732" s="1">
-        <x:v>1393.93</x:v>
+        <x:v>1415.95</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:7">
       <x:c r="A733" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B733" s="0">
         <x:v>3816</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="G733" s="1">
-        <x:v>341.24</x:v>
+        <x:v>348.58</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:7">
       <x:c r="A734" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B734" s="0">
         <x:v>3817</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="G734" s="1">
-        <x:v>171.86</x:v>
+        <x:v>179.2</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:7">
       <x:c r="A735" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B735" s="0">
         <x:v>3818</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="G735" s="1">
-        <x:v>4322.38</x:v>
+        <x:v>4337.06</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:7">
       <x:c r="A736" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B736" s="0">
         <x:v>3819</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="G736" s="1">
-        <x:v>1352.59</x:v>
+        <x:v>1359.93</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:7">
       <x:c r="A737" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B737" s="0">
         <x:v>3820</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="G737" s="1">
-        <x:v>1933.42</x:v>
+        <x:v>1940.76</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:7">
       <x:c r="A738" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B738" s="0">
         <x:v>3821</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="G738" s="1">
-        <x:v>1664.44</x:v>
+        <x:v>1686.46</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:7">
       <x:c r="A739" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B739" s="0">
         <x:v>3822</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="G739" s="1">
-        <x:v>889.52</x:v>
+        <x:v>911.54</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:7">
       <x:c r="A740" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B740" s="0">
         <x:v>3823</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="G740" s="1">
-        <x:v>268</x:v>
+        <x:v>275.47</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:7">
       <x:c r="A741" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B741" s="0">
         <x:v>3824</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="G741" s="1">
         <x:v>383.25</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:7">
       <x:c r="A742" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B742" s="0">
         <x:v>3825</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="G742" s="1">
-        <x:v>1087</x:v>
+        <x:v>1094.24</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:7">
       <x:c r="A743" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B743" s="0">
         <x:v>3826</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="G743" s="1">
-        <x:v>180.68</x:v>
+        <x:v>195.36</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:7">
       <x:c r="A744" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B744" s="0">
         <x:v>3827</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="G744" s="1">
-        <x:v>180.68</x:v>
+        <x:v>195.36</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:7">
       <x:c r="A745" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B745" s="0">
         <x:v>3828</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="G745" s="1">
-        <x:v>257.26</x:v>
+        <x:v>264.6</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:7">
       <x:c r="A746" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B746" s="0">
         <x:v>3829</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="G746" s="1">
-        <x:v>371.83</x:v>
+        <x:v>386.51</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:7">
       <x:c r="A747" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B747" s="0">
         <x:v>3830</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="G747" s="1">
-        <x:v>2106.72</x:v>
+        <x:v>2114.06</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:7">
       <x:c r="A748" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B748" s="0">
         <x:v>3831</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="G748" s="1">
-        <x:v>420.24</x:v>
+        <x:v>427.58</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:7">
       <x:c r="A749" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B749" s="0">
         <x:v>3832</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="G749" s="1">
-        <x:v>2101</x:v>
+        <x:v>2108.5</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:7">
       <x:c r="A750" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B750" s="0">
         <x:v>3833</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>2082</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="G750" s="1">
-        <x:v>1314.75</x:v>
+        <x:v>1322.09</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:7">
       <x:c r="A751" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B751" s="0">
         <x:v>3834</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="G751" s="1">
-        <x:v>464.85</x:v>
+        <x:v>472.19</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:7">
       <x:c r="A752" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B752" s="0">
         <x:v>3835</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="G752" s="1">
         <x:v>590.43</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:7">
       <x:c r="A753" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B753" s="0">
         <x:v>3836</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="G753" s="1">
-        <x:v>363.85</x:v>
+        <x:v>385.87</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:7">
       <x:c r="A754" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B754" s="0">
         <x:v>3837</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F754" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="G754" s="1">
-        <x:v>4377.92</x:v>
+        <x:v>4392.6</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:7">
       <x:c r="A755" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B755" s="0">
         <x:v>3838</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="G755" s="1">
-        <x:v>234.55</x:v>
+        <x:v>241.89</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:7">
       <x:c r="A756" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B756" s="0">
         <x:v>3839</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="G756" s="1">
-        <x:v>354.22</x:v>
+        <x:v>405.6</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:7">
       <x:c r="A757" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B757" s="0">
         <x:v>3840</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="G757" s="1">
-        <x:v>972.8</x:v>
+        <x:v>987.48</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:7">
       <x:c r="A758" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B758" s="0">
         <x:v>3841</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="G758" s="1">
         <x:v>241.94</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:7">
       <x:c r="A759" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B759" s="0">
         <x:v>3842</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="G759" s="1">
         <x:v>241.94</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:7">
       <x:c r="A760" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B760" s="0">
         <x:v>3843</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="G760" s="1">
         <x:v>241.94</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:7">
       <x:c r="A761" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B761" s="0">
         <x:v>3844</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="G761" s="1">
-        <x:v>708.21</x:v>
+        <x:v>737.57</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:7">
       <x:c r="A762" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B762" s="0">
         <x:v>3845</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="G762" s="1">
-        <x:v>483.61</x:v>
+        <x:v>505.63</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:7">
       <x:c r="A763" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B763" s="0">
         <x:v>3846</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="G763" s="1">
-        <x:v>1092</x:v>
+        <x:v>1106.25</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:7">
       <x:c r="A764" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B764" s="0">
         <x:v>3847</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="G764" s="1">
         <x:v>470.3</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:7">
       <x:c r="A765" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B765" s="0">
         <x:v>3848</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F765" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="G765" s="1">
-        <x:v>374.14</x:v>
+        <x:v>381.48</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:7">
       <x:c r="A766" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B766" s="0">
         <x:v>3849</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F766" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="G766" s="1">
         <x:v>354.48</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:7">
       <x:c r="A767" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B767" s="0">
         <x:v>3850</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="G767" s="1">
-        <x:v>341.24</x:v>
+        <x:v>355.92</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:7">
       <x:c r="A768" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B768" s="0">
         <x:v>3851</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="G768" s="1">
-        <x:v>351.85</x:v>
+        <x:v>366.53</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:7">
       <x:c r="A769" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B769" s="0">
         <x:v>3852</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="G769" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:7">
       <x:c r="A770" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B770" s="0">
         <x:v>3853</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="G770" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:7">
       <x:c r="A771" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B771" s="0">
         <x:v>3854</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="G771" s="1">
-        <x:v>296.63</x:v>
+        <x:v>303.97</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:7">
       <x:c r="A772" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B772" s="0">
         <x:v>3855</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="G772" s="1">
-        <x:v>368.21</x:v>
+        <x:v>382.89</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:7">
       <x:c r="A773" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B773" s="0">
         <x:v>3856</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="G773" s="1">
-        <x:v>354.22</x:v>
+        <x:v>368.9</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:7">
       <x:c r="A774" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B774" s="0">
         <x:v>3857</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="G774" s="1">
-        <x:v>472.19</x:v>
+        <x:v>486.87</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:7">
       <x:c r="A775" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B775" s="0">
         <x:v>3858</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="G775" s="1">
-        <x:v>467.42</x:v>
+        <x:v>474.76</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:7">
       <x:c r="A776" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B776" s="0">
         <x:v>3859</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="G776" s="1">
-        <x:v>268.13</x:v>
+        <x:v>290.15</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:7">
       <x:c r="A777" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B777" s="0">
         <x:v>3860</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="G777" s="1">
-        <x:v>716.75</x:v>
+        <x:v>731.43</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:7">
       <x:c r="A778" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B778" s="0">
         <x:v>3861</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="G778" s="1">
-        <x:v>467.42</x:v>
+        <x:v>504.12</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:7">
       <x:c r="A779" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B779" s="0">
         <x:v>3862</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="G779" s="1">
-        <x:v>1909.34</x:v>
+        <x:v>1931.36</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:7">
       <x:c r="A780" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B780" s="0">
         <x:v>3863</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="G780" s="1">
         <x:v>7951.69</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:7">
       <x:c r="A781" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B781" s="0">
         <x:v>3864</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="G781" s="1">
-        <x:v>279.1</x:v>
+        <x:v>286.44</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:7">
       <x:c r="A782" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B782" s="0">
         <x:v>3865</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="G782" s="1">
         <x:v>248.83</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:7">
       <x:c r="A783" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B783" s="0">
         <x:v>3866</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="G783" s="1">
         <x:v>487.8</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:7">
       <x:c r="A784" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B784" s="0">
         <x:v>3867</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="G784" s="1">
         <x:v>224.34</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:7">
       <x:c r="A785" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B785" s="0">
         <x:v>3868</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="G785" s="1">
         <x:v>224.34</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:7">
       <x:c r="A786" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B786" s="0">
         <x:v>3869</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="G786" s="1">
         <x:v>224.34</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:7">
       <x:c r="A787" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B787" s="0">
         <x:v>3870</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="G787" s="1">
-        <x:v>1339.12</x:v>
+        <x:v>1353.8</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:7">
       <x:c r="A788" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B788" s="0">
         <x:v>3871</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="G788" s="1">
-        <x:v>1492.65</x:v>
+        <x:v>1507.33</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:7">
       <x:c r="A789" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B789" s="0">
         <x:v>3872</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>2098</x:v>
-[...11 lines deleted...]
-        <x:v>1373.69</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:7">
       <x:c r="A790" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B790" s="0">
         <x:v>3873</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="G790" s="1">
-        <x:v>224.26</x:v>
+        <x:v>231.6</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:7">
       <x:c r="A791" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B791" s="0">
         <x:v>3874</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="G791" s="1">
-        <x:v>463.25</x:v>
+        <x:v>477.93</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:7">
       <x:c r="A792" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B792" s="0">
         <x:v>3875</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="G792" s="1">
         <x:v>1082.22</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:7">
       <x:c r="A793" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B793" s="0">
         <x:v>3876</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="G793" s="1">
-        <x:v>372.76</x:v>
+        <x:v>387.44</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:7">
       <x:c r="A794" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B794" s="0">
         <x:v>3877</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2210</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="G794" s="1">
-        <x:v>1290</x:v>
+        <x:v>1297.61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>