--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7b06754d9b4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3e9fc1c52a422faf9d7c4b81c46c46.psmdcp" Id="Re1761de0ad3c4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea773d276164356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d89c2920bf4b48e29c1f56a7e329675d.psmdcp" Id="Ra9d2a39b8db4481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -58,381 +58,351 @@
   <x:si>
     <x:t xml:space="preserve">ARCHER, GLEN </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SW SE 2 8N 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-02763-006</x:t>
   </x:si>
   <x:si>
     <x:t>BARTLETT, ALEXIS N, ET AL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 2 BLK 20 WEST ADDITION 21 9N 25W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00247-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BENNETT, E FAY (JEAN) </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW OUTLOTS C ADDITION 32 10N 23W 0.5 ACRE</x:t>
+    <x:t>PT NE NW 32 10N 23W 0.5 ACRES LOT  BLOCK  OUTLOTS C ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NANCY BENNETT, ANNE BUCKNER PATTON</x:t>
   </x:si>
   <x:si>
     <x:t>002-02096-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BURTON, MAXIE % SARA CHRISMAN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT I DURHAM ADDITION </x:t>
+    <x:t xml:space="preserve">BURTON%SARA CHRISMAN, MAXIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT I    0 ACRES LOT  BLOCK  DURHAM ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARA CRISMAN, SAMUEL DON BURTON, RURAL FIRE DEPARTMENT #4</x:t>
   </x:si>
   <x:si>
     <x:t>006-00053-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASEY, JAMES RONALD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 JENKINS FERRY I ADDITION 31 9N 22W </x:t>
+    <x:t>. 31 9N 22W 0 ACRES LOT 2 BLOCK  JENKINS FERRY I ADDITION CITY  SD 39K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARROD H CASEY, AMANDA LAWSON, KNOXVILLE FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00029-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARKSVILLE SMALL ENGINE LLC % BOB OR JUANITA DICKERSON </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW A PART OF THE SW/4 NW/4 OF S34, T10N, R23W, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS AND SHOWN ON SURVEY PLAT 7-1-11 FOR BOBBY DICKERSON; COMMENCING AT THE SE CORNER OF SAID SW/4 NW/4, THENCE ALONG THE EAST LINE THEREOF NORTH 01.3702 EAST 661.70 FEET TO A POINT, THENCE NORTH 88.4727 WEST 342.10 FEET TO THE TRUE POINT OF BEGINNING ( A FOUND IRON PIPE BEARS SOUTH 01.1233 WEST .64 FEET FROM THIS POINT) THENCE NORTH 1.1233 EAST 132.00 FEET TO A SET IRON PIN, THENCE NORTH 88.47272 WEST 250.44 FEET TO A POINT ON THE CENTERLINE OF HWY #21 ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 39.88 FEET FROM THIS POINT) THENCE ALONG SAID CENTERLINE SOUTH 04.0513 WEST 132.17 FEET TO A POINT ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 34.17 FEET FROM THIS POINT) THENCE SOUTH 88.4727 EAST 257.07 FEET TO THE POINT OF BEGINNING, CONTAINING 0.77 ACRE MORE OR LESS. </x:t>
+    <x:t xml:space="preserve">SMALL ENGINE LLC%BOB OR JUANITA DICKERSON, CLARKSVILLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW A PART OF THE SW/4 NW/4 OF S34, T10N, R23W, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS AND SHOWN ON SURVEY PLAT 7-1-11 FOR BOBBY DICKERSON; COMMENCING AT THE SE CORNER OF SAID SW/4 NW/4, THENCE ALONG THE EAST LINE THEREOF NORTH 01.3702 EAST 661.70 FEET TO A POINT, THENCE NORTH 88.4727 WEST 342.10 FEET TO THE TRUE POINT OF BEGINNING ( A FOUND IRON PIPE BEARS SOUTH 01.1233 WEST .64 FEET FROM THIS POINT) THENCE NORTH 1.1233 EAST 132.00 FEET TO A SET IRON PIN, THENCE NORTH 88.47272 WEST 250.44 FEET TO A POINT ON THE CENTERLINE OF HWY #21 ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 39.88 FEET FROM THIS POINT) THENCE ALONG SAID CENTERLINE SOUTH 04.0513 WEST 132.17 FEET TO A POINT ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 34.17 FEET FROM THIS POINT) THENCE SOUTH 88.4727 EAST 257.07 FEET TO THE POINT OF BEGINNING, CONTAINING 0.77 ACRE MORE OR LESS. 34 10N 23W 0.77 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUANITA DICKERSON, BOB DICKERSON, RURAL FIRE DEPARTMENT #1</x:t>
   </x:si>
   <x:si>
     <x:t>001-05137-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CORONADO, NOE &amp; ASSIEL CORONADO</x:t>
-[...14 lines deleted...]
-    <x:t>001-02763-004</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, CLIFTON L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW CT FROM CROSSLEY 35 11N 25W 2 ACRES </x:t>
+    <x:t>PT SE SW  CT FROM CROSSLEY 35 11N 25W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTIAN THOMAS, RURAL FIRE DISTRICT #8</x:t>
   </x:si>
   <x:si>
     <x:t>001-09569-002</x:t>
   </x:si>
   <x:si>
-    <x:t>FEDERAL HOME LOAN MTG. CORP. % RADIAN REAL ESTATE MANGEMENT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FOWLER, ALLEN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW A PART OF THE SW SW OF S29, T10N, R25W, JOHNSON COUNTY, ARKANSAS MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID SW SW THENCE SOUTH 89.4830 EAST 400.00 FEET ALONG THE SOUTH LINE OF THE SW SW, THENCE NORTH APPROXIMATEL 650.00 FEET TO A POINT LOCATED ON THE CENTERLINE OF COUNTY ROAD 3020, THENCE WAST ALONG SAID CENTERLINE TO THE POINT OF INTERSECTION WITH THE WEST LINE OF THE SW SW THENCE SOUTH 687.75 FEET ALONG SAID WEST LINE TO THE POINT OF BEGINNING CONTAINING 6.1 ACRES MORE OR LESS. 29 10N 25W 6.1 ACRES </x:t>
+    <x:t>PT SW SW A PART OF THE SW SW OF S29, T10N, R25W, JOHNSON COUNTY, ARKANSAS MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID SW SW THENCE SOUTH 89.4830 EAST 400.00 FEET ALONG THE SOUTH LINE OF THE SW SW, THENCE NORTH APPROXIMATEL 650.00 FEET TO A POINT LOCATED ON THE CENTERLINE OF COUNTY ROAD 3020, THENCE WAST ALONG SAID CENTERLINE TO THE POINT OF INTERSECTION WITH THE WEST LINE OF THE SW SW THENCE SOUTH 687.75 FEET ALONG SAID WEST LINE TO THE POINT OF BEGINNING CONTAINING 6.1 ACRES MORE OR LESS. 29 10N 25W 6.1 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACEY MARIE FOWLER, DAVID FOWLER, ARVEST BANK, BANK OZK, IRS, MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-10239-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW 29 10N 25W 8.58 ACRES </x:t>
+    <x:t>PT SW SW 29 10N 25W 8.58 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
   </x:si>
   <x:si>
     <x:t>001-10239-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W1/2 N1/2 NW NW 32 10N 25W 10 ACRES </x:t>
+    <x:t>W1/2 N1/2 NW NW 32 10N 25W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
   </x:si>
   <x:si>
     <x:t>001-10296-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FROGUE, DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 13 10N 24W 2 ACRES </x:t>
+    <x:t>PT SE SW 13 10N 24W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL MARTIN, JENNIFER COX, ANGELA FROGUE, FREDDIE FROGUE, RURAL FIRE DEPARTMENT #2</x:t>
   </x:si>
   <x:si>
     <x:t>001-07317-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRONSTAL, MICHAEL BROWN % JUDY GRONSTAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NE 4 11N 23W 40 ACRES </x:t>
+    <x:t xml:space="preserve">GRONSTAL%JUDY GRONSTAL, MICHAEL BROWN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 4 11N 23W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXANDER L GRONSTAL, LOIS JUDY GRONSTAL, RURAL FIRE DEPARTMENT #6</x:t>
   </x:si>
   <x:si>
     <x:t>001-03688-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRONSTAL, MICHAEL BROWN % JUDY GRONSTAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2 NE SE 4 11N 23W 20 ACRES </x:t>
+    <x:t>N1/2 NE SE 4 11N 23W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOIS JUDY GRONSTAL, ALEXANDER L GRONSTAL</x:t>
   </x:si>
   <x:si>
     <x:t>001-03744-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HIGBY, DAVID K % DIANA MELTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW OUTLOTS L ADDITION 19 9N 22W 1.13 ACRES </x:t>
+    <x:t xml:space="preserve">HIGBY%DIANA MELTON, DAVID K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 19 9N 22W 1.13 ACRES LOT  BLOCK  OUTLOTS L ADDITION CITY  SD 39L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANA MELTON, MELISSA HIGBY, BERNIECE HIGBY</x:t>
   </x:si>
   <x:si>
     <x:t>008-00389-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JACKSON, JOE &amp; KATI CARVER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON, BONNIE TILLERY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW OUTLOTS H ADDITION 23 9N 25W 0.5 ACRE</x:t>
+    <x:t>PT NE NW 23 9N 25W 0.5 ACRES LOT  BLOCK  OUTLOTS H ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD TILLERY, RURAL FIRE #4</x:t>
   </x:si>
   <x:si>
     <x:t>006-00255-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 SHADY ACRES ADDITION 25 10N 24W 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>053-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LACY, LORI % LORI CLARK</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 9 10N 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">LACY%LORI CLARK, LORI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 9 10N 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGAN LACY, FIRST SECURITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-01312-001</x:t>
   </x:si>
   <x:si>
     <x:t>LAVINE, MILLARD P % DAVID W LAVINE</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE 32 11N 23W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-04087-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARLEY, JON &amp; EMMA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 WATER OAK ESTATES PHASE I ADDITION 12 9N 23W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00306-008</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 WATER OAK ESTATES PHASE I ADDITION 12 9N 23W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00306-009</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCDUFF, JOHN &amp; REBECCA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MORGAN, MIRANDA A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NW OUTLOTS C ADDITION 32 10N 23W </x:t>
+    <x:t>PT NE NW 32 10N 23W 0 ACRES LOT  BLOCK  OUTLOTS C ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON REGIONAL MEDICAL CENTER</x:t>
   </x:si>
   <x:si>
     <x:t>002-02177-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NGUYEN, LOC </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PATTON, PATRICIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 NE NW 14 9N 25W 2 ACRES </x:t>
+    <x:t>PT E1/2 NE NW 14 9N 25W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT PATTON, DENNIS TEAGUE, AMBER PLUGGE, REGIONS MORTGAGE, HUD, AT &amp; T MOBILITY, RURAL FIRE DISTRICT #4</x:t>
   </x:si>
   <x:si>
     <x:t>001-10643-000</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SW NW (165 X 132) 28 9N 24W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08773-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PULLEN, CHARLEY RAY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW A PART OF THE SW/4 NW/4 S20, T9N, R25W, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NW CORNER OF THE SW/4 NW/4, THENCE EAST 420 FEET TO THE POINT OF BEGINNING, THENCE SOUTH 105 FEET, THENCE WEST 204 FEET, THENCE NORTH 105 FEET, THENCE EAST 204 FEET TO THE POINT OF BEGINNING, CONTAINING 0.49 ACRES, MORE OR LESS</x:t>
+    <x:t>PT SW NW A PART OF THE SW/4 NW/4 S20, T9N, R25W, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NW CORNER OF THE SW/4 NW/4, THENCE EAST 420 FEET TO THE POINT OF BEGINNING, THENCE SOUTH 105 FEET, THENCE WEST 204 FEET, THENCE NORTH 105 FEET, THENCE EAST 204 FEET TO THE POINT OF BEGINNING, CONTAINING 0.49 ACRES, MORE OR LESS. 20 9N 25W 0.49 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COAL HILL FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>001-10828-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SETH, GENEVIEVE G </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW 24 9N 24W 0.25 ACRE</x:t>
+    <x:t>PT SW NW 24 9N 24W 0.25 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA LAWRENCE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08707-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SINOR, CHRISTOPHER &amp; ROBERT HEATH SINOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 13-14-15 BLOCK 4 HAYES SECOND ADDITION 31 10N 23W </x:t>
+    <x:t xml:space="preserve">SINOR &amp; ROBERT HEATH SINOR, CHRISTOPHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 10N 23W 0 ACRES LOT 13-14-15 BLOCK 4 HAYES SECOND ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>002-00647-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRICKLIN, JASON &amp; HOLLIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 21 &amp; S 1/2 LOT 22 L F WOFFORD ADDITION </x:t>
+    <x:t>LOT 21 &amp; S 1/2 LOT 22    0 ACRES LOT  BLOCK  L F WOFFORD ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARLES PHARIS, CAROL HUFFMAN, DAVID HUFFMAN, JESSICA CROWE, STANDRIDGE RENTALS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>006-00094-000</x:t>
   </x:si>
   <x:si>
-    <x:t>TIPPER, GEORGIA, ETAL % MARY JOHNSON</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TURPIN, DONALD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE NE SW A/K/A PT LTS 11-12 BLK 13 ODENS APPROXIMATELY 0.15 ACRE OF LOT 12 AND APPROXIMATELY .07 ACRE OF LOT 11, ALL IN BLOCK 13 OF ODEN'S ADDITION TO THE CITY OF COAL HILL, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A SET IRON PIN FOR THE NE CORNER OF SAID LOT 12, THENCE SOUTH 00.1311 WEST ALONG THE EAST LINE OF SAID BLOCK 13 FOR A DISTANCE OF 74.74 FEET TO A SET IRON PIN, THENCE NORTH 89.4150 WEST 130.73 FEET TO A SET IRON PIN, THENCE NORTH 00.1311 EAST 74.74 FEET TO A SET IRON PIN ON THE NORTH LINE OF SAID LOT 12, THENCE SOUTH 89.4150 EAST ALONG THE NORTH LINE OF SAID LOT 12 FOR A DISTANCE OF 130.73 FEET TO THE POINT OF BEGINNING, CONTAINING 0.224 ACRE MORE OR LESS. OUTLOTS CH ADDITION 16 9N 25W 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>003-00383-001</x:t>
   </x:si>
   <x:si>
-    <x:t>WEATHERTON, LOIS, ESTATE % RUTH ANN MOBLEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT S1/2 NE SE 18 9N 24W 1.5 ACRES </x:t>
+    <x:t xml:space="preserve">WEATHERTON ESTATE%RUTH ANN MOBLEY, LOIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NE SE 18 9N 24W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUTH AN MOBLEY, DOVIE MALINDA MILLER, IRENE NEIL ARABIE, JOHN ALEX NEIL, THOMAS LEE NEIL, KEITH WYNN NEIL, RURAL FIRE DEPARTMENT #4</x:t>
   </x:si>
   <x:si>
     <x:t>001-08471-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEIR, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SW NW 33 9N 22W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02658-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 NW NW 33 9N 22W 5 ACRES </x:t>
+    <x:t>PT S1/2 NW NW 33 9N 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNOXVILLE FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>001-02659-002</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -828,971 +798,851 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2517</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1128.8</x:v>
+        <x:v>1136.14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2518</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>446.26</x:v>
+        <x:v>453.6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1799.87</x:v>
+        <x:v>1807.21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2520</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>2491.45</x:v>
+        <x:v>2513.47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>403.32</x:v>
+        <x:v>425.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2522</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>735.37</x:v>
+        <x:v>757.39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>5413</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
-[...1 lines deleted...]
-      <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1247.85</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2525</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>640.13</x:v>
+        <x:v>676.83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2526</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
-[...11 lines deleted...]
-        <x:v>3541.76</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2527</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>214.76</x:v>
+        <x:v>258.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2528</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1746.46</x:v>
+        <x:v>1797.84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2529</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>231.61</x:v>
+        <x:v>275.65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2530</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
+      <x:c r="F15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E15" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G15" s="1">
-        <x:v>1032.88</x:v>
+        <x:v>1069.58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2531</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="E16" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>2944.82</x:v>
+        <x:v>3069.18</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2532</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="E17" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>308.24</x:v>
+        <x:v>337.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2533</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>445.28</x:v>
+        <x:v>474.64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2534</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>6950.75</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2535</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="F20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>431.8</x:v>
+        <x:v>461.16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2536</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>695.51</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2537</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>3442.37</x:v>
+        <x:v>3464.39</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2538</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>276.93</x:v>
+        <x:v>284.27</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>462.1</x:v>
+        <x:v>469.44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>462.1</x:v>
+        <x:v>469.44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>436.26</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2542</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G27" s="1">
-        <x:v>2672.57</x:v>
+        <x:v>2679.91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>1586.46</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2544</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>199.43</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2545</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1199.43</x:v>
+        <x:v>1345.81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2546</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>316.84</x:v>
+        <x:v>324.18</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2547</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>326.63</x:v>
+        <x:v>341.31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>241.23</x:v>
+        <x:v>248.57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2549</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>3723.16</x:v>
+        <x:v>3840.18</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2550</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>379.25</x:v>
+        <x:v>415.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2551</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
-[...11 lines deleted...]
-        <x:v>280.97</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2552</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>111</x:v>
-[...11 lines deleted...]
-        <x:v>1499.99</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2553</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
-[...11 lines deleted...]
-        <x:v>833.74</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2554</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>982.13</x:v>
+        <x:v>989.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2555</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>4761.91</x:v>
+        <x:v>4820.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2556</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>206.52</x:v>
+        <x:v>213.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2557</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>478.39</x:v>
+        <x:v>580.73</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>