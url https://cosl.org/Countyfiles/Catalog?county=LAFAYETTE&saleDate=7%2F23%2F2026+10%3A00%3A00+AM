--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d967ff1a74482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c0693ffca5f461c84a7f06f5ec1512d.psmdcp" Id="R60db677344974902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a54f68dec3b44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82de0cc4999843e4810416f0f233b63c.psmdcp" Id="R09ffc6c0b89b47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -268,63 +268,51 @@
   <x:si>
     <x:t>001-04324-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENRY, LULA </x:t>
   </x:si>
   <x:si>
     <x:t>POST OAK ST LOT 4 BLOCK 3 OAK FLAT ADDITION 15 16S 24W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>USA BANK, N.A.</x:t>
   </x:si>
   <x:si>
     <x:t>702-01681-0000</x:t>
   </x:si>
   <x:si>
     <x:t>POST OAK ST LOT 5 BLOCK 3 OAK FLAT ADDITION 15 16S 24W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>U S BANK, N.A.</x:t>
   </x:si>
   <x:si>
     <x:t>702-01682-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUFFMAN, BERT W, JR ETUX </x:t>
-[...11 lines deleted...]
-    <x:t>702-00045-0000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JERNIGAN, JACOB RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*5 LAFAYETTE 209* PT SE SW METES AND BOUNDS ADDITION CITY RURAL 3 19S 25W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-07821-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEIMKUHL, WILLIAM &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>*5847 HWY 53* S1/2 PT E1/2 SW .95 AC NE SW &amp; ., METES AND BOUNDS ADDITION CITY RURAL 5 19S 23W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02539-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCUTCHAN, JAMES E </x:t>
   </x:si>
@@ -1456,541 +1444,517 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>246.84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>365.73</x:v>
+        <x:v>450.73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1611</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>173.75</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>2932.53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>246.35</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>248.58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>301.59</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>190.99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1620</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>696.02</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>2042.94</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>305.11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1623</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>203.37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>218.91</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>261.57</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>218.91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>507.8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>268.15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>