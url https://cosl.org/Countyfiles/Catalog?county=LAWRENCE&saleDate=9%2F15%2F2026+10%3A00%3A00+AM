--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5887d5982c604f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b491241985e40239891c69007ff89ed.psmdcp" Id="Re52ee20fd8844bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7edd70d00fd4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddf076b1df8c4fe1b889d0373ef0f929.psmdcp" Id="R93a2fb0b96884645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,54 @@
   <x:si>
     <x:t>850-01743-000</x:t>
   </x:si>
   <x:si>
     <x:t>BAILEY, SUSAN DEAN &amp; RUTHIE JEAN BALESTRIN</x:t>
   </x:si>
   <x:si>
     <x:t>NE COR E1/2 SW NE 9 17N 2W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05058-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAPPEL, CHARLES TROY, SR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW S/S GRAVEL 12 15N 1E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-00110-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONNER, WYATT L </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NE 16 18 3W 0.9 ACRE</x:t>
+    <x:t>PT NE NE 16 18 3W 0.9 ACRES LOT  BLOCK   ADDITION CITY  SD 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK JOHNSON, LARRY KISSEE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07845-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COUNTS, J W % JEANETTE FERGUSON % MARY GARDNER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">19 15N 1W 0.13 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-02851-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEBOW, MARY LINDA, ETAL </x:t>
   </x:si>
   <x:si>
     <x:t>HX0420 -  PT E1/2 NW (E RR) HOXIE UNPL ADDITION CITY HOXIE 16 16N 1E 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>740-01537-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEEN, AMANDA J &amp; BILLY C </x:t>
   </x:si>
@@ -229,57 +232,51 @@
   <x:si>
     <x:t xml:space="preserve">MN0350 - PT SW SW MINTURN UNPL ADDITION 31 16N 1E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>780-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMPLEY, CARL LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0140  LOT 3 BLOCK 2 GIBSON &amp; BOAS' 1ST ADDITION CITY HOXIE </x:t>
   </x:si>
   <x:si>
     <x:t>740-00478-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAWRENCE, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0250 - NW PT LOT 11 &amp; W PT LOT 12 BLOCK 4 RANEYS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>740-01022-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NANCE, TERRY &amp; JENNIFER </x:t>
-[...5 lines deleted...]
-    <x:t>750-00131-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIDENOUR, JAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0090 LOT 60-62 BLOCK 00A DRIFT WOOD PARKING PARK ADDITION 1 18N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>810-00304-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, THOMAS CARSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 1-6 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 8-9 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00003-000</x:t>
   </x:si>
@@ -822,698 +819,686 @@
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>422.06</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8294</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>279.39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8295</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>263.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8296</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>401.39</x:v>
+        <x:v>591.39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8297</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>898.97</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8298</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>230.41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>8299</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>8300</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>292.09</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>8301</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>1899.44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8302</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>431.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1357.38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8304</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>260.54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8305</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>722.42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8306</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>763.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8307</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>375.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8308</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8309</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>401.45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8310</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>930.26</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8311</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>2149.11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8312</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="D23" s="0" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>800.42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8313</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>202.96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8314</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>426.57</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8315</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>251.48</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8316</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>1127.06</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>868.51</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8318</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E29" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>574.42</x:v>
+        <x:v>669.42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8319</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E30" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G30" s="1">
-        <x:v>274.59</x:v>
+        <x:v>464.59</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8320</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8321</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>1998.88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8322</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>2916.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>