--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7edd70d00fd4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddf076b1df8c4fe1b889d0373ef0f929.psmdcp" Id="R93a2fb0b96884645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb6aecea1e24dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a27ebb7dbd84a75a629d993a93739b6.psmdcp" Id="R5c4ee91cf17f4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -154,129 +154,123 @@
   <x:si>
     <x:t>810-00354-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, RICHARD &amp; SHARON </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE W/S HWY 67 14 15N 1W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02782-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, RICHARD D </x:t>
   </x:si>
   <x:si>
     <x:t>LN0361 - PT SW NE LYNN UNPL ADDITION 25 16N 3W 0.82 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>770-00167-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, SHARON KEELING </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW 20 16N 2W 2 ACRES </x:t>
+    <x:t>PT NW NW 20 16N 2W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYNN FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-04700-000</x:t>
   </x:si>
   <x:si>
     <x:t>GUTA LANDS USA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0050 - S 67' 33 BLOCK 1 BARGER VILLAGE ORIGINAL ADDITION CITY HOXIE 4 16N 1E </x:t>
   </x:si>
   <x:si>
     <x:t>740-01583-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WR0130 LOT 11 BLOCK 11 HARRY LEE ADDITION CITY WALNUT RIDGE </x:t>
   </x:si>
   <x:si>
     <x:t>850-01350-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMMETT, TERRY &amp; JODIE </x:t>
   </x:si>
   <x:si>
     <x:t>SG0300 - PT NW SW SEDGWICK UNPL ADDITION 34 16N 2E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NETTLETON CONCRETE, PAT METTLER, FIRST BAPTIST CHURCH HOXIE, SARAH &amp; ALEX HOGAN, JT WHITE HARDWARE &amp; LUMBER, ISLAND CONSTRUCTION </x:t>
   </x:si>
   <x:si>
     <x:t>820-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HICKS, MELVIN JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RR0110 - KELLY BEND CAMPSITES LOT 21 KELLY BEND CAMPSITES ADDITION 10 17N 1W </x:t>
   </x:si>
   <x:si>
     <x:t>190-00019-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HILL, COLEN E &amp; JANETTE </x:t>
-[...5 lines deleted...]
-    <x:t>810-00344-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSEHOLDER, JUNIOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MN0350 - PT SW SW MINTURN UNPL ADDITION 31 16N 1E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>780-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMPLEY, CARL LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0140  LOT 3 BLOCK 2 GIBSON &amp; BOAS' 1ST ADDITION CITY HOXIE </x:t>
   </x:si>
   <x:si>
     <x:t>740-00478-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAWRENCE, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0250 - NW PT LOT 11 &amp; W PT LOT 12 BLOCK 4 RANEYS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>740-01022-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIDENOUR, JAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0090 LOT 60-62 BLOCK 00A DRIFT WOOD PARKING PARK ADDITION 1 18N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>810-00304-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, THOMAS CARSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 1-6 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 8-9 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00003-000</x:t>
   </x:si>
@@ -825,97 +819,97 @@
       </x:c>
       <x:c r="G4" s="1">
         <x:v>422.06</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8294</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>279.39</x:v>
+        <x:v>308.75</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8295</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>263.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8296</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>591.39</x:v>
+        <x:v>598.73</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8297</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>898.97</x:v>
       </x:c>
     </x:row>
@@ -1026,479 +1020,467 @@
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>431.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8303</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1357.38</x:v>
+        <x:v>1379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8304</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>260.54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8305</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>722.42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8306</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>763.81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8307</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>375.34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8308</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="D19" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8309</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>401.45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8310</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>930.26</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8311</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>2149.11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8312</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8313</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>202.96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8314</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>426.57</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8315</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>251.48</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8316</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>1127.06</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>868.51</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8318</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>669.42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8319</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>464.59</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8320</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8321</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>1998.88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8322</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>2916.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>