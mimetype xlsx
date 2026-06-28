--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd61326e4bde421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d02e5a51e744a8488fab9326fe63ef4.psmdcp" Id="R923756c5674c4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da0f4bcc2774f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70d8519854d149ae8b18b0b5364ecbe9.psmdcp" Id="R07913e7f641d4f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -79,81 +79,84 @@
   <x:si>
     <x:t>BAKER, CHARLES &amp; KIM BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>01-04495</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, JOHN S &amp; CAROL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 SW1/4 1 3N 1E 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04953</x:t>
   </x:si>
   <x:si>
     <x:t>BROOKS, ESTATE OF GUSSIE % WILLIE POWELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 OF LOT 9 BLOCK C GRIFFIS 1ST ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00491</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRYANT, FREDDIE LEE &amp; GERALDINE % DEANNA COY </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 7 BLOCK A1 GERRARD ADDITION </x:t>
+    <x:t xml:space="preserve">BRYANT%DEANNA COY, FREDDIE LEE &amp; GERALDINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0 ACRES LOT 7 BLOCK A1 GERRARD ADDITION CITY  SD 01  C</x:t>
   </x:si>
   <x:si>
     <x:t>05-00436</x:t>
   </x:si>
   <x:si>
     <x:t>CARDWELL, TIM (SLC2021)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BEAR CREEK LAKE ADDITION 19 2N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>02-00016</x:t>
   </x:si>
   <x:si>
     <x:t>COLLINS, LAVERNE % BEVERLY J COLLINS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50X135 LOT 11 BLOCK 27 RONDO (MANNS ADDN) ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>07-00153</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EARLEY, BEATRICE MAXINE, ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E1/2 S PT OF LOT 5 BLOCK 3 WOODS 1ST ADDITION </x:t>
+    <x:t xml:space="preserve">EARLEY ETAL, BEATRICE MAXINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 S PT OF LOT 5    0 ACRES LOT  BLOCK 3 WOODS 1ST ADDITION CITY  SD 01  C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIE LEE EARLEY, WAYNE EDWARD ALLEN, PAUL LON ALLEN</x:t>
   </x:si>
   <x:si>
     <x:t>05-02217</x:t>
   </x:si>
   <x:si>
     <x:t>EGGERSON, LEE E, II &amp; DELORES EGGERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK A MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00895</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK B MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00903</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK C MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00911</x:t>
   </x:si>
@@ -175,66 +178,51 @@
   <x:si>
     <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 54' OF LOT 2 BLOCK A PHARRS SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01216</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 57' OF LOT 2 BLOCK T PHARRS SURVEY-RHODES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01740</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 57' LESS RR OF LOT 2 BLK T PHARRS SURVEY-RHODES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01741</x:t>
   </x:si>
   <x:si>
-    <x:t>GATES, ED % SUSIE GATES</x:t>
-[...14 lines deleted...]
-    <x:t>04-00082</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 &amp; 6 BLOCK 17 WOODS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02431</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 125 LOT 6 BLOCK D HAYNES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04-00068</x:t>
   </x:si>
   <x:si>
     <x:t>GILMORE, HERMAN % HERMAN GILMORE, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot PT OF 3,4 &amp; 5 BLOCK 2 ROBERTSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01867</x:t>
   </x:si>
@@ -262,102 +250,81 @@
   <x:si>
     <x:t xml:space="preserve">LOT 2 BEAR CREEK LAKE ADDITION 19 2N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>02-00014</x:t>
   </x:si>
   <x:si>
     <x:t>HALLUM, J M &amp; SHERI % MIKE HALLUM</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT U #410 DELTA TRACT ADDITION 4 1N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02-00173</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, LARRY &amp; BILLY DALE % MARY HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NW1/4 NW1/4 6 1N 2E 2.69 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-00446</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HART, CHRISTAL &amp; TOBBY </x:t>
-[...32 lines deleted...]
-    <x:t xml:space="preserve">W1/2 FRL S1/2 SW1/4 3 1N 3E 8 ACRES </x:t>
+    <x:t xml:space="preserve">HENRY ETAL%PEARL DUNCAN, WANDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 FRL S1/2 SW1/4 3 1N 3E 8 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIE COOPER, EVELYN LEWIS, WINSLEY HENRY, ROSETTA ESTER, LUBIN HENRY</x:t>
   </x:si>
   <x:si>
     <x:t>01-01018</x:t>
   </x:si>
   <x:si>
-    <x:t>JACKSON, EDNA MAE ETAL % ROBERT L JOHNSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 11 BLOCK 2 U R 1ST ADDITION </x:t>
+    <x:t xml:space="preserve">JACKSON ETAL%ROBERT L JOHNSON, EDNA MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">     0 ACRES LOT 11 BLOCK 2 U R 1ST ADDITION CITY  SD 01  C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUANITA TIGGS</x:t>
   </x:si>
   <x:si>
     <x:t>05-00828</x:t>
   </x:si>
   <x:si>
-    <x:t>JOHNSON, MELISSA % WILLARD MORGAN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT A BLOCK B PHARRS ADDITION </x:t>
+    <x:t xml:space="preserve">JOHNSON%WILLARD MORGAN, MELISSA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0 ACRES LOT A BLOCK B PHARRS ADDITION CITY  SD 01  C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY K WEBB, NINA MELISSA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>05-01196</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KENDALL, JULIUS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 OF E1/2 NW1/4 NE1/4 14 3N 3E 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06127-02</x:t>
   </x:si>
   <x:si>
     <x:t>L &amp; S MASSEY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 12-A BLOCK G PHARRS SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01469</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 26' OF 14 &amp; S 36' OF 15 BLOCK 15 WOODS 2ND ADDITION </x:t>
   </x:si>
@@ -367,54 +334,57 @@
   <x:si>
     <x:t>LOCKHART, SHANTELLE NICOLE EVANS ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 4 HARRIS &amp; BURKE POPLAR H ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00663</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 BLOCK 4 HARRIS &amp; BURKE POPLAR H ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00669</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NASH, KALKEITH K </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 16 WOODS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02415</x:t>
   </x:si>
   <x:si>
-    <x:t>PRESLEY, INEZ % JACQUELINE CATT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Lot - Block PT I (EYE) NW1/4 NE1/4 PT OF BLK I HAYNES ADDITION 0.28 ACRE </x:t>
+    <x:t xml:space="preserve">PRESLEY%JACQUELINE CATT, INEZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot - Block PT I (EYE) HAYNES 0.28 Acres NW1/4 NE1/4 PT OF BLK I    0.28 ACRES LOT  BLOCK  HAYNES ADDITION CITY  SD 01H C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORRIS BITTLE, BARBARA BITTLE, WILLARD S. PRESLEY</x:t>
   </x:si>
   <x:si>
     <x:t>04-00134</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RICE, TRUMAN C </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 75' N/S X 107' E/W  TRACT 1 29 1N 3E 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00005-02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW 140'N/S X 92'E/W  TRACT 2 29 1N 3E 0.29 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>07-00005-03</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 138.8' N/S X 68.0' E/W  TRACT 4 29 1N 3E 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00005-04</x:t>
   </x:si>
@@ -478,87 +448,84 @@
   <x:si>
     <x:t xml:space="preserve">50X140 LOT 9 BLOCK 35 RONDO (SMITHS ADDN) ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>07-00186</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUART, ALEX </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 NE1/4 SE1/4 27 2N 1E 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-02764-03</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK N MORO ADDITION 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06-00197</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">(78 X 150) LOT 18 BEAR CREEK LAKE S/D #3 ADDITION 19 2N 4E </x:t>
+    <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>(78 X 150) 19 2N 4E 0 ACRES LOT 18 BLOCK  BEAR CREEK LAKE S/D #3 ADDITION CITY  SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JASON HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>02-00124</x:t>
   </x:si>
   <x:si>
-    <x:t>TRAYLOR FAMILY REVOCABLE TRUST % LEA TRAYLOR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VIDAL, PAULO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N1/2 S1/2 SE1/4 2 3N 4E 0.21 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06406</x:t>
   </x:si>
   <x:si>
     <x:t>WHITE, DAVID C % JASMINE G WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>FRL N1/2 SE1/4 28 3N 1E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-05266</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, LENNIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N1/2 S1/2 S1/2 NE1/4 21 2N 2E 5 ACRES </x:t>
+    <x:t>N1/2 S1/2 S1/2 NE1/4 21 2N 2E 5 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>01-03325</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, RENITA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">103' DEEP LOT 8 BLOCK 21 YARBROUGH ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02903-01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -1141,1250 +1108,1166 @@
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>798.02</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>7653</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>527.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>7654</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>252.53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>7655</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>206.75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>7656</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>206.75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>7657</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>252.53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>7658</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>701.15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>7659</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>460.84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>7660</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>1551.07</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>7661</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>198.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>7662</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="D19" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219.08</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>7663</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>190.02</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>7664</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>527.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>7665</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>248.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>7666</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>495.15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>7667</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>378.39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>7668</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>659.98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>7669</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>229.64</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>7670</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>200.32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>7671</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>239.66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>7672</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>424.01</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>7673</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>241.94</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>7674</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>241.94</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>7675</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>89</x:v>
-[...11 lines deleted...]
-        <x:v>278.8</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>7676</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
-[...11 lines deleted...]
-        <x:v>797.36</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>7677</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>455.94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>7678</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>1463.37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>7679</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>229.64</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>7680</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>367.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>7681</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>1802.16</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>7682</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>751.54</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>7683</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>215.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>7684</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>215.92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>7685</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>298.31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>7686</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>369.07</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>7687</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>317.44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>7688</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1084.16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>7689</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>715.36</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>7690</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>317.44</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>7691</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>2771.68</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>7692</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>1820.43</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>7693</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>389.87</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>7694</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>195.28</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>7695</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>252.53</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>7696</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>252.53</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>7697</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>250.38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>7698</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>514.28</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>7699</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>205.68</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>7700</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>279.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>7701</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>158</x:v>
-[...11 lines deleted...]
-        <x:v>1178.24</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>7702</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>241.94</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>7703</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>241.94</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>7704</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>403.92</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>7705</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>252.53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>