--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da0f4bcc2774f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70d8519854d149ae8b18b0b5364ecbe9.psmdcp" Id="R07913e7f641d4f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f60d7ec7e7040c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c364b64c4bc64fcab6f11256da04d0e9.psmdcp" Id="Rf9e78135b5ee4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,72 +46,51 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>LEE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARCHER, CHERICK C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 32'S PT OF 1 BLOCK D GRIFFIS 1ST ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>05-00501</x:t>
   </x:si>
   <x:si>
-    <x:t>BAKER, CHARLES  &amp; KIM BAKER</x:t>
-[...20 lines deleted...]
-    <x:t>01-04953</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>BROOKS, ESTATE OF GUSSIE % WILLIE POWELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 OF LOT 9 BLOCK C GRIFFIS 1ST ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00491</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYANT%DEANNA COY, FREDDIE LEE &amp; GERALDINE </x:t>
   </x:si>
   <x:si>
     <x:t>.    0 ACRES LOT 7 BLOCK A1 GERRARD ADDITION CITY  SD 01  C</x:t>
   </x:si>
   <x:si>
     <x:t>05-00436</x:t>
   </x:si>
   <x:si>
     <x:t>CARDWELL, TIM (SLC2021)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BEAR CREEK LAKE ADDITION 19 2N 4E </x:t>
   </x:si>
@@ -139,92 +118,74 @@
   <x:si>
     <x:t>05-02217</x:t>
   </x:si>
   <x:si>
     <x:t>EGGERSON, LEE E, II &amp; DELORES EGGERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK A MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00895</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK B MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00903</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK C MATTHEWS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00911</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARMER, LYNN B </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 54' OF LOT 2 BLOCK A PHARRS SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01216</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 57' OF LOT 2 BLOCK T PHARRS SURVEY-RHODES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01740</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 57' LESS RR OF LOT 2 BLK T PHARRS SURVEY-RHODES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01741</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 &amp; 6 BLOCK 17 WOODS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02431</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 125 LOT 6 BLOCK D HAYNES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04-00068</x:t>
   </x:si>
   <x:si>
     <x:t>GILMORE, HERMAN % HERMAN GILMORE, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot PT OF 3,4 &amp; 5 BLOCK 2 ROBERTSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01867</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 OF LOT 6A BLOCK D GRIFFIS 1ST ADDITION </x:t>
@@ -241,59 +202,50 @@
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 3 BLOCK 1 WOODS 1ST ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02196</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BEAR CREEK LAKE ADDITION 19 2N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>02-00014</x:t>
   </x:si>
   <x:si>
     <x:t>HALLUM, J M &amp; SHERI % MIKE HALLUM</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT U #410 DELTA TRACT ADDITION 4 1N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02-00173</x:t>
   </x:si>
   <x:si>
-    <x:t>HARRIS, LARRY &amp; BILLY DALE % MARY HARRIS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HENRY ETAL%PEARL DUNCAN, WANDA </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 FRL S1/2 SW1/4 3 1N 3E 8 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIE COOPER, EVELYN LEWIS, WINSLEY HENRY, ROSETTA ESTER, LUBIN HENRY</x:t>
   </x:si>
   <x:si>
     <x:t>01-01018</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON ETAL%ROBERT L JOHNSON, EDNA MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">     0 ACRES LOT 11 BLOCK 2 U R 1ST ADDITION CITY  SD 01  C</x:t>
   </x:si>
   <x:si>
     <x:t>JUANITA TIGGS</x:t>
   </x:si>
   <x:si>
     <x:t>05-00828</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON%WILLARD MORGAN, MELISSA </x:t>
@@ -344,77 +296,50 @@
     <x:t xml:space="preserve">LOT 17 BLOCK 4 HARRIS &amp; BURKE POPLAR H ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-00669</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NASH, KALKEITH K </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 16 WOODS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-02415</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRESLEY%JACQUELINE CATT, INEZ </x:t>
   </x:si>
   <x:si>
     <x:t>Lot - Block PT I (EYE) HAYNES 0.28 Acres NW1/4 NE1/4 PT OF BLK I    0.28 ACRES LOT  BLOCK  HAYNES ADDITION CITY  SD 01H C</x:t>
   </x:si>
   <x:si>
     <x:t>NORRIS BITTLE, BARBARA BITTLE, WILLARD S. PRESLEY</x:t>
   </x:si>
   <x:si>
     <x:t>04-00134</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>07-00005-05</x:t>
   </x:si>
   <x:si>
     <x:t>SCRUGGS, VICTORIA % GUSSIE NICHOLSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL E1/2 W1/2 E1/2 E1/2 SW1/4 20 3N 2E 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-05743</x:t>
   </x:si>
   <x:si>
     <x:t>SHAMBLEY, MURRAY, JR % MURRAY SHAMBLEY, III</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK Q PHARRS SURVEY/GILBERGS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01694</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot W 105'OF LOT 4 BLOCK Q PHARRS SURVEY/GILBERGS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05-01698</x:t>
   </x:si>
@@ -930,1347 +855,1227 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>7645</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>662.23</x:v>
+        <x:v>684.25</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>7646</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>7647</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>240.01</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>7648</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
-[...11 lines deleted...]
-        <x:v>463.5</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>7649</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>943.77</x:v>
+        <x:v>958.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>7650</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>2193.58</x:v>
+        <x:v>2208.26</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>7651</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>200.32</x:v>
+        <x:v>207.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>7652</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>798.02</x:v>
+        <x:v>820.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>7653</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>527.2</x:v>
+        <x:v>556.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>7654</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>252.53</x:v>
+        <x:v>274.55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>7655</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>206.75</x:v>
+        <x:v>228.77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>7656</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>206.75</x:v>
+        <x:v>228.77</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>7657</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
-[...11 lines deleted...]
-        <x:v>252.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>7658</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
-[...11 lines deleted...]
-        <x:v>701.15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>7659</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>460.84</x:v>
+        <x:v>475.52</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>7660</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1551.07</x:v>
+        <x:v>1573.09</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>7661</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>198.28</x:v>
+        <x:v>205.62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>7662</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>7663</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>7664</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>527.2</x:v>
+        <x:v>534.54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>7665</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>248.13</x:v>
+        <x:v>255.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>7666</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>495.15</x:v>
+        <x:v>509.83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>7667</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>378.39</x:v>
+        <x:v>393.07</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>7668</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>659.98</x:v>
+        <x:v>674.66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>7669</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>229.64</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>7670</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>200.32</x:v>
+        <x:v>208.27</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>7671</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>239.66</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>7672</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>424.01</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>7673</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>7674</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>7675</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>7676</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>7677</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>455.94</x:v>
+        <x:v>507.32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>7678</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1463.37</x:v>
+        <x:v>1492.73</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>7679</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>229.64</x:v>
+        <x:v>251.66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>7680</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>367.1</x:v>
+        <x:v>374.44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>7681</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1802.16</x:v>
+        <x:v>1816.84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>7682</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>751.54</x:v>
+        <x:v>766.22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>7683</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>215.92</x:v>
+        <x:v>223.26</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>7684</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>215.92</x:v>
+        <x:v>223.26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>7685</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>298.31</x:v>
+        <x:v>305.65</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>7686</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>369.07</x:v>
+        <x:v>405.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>7687</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>317.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>7688</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>1084.16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>7689</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>715.36</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>7690</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>317.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>7691</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>2771.68</x:v>
+        <x:v>2808.38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>7692</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1820.43</x:v>
+        <x:v>1842.45</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>7693</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>389.87</x:v>
+        <x:v>404.55</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>7694</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>195.28</x:v>
+        <x:v>209.96</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>7695</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>252.53</x:v>
+        <x:v>259.87</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>7696</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>252.53</x:v>
+        <x:v>267.21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>7697</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>250.38</x:v>
+        <x:v>265.06</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>7698</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>514.28</x:v>
+        <x:v>528.96</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>7699</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>205.68</x:v>
+        <x:v>213.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>7700</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>279.01</x:v>
+        <x:v>293.69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>7701</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>7702</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>241.94</x:v>
+        <x:v>249.28</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>7703</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>241.94</x:v>
+        <x:v>256.62</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>7704</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>403.92</x:v>
+        <x:v>418.6</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>7705</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>252.53</x:v>
+        <x:v>267.21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>