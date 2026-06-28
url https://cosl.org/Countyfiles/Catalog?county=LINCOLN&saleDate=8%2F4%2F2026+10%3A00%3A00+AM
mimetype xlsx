--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac81466c1eaa4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce31178904b84bd28a805fd2b57fa5aa.psmdcp" Id="Rd16fa18cae1e4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64f45ceeaa247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f30b6b749b164acab911bb6e40e37790.psmdcp" Id="R3a801ec825704ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -88,63 +88,51 @@
   <x:si>
     <x:t>000-03336-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOREN%ROSCOE &amp; VICTORIA MITCHELL, JIMMY N </x:t>
   </x:si>
   <x:si>
     <x:t>*503 STAR ST*  35 8S 5W 0.55 ACRES LOT 3,4 BLOCK 3 MASSEY'S 1ST ADDITION CITY  SD DSGO</x:t>
   </x:si>
   <x:si>
     <x:t>NEAL BOREN, VICKEY BOREN, NANCY BOREN</x:t>
   </x:si>
   <x:si>
     <x:t>700-00665-000</x:t>
   </x:si>
   <x:si>
     <x:t>BURTON, HARRIETT % BRENDA DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>VAN BUREN LOT 10 BLOCK 19 GOULD THIRD ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00296-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTER FARMS MEDICAL GROUP, L</x:t>
-[...11 lines deleted...]
-    <x:t>000-02063-002</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>CONTI, ELIZABETH S &amp; CLAR LOGUE</x:t>
   </x:si>
   <x:si>
     <x:t>*106 E JACKSON* N 1/2 LOT 8 BLK 3 MAX A JOSLYN, BELLE JOSLYN ADDITION 35 8S 5W 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00625-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, J D </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 7S 6W 0.17 ACRES LOT 67 BLOCK 4 C. E. WOOD ADDITION CITY  SD 11GR</x:t>
   </x:si>
   <x:si>
     <x:t>ELFANNIA COOK, CALVIN COOK, BANK OF STAR CITY</x:t>
   </x:si>
   <x:si>
     <x:t>701-00211-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAILEY, KENNETH &amp; ELOISE </x:t>
   </x:si>
@@ -187,86 +175,89 @@
   <x:si>
     <x:t>700-00776-000</x:t>
   </x:si>
   <x:si>
     <x:t>EVERETT, FOSTER % JUSTIN EVERETT OR KOR'REN</x:t>
   </x:si>
   <x:si>
     <x:t>504 ARKANSAS ST LOT 6 BLOCK 3 GOULD ORIGINAL ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00047-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVERETT, KOR'REN </x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS  35 8S 5W 0.16 ACRES LOT 8 BLOCK 3 GOULD ORIGINAL ADDITION CITY  SD DSGO</x:t>
   </x:si>
   <x:si>
     <x:t>JEAN FAIR</x:t>
   </x:si>
   <x:si>
     <x:t>700-00049-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 8S 5W 0.16 ACRES LOT 14 BLOCK 19 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIO ORLANDO ALFARO, TWISTEN RANDAL MCDADE, SARAH WEBER MCDADE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00300-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 14 BLOCK 19 GOULD THIRD ADDITION 35 8S 5W 0.16 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BEGINNING AT THE SW COR. OF T, 8 9S 8W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>000-07216-001</x:t>
   </x:si>
   <x:si>
-    <x:t>ROOSEVELT ST LOT 2 BLOCK 26 GOULD THIRD ADDITION 35 8S 5W 0.15 ACRE</x:t>
+    <x:t>ROOSEVELT ST 35 8S 5W 0.15 ACRES LOT 2 BLOCK 26 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWISTEN RANDAL MCDADE, SARAH WEBER MCDADE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00362-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 19 GOULD THIRD ADDITION 35 8S 5W 0.16 ACRE</x:t>
+    <x:t>. 35 8S 5W 0.16 ACRES LOT 13 BLOCK 19 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIO ORLANDO ALFARO, MATTHEW CAMERINO, MARK GENIS</x:t>
   </x:si>
   <x:si>
     <x:t>700-00299-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, ANNA &amp; ROSE BATTLES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HARDIN, CORENTHA &amp; FANNIE P HARDIN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*83 BELMONT RD* NW 1/4 NW 1/4 COMM. AT THE NW, 28 8S 7W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-04260-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAYES, BRANDI </x:t>
   </x:si>
   <x:si>
     <x:t>MAPLE ST LOT 10 BLOCK 2 MASSEY'S 1ST ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00662-000</x:t>
   </x:si>
   <x:si>
     <x:t>206 MAPLE ST LOT 11-12 BLOCK 2 MASSEY'S 1ST ADDITION 35 8S 5W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00663-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGH, LINDA </x:t>
@@ -478,60 +469,66 @@
   <x:si>
     <x:t>000-01915-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 NE1/4 19 8S 5W 80 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-00422-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, ANTOINE </x:t>
   </x:si>
   <x:si>
     <x:t>*DESTINY RD* S1/3 S1/2 NW1/4, 35 7S 6W 25.66 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL W JORDAN, TRIPLE T FARMS, ROBERT THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-02088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DOYLE &amp; LINDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*DELTA RD* PT W1/2 SE1/4, 14 7S 6W 12.33 ACRES </x:t>
+    <x:t>*DELTA RD*  PT W1/2 SE1/4, 14 7S 6W 12.33 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTHA THOMAS, MAXCIE THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-01883-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, LINDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NE1/4 NW1/4, 19 8S 5W 40.14 ACRES </x:t>
+    <x:t>FRL NE1/4 NW1/4, 19 8S 5W 40.14 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMERCIAL BANK &amp; TRUST, ROBERT THOMAS, DOYLE THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-00425-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, ROBERT, TRUSTEE OF THE MARTHA THOMAS IRREVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE1/4 NW1/4 19 8S 5W 40.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-00429-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MICHAEL, JR </x:t>
   </x:si>
   <x:si>
     <x:t>MONROE ST LOT 10 BLOCK 3 WEBB'S ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00952-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -945,1178 +942,1142 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>3035</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1109</x:v>
+        <x:v>1131.01</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>3036</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>167.08</x:v>
+        <x:v>181.76</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>3037</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>177.56</x:v>
+        <x:v>192.24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>3038</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>394</x:v>
+        <x:v>430.89</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>3039</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>279.28</x:v>
+        <x:v>293.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>3040</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>3041</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>3042</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>379.88</x:v>
+        <x:v>409.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>3043</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>230</x:v>
+        <x:v>258.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>3044</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>800.59</x:v>
+        <x:v>917.61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>3045</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>302</x:v>
+        <x:v>331.62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>3046</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>700.31</x:v>
+        <x:v>714.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>3047</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>990</x:v>
+        <x:v>1026.57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>3048</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>308.01</x:v>
+        <x:v>352.05</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>3049</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>618</x:v>
+        <x:v>647.63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>3050</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>279.28</x:v>
+        <x:v>308.64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>3051</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>311.2</x:v>
+        <x:v>318.54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>3052</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G19" s="1">
-        <x:v>279.28</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>3053</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>279.28</x:v>
+        <x:v>323.32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>3054</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>68</x:v>
-[...11 lines deleted...]
-        <x:v>237.79</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>3055</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>2662.96</x:v>
+        <x:v>2684.98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>3056</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>279.28</x:v>
+        <x:v>286.62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>3057</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1526.08</x:v>
+        <x:v>1540.76</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>3058</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G25" s="1">
-        <x:v>1133</x:v>
+        <x:v>1177.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>3059</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>226</x:v>
+        <x:v>232.89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>3060</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>196.18</x:v>
+        <x:v>218.2</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>3061</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G28" s="1">
-        <x:v>279</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>3062</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>568</x:v>
+        <x:v>597.52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>713.55</x:v>
+        <x:v>728.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>3064</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>833.79</x:v>
+        <x:v>841.13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>3065</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2582.76</x:v>
+        <x:v>2604.78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>3066</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G33" s="1">
-        <x:v>279</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>3067</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1">
-        <x:v>436</x:v>
+        <x:v>472.39</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>3068</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G35" s="1">
-        <x:v>268</x:v>
+        <x:v>289.81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>3069</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1">
-        <x:v>371</x:v>
+        <x:v>385.89</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>221.83</x:v>
+        <x:v>236.51</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>3071</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G38" s="1">
-        <x:v>927</x:v>
+        <x:v>941.98</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>3072</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>408.56</x:v>
+        <x:v>423.24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>3073</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>511.66</x:v>
+        <x:v>526.34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>3074</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>1392.23</x:v>
+        <x:v>1414.25</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>3075</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D42" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G42" s="1">
-        <x:v>268</x:v>
+        <x:v>282.47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>3076</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>311.2</x:v>
+        <x:v>318.54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>3077</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>1770.47</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>3078</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>2004.32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>3079</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>4140.71</x:v>
+        <x:v>4148.05</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>3080</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G47" s="1">
-        <x:v>1124</x:v>
+        <x:v>1153.42</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>3081</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G48" s="1">
-        <x:v>775.74</x:v>
+        <x:v>812.44</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>3082</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="F49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G49" s="1">
-        <x:v>2004.32</x:v>
+        <x:v>2041.02</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>3083</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="E50" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1529.26</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>3084</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
+      <x:c r="E51" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E51" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G51" s="1">
-        <x:v>279.28</x:v>
+        <x:v>293.96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>