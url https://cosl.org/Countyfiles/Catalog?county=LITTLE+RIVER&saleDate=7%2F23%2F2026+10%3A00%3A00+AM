--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3f7c9833e14e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1c58fb3a2134f439ad40949a5eeb4d1.psmdcp" Id="R96414d08e4ca4fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144dbd26b11941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc8a5d6a3d514cc9afc032bfa495f087.psmdcp" Id="Rff708046e6cb484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -199,129 +199,84 @@
   <x:si>
     <x:t>ZANNECKIA BELL</x:t>
   </x:si>
   <x:si>
     <x:t>026-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANDERS, EUNA </x:t>
   </x:si>
   <x:si>
     <x:t>W 10 FT OF LOT 8 &amp; ALL LOT 9  &amp; E 10 FT OF LOT 10 BLOCK 2 GINN ADDITION 22 12S 32W 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>072-00511-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHORT, JAMES &amp; BERNICE % ELONER EDENS</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE (SEE CARD) METES &amp; BOUNDS ADDITION 7 10S 32W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05610-003</x:t>
   </x:si>
   <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
     <x:t>SQUARE DEAL INC</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 54 BLOCK 73 UNIVERSITY ADDITION 35 12S 29W 1 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 155 FRISCO ADDITION -1 0.08 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>070-01044-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 110 FRISCO ADDITION -1 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00879-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, GEORGE E &amp; DALENE B % STEVEN D &amp; LINDA BENTON</x:t>
   </x:si>
   <x:si>
     <x:t>PART OF TRACT 3 EVERGREEN ESTATES ADDITION 15 13S 29W 0.945 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>053-00003-002</x:t>
   </x:si>
   <x:si>
-    <x:t>THORNTON, MARY MAYDENA % MARY MAYDENA THORTON</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>TRAMMELL &amp; RICHARD % MARCUS RICHARD</x:t>
   </x:si>
   <x:si>
     <x:t>S80' OF LOT 21 &amp; ALL LOT 22 BLOCK 118 FRISCO ADDITION 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00910-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -714,660 +669,588 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>230.27</x:v>
+        <x:v>244.95</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>733</x:v>
+        <x:v>732.73</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>490.19</x:v>
+        <x:v>497.53</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>377.44</x:v>
+        <x:v>406.8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>514.03</x:v>
+        <x:v>536.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>5258.28</x:v>
+        <x:v>5265.62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1635</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>360.15</x:v>
+        <x:v>374.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>745.65</x:v>
+        <x:v>767.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>183.09</x:v>
+        <x:v>197.77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>169.31</x:v>
+        <x:v>198.67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>405.11</x:v>
+        <x:v>434.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>169.31</x:v>
+        <x:v>198.67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1427.15</x:v>
+        <x:v>1449.17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>218.42</x:v>
+        <x:v>233.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>201.71</x:v>
+        <x:v>231.07</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>495.7</x:v>
+        <x:v>510.38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>240.24</x:v>
+        <x:v>254.92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>198.23</x:v>
+        <x:v>205.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>168.2</x:v>
+        <x:v>182.88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1">
-        <x:v>325.7</x:v>
+        <x:v>347.72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>73</x:v>
-[...11 lines deleted...]
-        <x:v>254.16</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>270.88</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1652</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>332.84</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>328.08</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1654</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>194.58</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1655</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>3427.06</x:v>
+        <x:v>3434.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>