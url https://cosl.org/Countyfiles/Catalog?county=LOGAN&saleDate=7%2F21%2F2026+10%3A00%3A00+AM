--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04d91c1d8d04bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45e95dc00ac48ec93f63638dd612165.psmdcp" Id="Ra06534bb606d408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb41e51121d4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe7c982ebded4f9699b22e0a42f98f7b.psmdcp" Id="R1aeaa79cb92a4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -100,201 +100,153 @@
   <x:si>
     <x:t>800-00687-000</x:t>
   </x:si>
   <x:si>
     <x:t>CAINE, DANNY R % CHRISTOPHER CAINE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW 2 5N 29W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>200-04425-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHRISMAN, ANGELA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 1 NE N OF HWY 217 4 6N 28W 3.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK AT PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>200-03525-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CREAGER, TONYA M </x:t>
-[...8 lines deleted...]
-    <x:t>900-02069-001</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIDSON, BOBBIE, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW METES &amp; BOUNDS ADDITION CITY PARIS 11 7N 26W 1.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MRS. LOU DAVIDSON</x:t>
   </x:si>
   <x:si>
     <x:t>900-00535-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERP, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 LOT 6 - 10 BLOCK 9 MAGAZINE C O &amp; M ADDITION 30 6N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>120-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERP, LUCAS/BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 6 - 10 BLOCK 9 MAGAZINE C O &amp; M ADDITION 30 6N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>120-00155-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FISHER, LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>SW COR NW NW 31 6N 27W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>200-02586-000</x:t>
   </x:si>
   <x:si>
     <x:t>S COR SWNE METES AND BOUNDS ADDITION CITY BOONEVILLE 6 5N 27W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00014-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FORD, BETHANY/JOSHUA % MICHAEL FORD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KRIGBAUM, BILLY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 NW SE 20 7N 26W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-06449-001</x:t>
   </x:si>
   <x:si>
-    <x:t>KUYKENDALL, MIKE/VICKIE % VICKI KUYKENDALL</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>MCCLURE, TERESA % KELLY JAY OLIVER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 2 - 3 PT OF CLOSED ALLEY BLOCK 6 MCVAY ADDITION 2 7N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>THE FIRST NATIONAL BANK AT PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>900-01561-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCGRATH, LUCILLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE ORIGINAL TOWN RATCLIFF ADDITION 8 7N 27W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>VAUGHN MCGRATH</x:t>
   </x:si>
   <x:si>
     <x:t>110-00069-001</x:t>
   </x:si>
   <x:si>
     <x:t>PARTAIN, WANDA % MICHAEL BOERSMA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 42 - 45 BLOCK 2 HIGH SCHOOL ADDITION 36 6N 28W </x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>800-01435-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHILLIPS, DONNIE/BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 15 8N 24W 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>100-03717-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>100-00306-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRUITT, DONALD/SHARLYNE % DONETTE FRANKLIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW (105X170): BLK A METES AND BOUNDS ADDITION CITY BOONEVILLE 36 6N 28W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BOONEVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00373-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCANTLING, BILLY/CLEONA (CTS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE NW PT S1/2 NE NW (1) PT N1/2 NE NW PT S1/2 NE NW (4.5) 28 5N 27W 5.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH LOGN OCUNTY PUBLIC WATER FACILITIES BOARD, JOHN PETER BYRTUS, PATRICIA LEE BYRTUS, STEVE CASH, DEBRA WILCOX, LARRY COCKRELL</x:t>
   </x:si>
   <x:si>
     <x:t>200-01778-001</x:t>
   </x:si>
@@ -768,695 +720,635 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>463.4</x:v>
+        <x:v>485.42</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>726.57</x:v>
+        <x:v>748.59</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1309.91</x:v>
+        <x:v>1331.93</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>1258.73</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>212.48</x:v>
+        <x:v>219.82</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>204.48</x:v>
+        <x:v>219.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>924.49</x:v>
+        <x:v>939.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1478.31</x:v>
+        <x:v>1492.99</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>501.38</x:v>
+        <x:v>508.72</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>395.61</x:v>
+        <x:v>410.29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>220.61</x:v>
+        <x:v>227.95</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>49</x:v>
-[...11 lines deleted...]
-        <x:v>1633.08</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>539.15</x:v>
+        <x:v>553.83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>1040.07</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>601.8</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>5114.84</x:v>
+        <x:v>5122.18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>4732.91</x:v>
+        <x:v>4762.27</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>1574.96</x:v>
+        <x:v>1596.98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>667.5</x:v>
+        <x:v>696.86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>513</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>3845.82</x:v>
+        <x:v>3867.84</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1429.01</x:v>
+        <x:v>1487.73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>337.1</x:v>
+        <x:v>436.78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>607.85</x:v>
+        <x:v>622.53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>299.06</x:v>
+        <x:v>306.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>382.73</x:v>
+        <x:v>397.41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>641.96</x:v>
+        <x:v>656.64</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1042.09</x:v>
+        <x:v>1185.81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>