--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,93 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd101f7db12c141d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d25e7742cea841abb482937190681158.psmdcp" Id="R2648a5bc0f6a45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3b753afdb44bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/931323b7c8f348e5b09766296bd52472.psmdcp" Id="Rdb4d0080af054ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STARR REALTY LLC, 3 </x:t>
-[...8 lines deleted...]
-    <x:t>001-08324-001</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADAMS, LAURA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 13 17N 25W 0.673 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-10493-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ATSIDIS, CHRIST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 10 15N 27W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05430-000</x:t>
   </x:si>
   <x:si>
     <x:t>BARNES REVOCABLE TRUST</x:t>
   </x:si>
@@ -118,53 +109,50 @@
   <x:si>
     <x:t>128-00002-002</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, CRAIG N % CLAY FARRAR PA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 21 14N 25W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-01669-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LONG, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 17 17N 25W 4.69 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>JANICE L LONG</x:t>
   </x:si>
   <x:si>
     <x:t>001-10628-003</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, DONALD C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SW SE 20 15N 25W 4.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04357-003</x:t>
   </x:si>
   <x:si>
     <x:t>MITTELSTEDT, COOK &amp; MITTELSTEDT % EUGENIA COOK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 29 17N 26W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-11605-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MURRELL, SHARON &amp; EDGAR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW 15 16N 24W 1 ACRES LOT  BLOCK   ADDITION CITY  SD JAS</x:t>
   </x:si>
   <x:si>
     <x:t>TODAY'S BANK</x:t>
@@ -218,59 +206,50 @@
     <x:t>PT NW NE 14 16N 26W 6.06 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>001-08148-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBBINS, MICHAEL P &amp; PATRICK R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE 25 16N 24W 6.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06960-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCALLORN, JOSHUA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 33 18N 27W 7 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>001-14033-001</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-04996-000</x:t>
   </x:si>
   <x:si>
     <x:t>TALBOT, CAROL % MICHAEL TALBOT</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 31 17N 24W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10096-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USREY, JOLLEY &amp; ROSS </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 N1/2 NE SW 20 16N 26W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT W USREY, DELANA P USREY, TERRY BURCHAM JOLLEY, DAVINA J MILLSAP-ROSS</x:t>
   </x:si>
   <x:si>
     <x:t>001-08280-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, MICHAEL E &amp; SHEILA M </x:t>
   </x:si>
@@ -683,555 +662,531 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4112</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4113</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G3" s="1">
-        <x:v>579.22</x:v>
+        <x:v>686.56</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4114</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>742.41</x:v>
+        <x:v>849.75</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4115</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>65.72</x:v>
+        <x:v>173.06</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4116</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>198</x:v>
+        <x:v>197.72</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4117</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>1102.73</x:v>
+        <x:v>1210.07</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4118</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>101.62</x:v>
+        <x:v>208.96</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4119</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>200</x:v>
+        <x:v>199.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4120</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4121</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>784.06</x:v>
+        <x:v>891.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4122</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>6701.37</x:v>
+        <x:v>6808.71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4123</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>2015</x:v>
+        <x:v>2015.22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4124</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>220</x:v>
+        <x:v>219.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4125</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>1240</x:v>
+        <x:v>1240.19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4126</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1119</x:v>
+        <x:v>1118.84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4127</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>5923</x:v>
+        <x:v>6017.78</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4128</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>207</x:v>
+        <x:v>207.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4129</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>99.61</x:v>
+        <x:v>206.95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4130</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>974</x:v>
+        <x:v>973.78</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4131</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>722.78</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4132</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>103.39</x:v>
+        <x:v>210.73</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4133</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>2839</x:v>
+        <x:v>2838.98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>375.19</x:v>
+        <x:v>482.53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>