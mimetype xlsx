--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree60bc69e3f442a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89c55c95189e472497f53dd57a3f0dd3.psmdcp" Id="Rf58bf534537e4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c0297b062b4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f676ed8686f4c4ea8161d7032685aa8.psmdcp" Id="R12a1fa54f7e44072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -280,105 +280,84 @@
   <x:si>
     <x:t>MESSER, VIRGIL % LINDA MCKOON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-13 BLOCK 5 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>OAKLAND PROMISE LAND VOL FIRE DEPT., MARY MESSER</x:t>
   </x:si>
   <x:si>
     <x:t>245-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, GAYLA </x:t>
   </x:si>
   <x:si>
     <x:t>903 BULL SHOALS DAM BLVD BULL SHOALS AR 72619 LOT 1 BLOCK 72 BULL SHOALS ADDITION 17 20N 15W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BULL SHOAL CODE, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-09782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ONEIL, JACK FREMONT </x:t>
-[...8 lines deleted...]
-    <x:t>001-04468-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OZARKS OUTPOST TRUST % EVELYN KELLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 6 &amp; 7 PT SE/4 NW/4 BENNETT ACRES ADDITION 28 19N 16W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SUMMIT VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>127-00004-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PALMER, ALENA NICOLE &amp; KELLY </x:t>
   </x:si>
   <x:si>
     <x:t>AR S121.27' S171.27' E331.83' W663.66' E3/4 W1/2 N1/2 SE1/4 FRL SEC 16 NWR 16 21N 16W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-06399-005</x:t>
   </x:si>
   <x:si>
     <x:t>REYNOLDS, GEORGETTE &amp; CAROL FIELDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MC 172 THEODOSIA MO* SE SE NE NW NWR LYING S &amp; E OF RD 20 21N 16W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06466-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>760-24989-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JAMES LEWIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">700 PARK ST FLIPPIN AR 72634 LOT 1-3 BLOCK 28 FLIPPIN ADDITION 20 19N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>770-00590-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JAMES LOUIS </x:t>
   </x:si>
   <x:si>
     <x:t>*159 MC 7058 RD FLIPPIN AR* PT SE SE MPDA BEG SW COR S87*E225' N01*E214.52' TO POB CONT N02*E127.19' S87*E200' S10*W134.73' N85*W180.78' TO POB 30 19N 15W 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Fairview Rural Volunteer Fire Dept</x:t>
   </x:si>
   <x:si>
     <x:t>001-02035-000</x:t>
   </x:si>
   <x:si>
     <x:t>WMT PROPERTIES</x:t>
   </x:si>
@@ -894,51 +873,51 @@
       </x:c>
       <x:c r="G4" s="1">
         <x:v>468.03</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4974</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>4101.16</x:v>
+        <x:v>4386.16</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4975</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>1582.41</x:v>
       </x:c>
     </x:row>
@@ -1032,51 +1011,51 @@
       </x:c>
       <x:c r="G10" s="1">
         <x:v>239.79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4980</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1695.76</x:v>
+        <x:v>1790.76</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4981</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>511.43</x:v>
       </x:c>
     </x:row>
@@ -1124,51 +1103,51 @@
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1857.63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4984</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>190.3</x:v>
+        <x:v>285.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4985</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>902.62</x:v>
       </x:c>
     </x:row>
@@ -1239,51 +1218,51 @@
       </x:c>
       <x:c r="G19" s="1">
         <x:v>995.27</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4989</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>5916.48</x:v>
+        <x:v>6011.48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4990</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>413.88</x:v>
       </x:c>
     </x:row>
@@ -1298,288 +1277,264 @@
         <x:v>86</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>780.75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4992</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4993</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>1154.21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4994</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>362.94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4995</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>734.07</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4996</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>651.44</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4997</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>2706.55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4998</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>2013.38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4999</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>806.48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>685.67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5001</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>1475.8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>513.16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>