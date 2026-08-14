--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c0297b062b4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f676ed8686f4c4ea8161d7032685aa8.psmdcp" Id="R12a1fa54f7e44072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6cb19c222d42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd99e9aa128c41efbd5ac1f600a0c210.psmdcp" Id="Rb615118a03224939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -139,246 +139,165 @@
   <x:si>
     <x:t>760-22318-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>AR PT SE SW RD THE WITH W R/W GO SOUTHWESTERLY TO S LN THEN WITH SLN GO W TO SW COR THE POB SWR 30 21N 17W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PEEL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>001-09782-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-9 BLOCK 12 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Oakland-Promise Land Volunteer Fire Department </x:t>
   </x:si>
   <x:si>
     <x:t>245-00058-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EVANS, BILLY JOE &amp; SANDRA MARIE </x:t>
-[...20 lines deleted...]
-    <x:t>001-08903-008</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, RICKY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*135 MC 6030 YELLVILLE AR 72687* PT NW NE NW MPDA COMM AT THE W 1/16 CORNER TO SAID SEC 03 TH S88*10'16E ALONG THE NORTH LINE OF SAID NW NE NW 642.40 FEET TO THE NE CORNER OF SAID NW NE NW; TH ALONG THE EAST LINE OF SAID NW NE NW S00*17'35 E 396 FEET TO THE POINT OF BEGINNING; TH CONTINUE S00*174'36E 364.33 FEET TO A FOUND 1 1/2 IN PIPE AT THE SE CORNER OF SAID NW NE NW; TH ALONG THE SOUTH LINE OF SAID NW NE NW S89*10'00W 182.50 FEET; TH LEAVE THE SOUTH LINE OF SAID NW NE NW N00*16'30W 372.80 FEET; TH S88*10'16E 182.50 FEET TO THE POINT OF BEGINNING CONTAINING 1.54 ACREAS AS SURVEYED SEPTEMBER 30 2015 AND SUBJECT TO THE ROW OF CO RD 6030 ALONG THE EAST SIDE ALSO AN ELECRIC TRANSMISSION LINE EASEMENT ALONG WITH ANY OTHER ROW AND/OR EASEMENTS THAT MAY EXIST. 3 17N 16W 1.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>RALPH CANEY FIRE DEPT, EDWARD L KEETER</x:t>
   </x:si>
   <x:si>
     <x:t>001-03323-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMMOND, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR N1/2 SE NE S OF CLN EXISTING RD 22 20N 17W 18.64 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>LAKEWAY RURAL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08984-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERTZLER, ARTHUR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HUTSON, VAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">909 SHORECREST BULL SHOALS AR 72619 LOT 4 BLOCK 82 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>MARSHA K HUTSON, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-11039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JESSON, BRADLEY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NO ROAD BULL SHOALS AR LOT 78 RIVER CLIFF ADDITION 20 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-22363-000</x:t>
   </x:si>
   <x:si>
     <x:t>KIRSCHKE, JAMES W % KRISTINA KIRSCHKE</x:t>
   </x:si>
   <x:si>
     <x:t>*WOODSONG LN FLIPPIN AR* PT SE NE MPDA BEG SE COR N87*W135' TO POB CONT N87*W121.21' N02*E234.59' CONT S87*E 23.22' S02*W215.97' TO ORIGINAL POB 30 19N 15W 0.47 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>AR STATE HIGHWAY COMMISSION</x:t>
   </x:si>
   <x:si>
     <x:t>001-01980-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUNDY, FRANK A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">203 OAK ST BULL SHOALS AR 72619 LOT 1-3 BLOCK 80 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>BULL SHOALS VOL FIRE DEPT., WANDA LUNDY</x:t>
   </x:si>
   <x:si>
     <x:t>760-10724-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARCUSEN, ELROY R &amp; YVONNE C, TRUSTEES</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MESSER, VIRGIL % LINDA MCKOON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-13 BLOCK 5 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>OAKLAND PROMISE LAND VOL FIRE DEPT., MARY MESSER</x:t>
   </x:si>
   <x:si>
     <x:t>245-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, GAYLA </x:t>
   </x:si>
   <x:si>
     <x:t>903 BULL SHOALS DAM BLVD BULL SHOALS AR 72619 LOT 1 BLOCK 72 BULL SHOALS ADDITION 17 20N 15W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BULL SHOAL CODE, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-09782-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PALMER, ALENA NICOLE &amp; KELLY </x:t>
   </x:si>
   <x:si>
     <x:t>AR S121.27' S171.27' E331.83' W663.66' E3/4 W1/2 N1/2 SE1/4 FRL SEC 16 NWR 16 21N 16W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-06399-005</x:t>
   </x:si>
   <x:si>
     <x:t>REYNOLDS, GEORGETTE &amp; CAROL FIELDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MC 172 THEODOSIA MO* SE SE NE NW NWR LYING S &amp; E OF RD 20 21N 16W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06466-000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>001-02035-000</x:t>
   </x:si>
   <x:si>
     <x:t>WMT PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 &amp; W60' OF 15 HILLTOP ESTATES ADDITION 18 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-16248-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZALEWSKI, KRZYSZTOF </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MARILYN BULL SHOALS AR* E. 50' LOT 11 W. 25' LOT 12  BLOCK 108 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-14189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALFORD DR BULL SHOALS AR 72619 LOT 5 BLOCK 2 MCDONALD MEADOWS ADDITION 19 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-19129-000</x:t>
   </x:si>
@@ -1001,540 +920,456 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>239.79</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4980</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4981</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>47</x:v>
-[...11 lines deleted...]
-        <x:v>511.43</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4982</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>529.21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4983</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1857.63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4984</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>285.3</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4985</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>902.62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4986</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4987</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>394.03</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4988</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>995.27</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4989</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>6011.48</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4990</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>413.88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4991</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>780.75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4992</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4993</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>1154.21</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4994</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>362.94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4995</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>734.07</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4996</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4997</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>102</x:v>
-[...11 lines deleted...]
-        <x:v>2706.55</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4998</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>2013.38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4999</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>806.48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>685.67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5001</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>1475.8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>513.16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>