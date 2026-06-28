--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5cda2b0d76d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b96d59c73e2f464bb1fa7d1363bf4920.psmdcp" Id="Rc8a08816e0414c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a29f873ff244d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dae2614643c24d3caf99d747b893e589.psmdcp" Id="R924923edb038406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -166,122 +166,89 @@
   <x:si>
     <x:t>11020-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADLEY, SHIRLEY </x:t>
   </x:si>
   <x:si>
     <x:t>S PT BLK 9 SE SW 20 15S 28W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHWESTERN ELECTRIC POWER COMPANY, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>02831-00R</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 9 SE SW 58x300'  N ROW line of U S Hwy 82 E 20 15S 28W 0.319 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, SWEPCO</x:t>
   </x:si>
   <x:si>
     <x:t>02831-02R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRAGG, BETTY JEAN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BRAGG, BILLY JOE &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 BLOCK 3 ORR'S 2ND ADDITION 29 15S 28W 0.129 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>447-026-0R</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 BLOCK 3 ORR'S 2ND ADDITION 29 15S 28W 0.129 ACRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROOKS, MARTHA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 &amp; 10 BLOCK 1 MANDEVILLE-REEVES ADDITION 2 15S 28W 0.321 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>067-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 4 S1/2 NE NW SE 11 15S 28W 1.88 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02352-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE 12 15S 28W 28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02380-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUFKIN, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 BLOCK 10 PINSON PARK ADDITION 8 15S 28W 0.231 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>463-157-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARTWRIGHT, HERMAN E </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CJM LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 6 KIRBY COLLEGE ADDITION 29 15S 28W 0.165 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>345-023-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLLINS, ARTHUR GENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW SW SW 1 15S 28W 0.516 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01668-03R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, JEREMY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 8.16AC 13 18S 27W 8.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>08302-00R</x:t>
@@ -295,86 +262,68 @@
   <x:si>
     <x:t xml:space="preserve">COOPER, BRAD WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 32 17S 26W 30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06837-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COULTER, RICKY </x:t>
   </x:si>
   <x:si>
     <x:t>MILLER LEVEE DIST #2 LOT 2 BLOCK 1 GARLAND ADDITION 17 16S 25W 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>031-002-0R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 &amp; 8 BLOCK 13 GARLAND ADDITION 17 16S 25W 0.321 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>031-100-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CURRY, SHERRY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, CHRISTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE 2 15S 28W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01750-00R</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIS, GUY % ALICE JEWELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N OF RY SE SW 28 15S 28W 2.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03310-00R</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS, KENNETH M % JONATHAN CRABTREE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, MARY ANN </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 1 LOT 1 BLOCK 3 ORR'S 3RD ADDITION 29 15S 28W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>449-009-1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS%HERBERT DAVIS, ORETHIA </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.133 ACRES LOT 12 BLOCK 1 SPRINGERS ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>VANESSA SOILS</x:t>
   </x:si>
   <x:si>
     <x:t>511-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE LIMA, JOSE M BATISTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 16 15S 28W 0.93 ACRES </x:t>
@@ -415,86 +364,71 @@
   <x:si>
     <x:t>361-051-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUDLEY, JAMES R </x:t>
   </x:si>
   <x:si>
     <x:t>MILLER LEVEE DIST #2 LOT 9 BLOCK 1 GARLAND A N LEE'S 2ND ADDITION 17 16S 25W 0.257 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>035-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DYAS, OWEN D </x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.165 ACRES LOT 5 BLOCK 28 KIRBY COLLEGE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>ABSOLUTE RESOLUTIONS INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>345-094-0R</x:t>
   </x:si>
   <x:si>
-    <x:t>EASLON PROPERTY MANAGEMENT COMPANY LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">EBERHARDY, JOSHUA M &amp; HUNTER K </x:t>
   </x:si>
   <x:si>
     <x:t>19 15S 28W 0.14 ACRES LOT 11 BLOCK 1 DEUTCHMAN'S 3RD ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>239-006-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERVINO LLC </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 BLOCK 1 SUNSHINE ADDITION 29 15S 28W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>525-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FEATHERSON, JASPER R </x:t>
   </x:si>
   <x:si>
-    <x:t>N 168.5' OF S 243.5' OF LOT 10 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W 0.52 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>PT OF LOT 10 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W 0.276 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>171-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELIX, ELAINE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOTS 1 THRU 3 AKA/HEILBRON'S SUBD 31 15S 28 0.424 ACRES LOT  BLOCK 00J BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-534-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FILHO, JULIO MANCANO </x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.136 ACRES LOT 1 BLOCK 3 CUCKLER'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF TEXARAKNA</x:t>
   </x:si>
   <x:si>
     <x:t>225-013-0R</x:t>
@@ -514,62 +448,50 @@
   <x:si>
     <x:t>31 15S 28W 0.326 ACRES LOT 7-8 BLOCK 18 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-145-0R</x:t>
   </x:si>
   <x:si>
     <x:t>FREEMAN, BOYCE NEAL &amp; HAZEL R % FREEMAN'S SERVICE STATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL LOTS 2-3-4 &amp; PT OF LOT 5 &amp; ALL LOTS 6 THRU 11 BLOCK 19 ARABELLA HGTS ADDITION 32 15S 28W 1.52 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>109-097-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FREER, PAULA </x:t>
   </x:si>
   <x:si>
     <x:t>100X160' BLK 172 31 15S 28W 0.367 ACRES LOT  BLOCK  BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-375-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FREEZE-GATHRIGHT, JULIE GAYLE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GALBRETH, DAVID &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15S 28W 0.189 ACRES LOT 3 BLOCK 2 OAKHILL 1ST ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DUANE GALBRETH</x:t>
   </x:si>
   <x:si>
     <x:t>425-020-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GANA, DIVINE CHICK </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.495 ACRES LOT 5-7 BLOCK 4 KIRBY COLLEGE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>345-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 &amp; 9 BLOCK 17 BRAMBLE HIGHLAND PARK REV. ADDITION 32 15S 28W 0.146 ACRE</x:t>
@@ -583,215 +505,194 @@
   <x:si>
     <x:t>175-003-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0 ACRES LOT 8 BLOCK 4 CARTER,KIRBY &amp; FOUKE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>185-030-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.149 ACRES LOT 10 BLOCK 5 CUCKLER'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>225-044-0R</x:t>
   </x:si>
   <x:si>
     <x:t>225-055-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.113 ACRES LOT 7 BLOCK 1 FOUKE, G.W. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>271-007-0R</x:t>
   </x:si>
   <x:si>
+    <x:t>S1/3 LOT 14 19 15S 28W 0.034 ACRES LOT  BLOCK 1 HOGAN'S ADDITION CITY TEXARKANA SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311-013-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAMF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.163 ACRES LOT 4 BLOCK 11 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-084-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOMES, LINCOLN MELGES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.163 ACRES LOT 7 BLOCK 20 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-158-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.255 ACRES LOT 5 &amp; 6 BLOCK 24 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-186-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZLANS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NW 21 15S 28W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02943-00R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAVES%BRANDON BEED, ALLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 14S 28W 0.319 ACRES LOT 24 BLOCK 1 SUGAR RIDGE ESTATES ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON BEED, LINDA BEED, DF&amp;A, JOYCE GRAVES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516-024-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAYSON, SONJA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32 15S 28W 0.258 ACRES LOT 1 &amp; 2 BLOCK 7 BRAMBLE HIGHLAND PARK ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXARKANA WATER UTILITIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159-030-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRIGSBY, JESSE &amp; MARY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 74' OF LOT 8 &amp; N 1' OF LOT 9 NW SW 29 15S 28W 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03538-01R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUERRA, RONALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 30 BLOCK 8 FRONHOFF'S ADDITION 32 15S 28W 0.136 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273-020-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUEST, KATHY BURCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 LOT 21 &amp; ALL LOT 22 20 15S 28W 0 ACRES LOT  BLOCK 2 BROADMOOR ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GLENN GROSS, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>167-029-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUTA LANDS USA</x:t>
+  </x:si>
+  <x:si>
     <x:t>18 15S 28W 0.285 ACRES LOT 5 &amp; 6 BLOCK 21 INDUSTRIAL COL. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
-    <x:t>311-013-0R</x:t>
-[...91 lines deleted...]
-  <x:si>
     <x:t>327-141-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON EHRMAN, JULIA MAE </x:t>
   </x:si>
   <x:si>
     <x:t>. 19 15S 28W 0.142 ACRES LOT 5 BLOCK 1 STATE LINE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE MULLINS</x:t>
   </x:si>
   <x:si>
     <x:t>517-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANCOCK, KELLY D </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 17 14S 27W 1.079 ACRES</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>00351-05R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANKINS, ASHLEY &amp; KRISTAL </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW TR 5 30 15S 27W 2.062 ACRES LOT  BLOCK   ADDITION CITY  SD 01T</x:t>
   </x:si>
   <x:si>
     <x:t>WESLEY DOUGLAS, KARLTON KEMP JR, SHAWN LYND</x:t>
   </x:si>
   <x:si>
     <x:t>01484-05R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARMAN, JUSTIN C </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARRIS, KAYLA NUCOLE </x:t>
   </x:si>
   <x:si>
     <x:t>E 3' OF LOT 8 BLOCK 1 ELROD'S ADDITION 19 15S 28W 0.009 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>253-007-2R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERNANDEZ-BENITEZ, RIGOBERTO </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HOMELAND INVESTMENT PROP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 1 FOUKE, G.W. ADDITION 29 15S 28W 0.113 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>271-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWARD, LAMARCUS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 CUCKLER'S 3RD ADDITION 29 15S 28W 0.129 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>227-011-0R</x:t>
   </x:si>
   <x:si>
     <x:t>. 20 15S 28W 0.331 ACRES LOT 8-10 BLOCK 14 IRON MOUNTAIN INDUSTRIAL COL ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>331-031-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUNT, WILLIAM KARL </x:t>
@@ -970,92 +871,59 @@
   <x:si>
     <x:t xml:space="preserve">MACK, DEBORAH A </x:t>
   </x:si>
   <x:si>
     <x:t>S 35' LOT 25 &amp; N 25' LOT 26 29 15S 28W 0.179 ACRES LOT  BLOCK 3 GRANDVIEW ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>283-007-3R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANLEY, JANICE </x:t>
   </x:si>
   <x:si>
     <x:t>31 15S 28W 0.326 ACRES LOT 7 &amp; 8 BLOCK 21 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF TEXARKANA, N TEXAS FUNDING GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>169-165-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN, ANDRELL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARTIN, THELMA </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 OF LOT 4 &amp; ALL LOT 5 BLOCK 3 NIX CREEK ADDITION 29 15S 28W 0.179 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>413-026-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MEADOR, JENNIFER LIN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOBILE LAND INVESTMENTS LLC, MILLER </x:t>
   </x:si>
   <x:si>
     <x:t>. 32 15S 28W 0.131 ACRES LOT 1 BLOCK 1 TEMPLE &amp; COOK ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>535-001-0R</x:t>
   </x:si>
   <x:si>
     <x:t>MIW ACQUISITIONS</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.132 ACRES LOT 13 BLOCK 1 HOWARD'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>315-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONROE, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 20 &amp; 21 BLOCK 8 INDEPENDENCE HGTS ADDITION 20 15S 28W 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>325-068-0R</x:t>
@@ -1081,59 +949,50 @@
   <x:si>
     <x:t>S1/2 OF LOT 8 BLOCK 1 DEUTCHMAN'S 1ST ADDITION 19 15S 28W 0.073 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>235-008-0R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 23 BLOCK 3 NIX CREEK ADDITION 29 15S 28W 0.149 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>413-041-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NOWLIN, ROSCOE C JR &amp; ALICE </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF LOTS 5-6-7 29 15S 28W 0.596 ACRES LOT  BLOCK 5 NIX CREEK ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>H&amp;R BLOCK MORTGAGE, CITY OF TEXARKANA</x:t>
   </x:si>
   <x:si>
     <x:t>413-057-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PILGREEN, HOLLIS &amp; LOWDEANA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PROISE LAND PROPERTIES, PLP </x:t>
   </x:si>
   <x:si>
     <x:t>S PT LOTS 15-16 NE SW 29 15S 28W 0.31 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>03450-00R</x:t>
   </x:si>
   <x:si>
     <x:t>PRENTICE, ELMO &amp; DAVID BRYAN JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL LOTS 37 &amp; 38 &amp; N 17.49'  OF LO T 39 BLOCK 8 FRONHOFF'S ADDITION 32 15S 28W </x:t>
   </x:si>
   <x:si>
     <x:t>273-027-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRICE, DAMECUS </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.15 ACRES LOT 9 BLOCK 5 SUNSHINE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>525-051-0R</x:t>
@@ -1174,134 +1033,104 @@
   <x:si>
     <x:t>PT LOT 19 NE SW 29 15S 28W 0.38 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03454-00R</x:t>
   </x:si>
   <x:si>
     <x:t>SCHAEFFER, ROBERT-RACHEL-RYAN % DANNY SCHAEFFER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 SW SE 7 17S 27W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06959-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHANNON, MILTON &amp; ELWOOD JR </x:t>
   </x:si>
   <x:si>
     <x:t>19 15S 28W 0.146 ACRES LOT 5 BLOCK 3 DEUTCHMAN'S 1ST ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>235-023-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, JACOB </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.146 ACRES LOT 2 BLOCK 1 KIRBY HOME ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>HUEY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>347-002-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOLUTIONS INVESTMENTS LLC, RB </x:t>
   </x:si>
   <x:si>
     <x:t>W 35' OF LOT 1 19 15S 28W 0.038 ACRES LOT  BLOCK 1 DEUTCHMAN'S 2ND ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>237-001-1R</x:t>
   </x:si>
   <x:si>
-    <x:t>SQUARE DEAL INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWART, COURTNEY </x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 16 20S 27W 41 ACRES LOT  BLOCK   ADDITION CITY  SD 15D</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS STATE HIGHWAY COMMISSION, DICKERSON MANAGEMENT INC</x:t>
   </x:si>
   <x:si>
     <x:t>10914-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINSON, TERRY C </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOT 6 &amp; E 120' OF LOTS 7 THRU 9 BLOCK 2 DEUTCHMAN'S 1ST ADDITION 19 15S 28W 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>235-017-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUCKEY, GEORGE M &amp; LUCY M </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.123 ACRES LOT 2 BLOCK 2 MELTON'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CAROLUN STUCKEY, MARILYN STUCKEY, ANDREA STUCKEY, RIDNEY STUCKEY, GLENN STUCKEY, RONALD STUCKEY</x:t>
   </x:si>
   <x:si>
     <x:t>397-019-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STUCKEY, THOMAS R </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, HADDEN &amp; KATLYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 85' OF S 212.4' OF LOTS 6 &amp;  7 &amp; N 85' OF S 212.4' OF W  W 22.5' OF LOT 5 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W </x:t>
   </x:si>
   <x:si>
     <x:t>171-021-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, MARCUS YOUNG </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 2 CUCKLER'S 3RD ADDITION 29 15S 28W 0.129 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>227-012-0R</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 6 IRON MTN. ADDITION 20 15S 28W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>329-044-0R</x:t>
@@ -1352,62 +1181,50 @@
     <x:t>ALL LOT 2 REPLAT LOT 2 ORR'S, ROBERT 2ND REPLAT ADDITION 28 15S 28W 0.598 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>473-003-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALLER, FREDRICK </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 4 &amp; ALL LOTS 5 THRU  10 &amp; S/2 LOT 11 &amp; ABANDONED ALLEY &amp; FLORIDA ST 17 15S 28W 0.98 ACRES LOT  BLOCK 3 FAIRVIEW ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>STATE BANK OF DE KALB, GOODLEAP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>255-009-0R</x:t>
   </x:si>
   <x:si>
     <x:t>WALTER STREET CHURCH OF CHRIST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-7 BLOCK 1 CUCKLER'S 3RD ADDITION 29 15S 28W 0.135 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>227-001-0R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>345-018-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, GLADYS B </x:t>
   </x:si>
   <x:si>
     <x:t>20 15S 28W 0.11 ACRES LOT 14 BLOCK 10 IRON MTN. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DON WILLIAMS, ROSHONDA WILLIAMS EPPS, MAKAYLIN WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>329-089-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MARGARET IESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 &amp; STRIP OF LAND 7'X140' OFF S SIDE OF LOT 3 BLOCK 14 ORIGINAL CITY ADDITION 30 15S 28W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101-079-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MELVIN J </x:t>
   </x:si>
@@ -1869,3510 +1686,3282 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1657</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>210</x:v>
+        <x:v>254.16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>422.34</x:v>
+        <x:v>429.68</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>486</x:v>
+        <x:v>493.79</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>752</x:v>
+        <x:v>766.25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>642</x:v>
+        <x:v>642.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>904.45</x:v>
+        <x:v>919.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>220.08</x:v>
+        <x:v>227.42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>312</x:v>
+        <x:v>326.32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>317</x:v>
+        <x:v>324.82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>975</x:v>
+        <x:v>996.63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>10089</x:v>
+        <x:v>10096.53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>5160</x:v>
+        <x:v>5174.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>734.12</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1671</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>297.05</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>1651.83</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>60</x:v>
-[...11 lines deleted...]
-        <x:v>308.57</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1674</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>4071.07</x:v>
+        <x:v>4078.41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>577.11</x:v>
+        <x:v>584.45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1676</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>1083.21</x:v>
+        <x:v>1090.55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1677</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>4590.32</x:v>
+        <x:v>4682.66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>73</x:v>
-[...11 lines deleted...]
-        <x:v>1107.88</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>358.24</x:v>
+        <x:v>365.58</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1680</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>344.81</x:v>
+        <x:v>352.15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>8218.87</x:v>
+        <x:v>8226.21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>338.28</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1683</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>7583.36</x:v>
+        <x:v>7598.04</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1782.29</x:v>
+        <x:v>1804.31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>779.71</x:v>
+        <x:v>787.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>474.78</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>410.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>2627.82</x:v>
+        <x:v>2642.5</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
-[...11 lines deleted...]
-        <x:v>1866.72</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>766.12</x:v>
+        <x:v>773.46</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>532</x:v>
+        <x:v>553.66</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1249.79</x:v>
+        <x:v>1257.13</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>1687.19</x:v>
+        <x:v>1871.87</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1615</x:v>
+        <x:v>1622.8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1696</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>591</x:v>
+        <x:v>598.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1697</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>201.31</x:v>
+        <x:v>208.65</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1698</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>448</x:v>
+        <x:v>555.42</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>135</x:v>
-[...11 lines deleted...]
-        <x:v>3015.32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>437</x:v>
+        <x:v>444.28</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>288.35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>144</x:v>
-[...11 lines deleted...]
-        <x:v>492.15</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>492.15</x:v>
+        <x:v>499.49</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>741</x:v>
+        <x:v>741.42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>734</x:v>
+        <x:v>748.86</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1784</x:v>
+        <x:v>1799.11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>14744</x:v>
+        <x:v>14751.04</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>5503.44</x:v>
+        <x:v>5510.78</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1709</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>2485</x:v>
+        <x:v>2492.31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>168</x:v>
-[...11 lines deleted...]
-        <x:v>2049</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>2080</x:v>
+        <x:v>2172.29</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>976</x:v>
+        <x:v>983.3</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>311.64</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>238.78</x:v>
+        <x:v>246.12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>283</x:v>
+        <x:v>289.85</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>526</x:v>
+        <x:v>540.49</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>306</x:v>
+        <x:v>320.49</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>283</x:v>
+        <x:v>297.19</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>277</x:v>
+        <x:v>291.96</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>561</x:v>
+        <x:v>568.12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>364</x:v>
+        <x:v>371.41</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>361</x:v>
+        <x:v>361.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>573.85</x:v>
+        <x:v>581.19</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>11255</x:v>
+        <x:v>11269.26</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>3059</x:v>
+        <x:v>3073.73</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>1157</x:v>
+        <x:v>1156.72</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1727</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>355.32</x:v>
+        <x:v>362.66</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>9463</x:v>
+        <x:v>9477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>1253</x:v>
+        <x:v>1267.39</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>2261</x:v>
+        <x:v>2282.76</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>1570.06</x:v>
+        <x:v>1592.08</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>8189</x:v>
+        <x:v>8381.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>236</x:v>
-[...11 lines deleted...]
-        <x:v>256</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>174.73</x:v>
+        <x:v>182.07</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1735</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>243</x:v>
-[...11 lines deleted...]
-        <x:v>2948.3</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>195.1</x:v>
+        <x:v>202.44</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>311.64</x:v>
+        <x:v>326.32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>516</x:v>
+        <x:v>522.93</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>589.19</x:v>
+        <x:v>603.87</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>4221</x:v>
+        <x:v>4228.22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>417</x:v>
+        <x:v>431.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>677</x:v>
+        <x:v>692.61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>532</x:v>
+        <x:v>546.32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>717</x:v>
+        <x:v>716.61</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>540</x:v>
+        <x:v>554.73</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>504</x:v>
+        <x:v>518.75</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>967</x:v>
+        <x:v>1018.53</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>311.64</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>1785.83</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1238.11</x:v>
+        <x:v>1245.45</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>744.34</x:v>
+        <x:v>759.02</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>9338</x:v>
+        <x:v>9438.05</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>219.45</x:v>
+        <x:v>226.79</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>400.75</x:v>
+        <x:v>415.43</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>677</x:v>
+        <x:v>684.66</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>15688.88</x:v>
+        <x:v>15710.9</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>212.56</x:v>
+        <x:v>219.9</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>769</x:v>
+        <x:v>783.72</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>677</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>320</x:v>
-[...11 lines deleted...]
-        <x:v>705</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>862.28</x:v>
+        <x:v>869.62</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>327</x:v>
-[...11 lines deleted...]
-        <x:v>5607</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>327</x:v>
-[...11 lines deleted...]
-        <x:v>7147</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>737</x:v>
+        <x:v>737.05</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>2761</x:v>
+        <x:v>2768.83</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>399.05</x:v>
+        <x:v>406.39</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>959.04</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>348.05</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>326.24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>311.64</x:v>
+        <x:v>318.98</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>5137</x:v>
+        <x:v>5159.21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>357</x:v>
-[...11 lines deleted...]
-        <x:v>1226.56</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>4718</x:v>
+        <x:v>4725.67</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>7122.97</x:v>
+        <x:v>7130.31</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>1206</x:v>
+        <x:v>1213.4</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>1778</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>3298</x:v>
+        <x:v>3312.59</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>1779</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>2447.23</x:v>
+        <x:v>2461.91</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>1780</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>801.62</x:v>
+        <x:v>816.3</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>1781</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>299.97</x:v>
+        <x:v>307.31</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>1782</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>5427.5</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>1783</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>5474</x:v>
+        <x:v>5496.38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>388</x:v>
-[...11 lines deleted...]
-        <x:v>1587.57</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>1786</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>309</x:v>
+        <x:v>316.06</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>4842</x:v>
+        <x:v>4849.3</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>398</x:v>
-[...11 lines deleted...]
-        <x:v>252.31</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>1789</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>541</x:v>
+        <x:v>563.13</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>9725.19</x:v>
+        <x:v>9739.87</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>1226</x:v>
+        <x:v>1277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>412</x:v>
-[...11 lines deleted...]
-        <x:v>1119</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>3315.43</x:v>
+        <x:v>3322.77</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>311.64</x:v>
+        <x:v>318.98</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>337.86</x:v>
+        <x:v>345.2</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>372.83</x:v>
+        <x:v>380.17</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>3119</x:v>
+        <x:v>3141.18</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>1666.32</x:v>
+        <x:v>1688.34</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>4845</x:v>
+        <x:v>4859.49</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>1159.47</x:v>
+        <x:v>1166.81</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>1801</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>982</x:v>
+        <x:v>996.42</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>285.43</x:v>
+        <x:v>292.77</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>448</x:v>
-[...11 lines deleted...]
-        <x:v>1961</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>1804</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>1567</x:v>
+        <x:v>1589.37</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>1242.55</x:v>
+        <x:v>1257.23</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>210</x:v>
+        <x:v>224.33</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>210</x:v>
+        <x:v>224.33</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>204</x:v>
+        <x:v>218.54</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>204</x:v>
+        <x:v>218.54</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>629</x:v>
+        <x:v>651.22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>