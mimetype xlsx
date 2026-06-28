--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,113 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39736e82818f464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20cc1adb64ad419c8661a16c50a56e41.psmdcp" Id="R0f8b20561e4c4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132a944234d64468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da599eae88994be68871902887695c81.psmdcp" Id="Rff71be242772434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>MONROE</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALRAHIMI, ALI RAFEEK </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">HG0050- E1/2 FRL E1/2 MID PT NE CONTINENTAL PROPER ADDITION 22 1S 2W 1.85 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANDERSON, ROMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 8, 9 BLOCK 4 TERRY'S ADDITION 03 3N 2W 0.43 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISCOVER BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1136-02076-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ATEM, JOSEPH JOK </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SE SE SE FARGO CITY ACREAGE ADDITION 11 4N 2W 1.44 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1303-00175-002</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>2630-00053-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, MELVA J </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 57 GUNN &amp; BLACK ADDITION 11 3N 2W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>LACEY BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>1125-01578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK E EMMON'S PARK ADDITION 11 3N 2W 0.16 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ROSE BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>1120-01371-001</x:t>
@@ -256,59 +250,50 @@
   <x:si>
     <x:t>RAY B HURST</x:t>
   </x:si>
   <x:si>
     <x:t>1202-00206-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, JASON </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 W1/2 LTS 5, 6, 7 &amp; 8 LESS N 27.9' BLOCK 49 BRINKLEY ORIGINAL TOWN ADDITION 10 3N 2W 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1101-00164-000</x:t>
   </x:si>
   <x:si>
     <x:t>K &amp; L TRANSPORTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-4 BLOCK 15 GUNN &amp; BLACK ADDITION 11 3N 2W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1125-01458-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KH UNLIMITED LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KIRBY, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>RB0020 LOT ALL BLOCK E BLACKTON ADDITION 27 1N 1W 0.753 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BESSIE D KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>2610-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>KIZZIRE, JUSTIN KALE % SUE KIZZIRE</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 50 X 200 RIVER LOTS ADDITION 21 1S 3W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04717-000</x:t>
   </x:si>
   <x:si>
     <x:t>KNOWLES, THEJUANA (ETAL) % W/LE DORIS KNOWLES</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 34 HAYES ADDITION 14 1N 3W 0.298 ACRE</x:t>
@@ -319,65 +304,50 @@
   <x:si>
     <x:t>1212-00656-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAMB INVESTMENT COUNCIL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE W OF HWY METES &amp; BOUNDS ADDITION CITY RURAL 24 2N 2W 2.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-01517-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOVE, ELLA % GERALDINE POINTER</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LOT 2 THOMAS ADDITION 15 1N 3W 0.143 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>JOE CLINE</x:t>
   </x:si>
   <x:si>
     <x:t>1225-01068-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCMILLION, CORDARIO </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLS, TREVOR </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 58 2391 SURVEY .16A 50 X 100 PRIVATE SURVEY ADDITION 23 1N 3W 0.115 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1202-00189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORGAN, PEARL L (BUSTER) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL PT SE NW METES &amp; BOUNDS ADDITION CITY RURAL 21 3N 2W 1.01 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-02398-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWDER, CAMERON </x:t>
   </x:si>
   <x:si>
     <x:t>NE COR SE METES &amp; BOUNDS ADDITION CITY RURAL 11 4N 2W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-03087-000</x:t>
@@ -484,71 +454,56 @@
   <x:si>
     <x:t xml:space="preserve">SARIMIENTO, JONATHAN B </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW 209 X 209 METES &amp; BOUNDS ADDITION CITY RURAL 18 3N 2W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-02330-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHEIL, LEONARD &amp; BENJAMIN PFLEGER</x:t>
   </x:si>
   <x:si>
     <x:t>RB0180 LOT 1, 2, 4, 9, 10 BLOCK 19 EWANS ADDITION CITY PINE CITY 27 1S 1W 0.803 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BENJAMIN PFLEGER, LEONARD SHEIL</x:t>
   </x:si>
   <x:si>
     <x:t>2700-00115-000</x:t>
   </x:si>
   <x:si>
     <x:t>SQUARE DEAL INC</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RB0210 LOT ALL BLOCK F WALLSVILLE ADDITION 14 1S 2W 5 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LOT 30 BLOCK 5 BAYNES WEST PINEY ADDITION 11 3N 2W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1104-00885-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEELAND, JACQUELINE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWARD, BRIAN &amp; KATIRA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 17-18 DILLARD'S ADDITION 10 3N 2W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1113-01100-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STORY, HOMER OR VIRGINIA % JADE STORY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK C PAT HOWARD'S ADDITION 10 3N 2W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>JADE STORY</x:t>
   </x:si>
   <x:si>
     <x:t>1132-01905-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RB0200 - FRL NW SW (309 X 146) TYREE ADDITION 09 1N 1W 1.04 ACRES </x:t>
@@ -593,53 +548,50 @@
     <x:t>PT LOT 55 SURVEY 2391 LOT 1 BLOCK A PRIVATE SURVEY ADDITION 23 1N 3W 0.161 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1202-0028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TYGART, JAY </x:t>
   </x:si>
   <x:si>
     <x:t>E 50' 1, 2, 3, 4 BLOCK E MOORE &amp; BAYNE ADDITION 15 1N 3W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CKS PRIME INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>1218-00868-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, LUDANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SW NE 05 3N 1W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-01875-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1022,1474 +974,1402 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>7706</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>7707</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>465.74</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>7708</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>579.87</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>7709</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>776.44</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>7710</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>301.48</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>7711</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>249.67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>7712</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>3661.38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>7713</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>278.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>7714</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>10366.03</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>7715</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>911.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>7716</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>195.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>7717</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>202.44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>7718</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>203.77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>7719</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>216.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>7720</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>933.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>7721</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
+      <x:c r="F17" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>535.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>7722</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>949.48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>7723</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="F19" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>775.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>7724</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>257.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>7725</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="F21" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>923.84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>7726</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>253.31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>7727</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>522.95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>7728</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>82</x:v>
-[...11 lines deleted...]
-        <x:v>1134.92</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>7729</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>1018.96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>7730</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>1170.45</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>7731</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>2182.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>7732</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>624.58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>7733</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>337.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>7734</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>503.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>7735</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>1082.32</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>7736</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>292.87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>7737</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>525.06</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>7738</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>503.27</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>7739</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>398.25</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>7740</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>376.23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>7741</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>264.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>7742</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>306.97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>7743</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>235.19</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>7744</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>306.97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>7745</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>7746</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>7747</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>7748</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>449.72</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>7749</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>296.41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>7750</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>321.31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>7751</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>235.19</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>7752</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>495.93</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>7753</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>403.57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>7754</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>157</x:v>
-[...11 lines deleted...]
-        <x:v>686.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>7755</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>214.82</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>7756</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>292.61</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>7757</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>581.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>7758</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>697.16</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>7759</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>455.24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>7760</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>412.2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>7761</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>273.52</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>7762</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>1942.52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>7763</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>337.58</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>7764</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>335.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>7765</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>2694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>7766</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>511.64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>7767</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>7768</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>7769</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>