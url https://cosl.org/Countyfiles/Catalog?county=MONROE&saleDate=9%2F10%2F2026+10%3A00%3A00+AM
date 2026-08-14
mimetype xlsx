--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132a944234d64468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da599eae88994be68871902887695c81.psmdcp" Id="Rff71be242772434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331d66942d6c4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b041a692f1e4ce3b7420d099ad37841.psmdcp" Id="Rc5bb572f11f84c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -55,164 +55,116 @@
   <x:si>
     <x:t>MONROE</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, ROMMIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8, 9 BLOCK 4 TERRY'S ADDITION 03 3N 2W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>1136-02076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ATEM, JOSEPH JOK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE SE FARGO CITY ACREAGE ADDITION 11 4N 2W 1.44 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
+    <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>2630-00053-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, MELVA J </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 57 GUNN &amp; BLACK ADDITION 11 3N 2W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>LACEY BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>1125-01578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK E EMMON'S PARK ADDITION 11 3N 2W 0.16 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ROSE BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>1120-01371-001</x:t>
   </x:si>
   <x:si>
     <x:t>CAMPBELL, LILLIE B DAVIS % BEVERLY WALKER</x:t>
   </x:si>
   <x:si>
     <x:t>HG0130 LOT 4 PATTERSON ADDITION 22 1S 2W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1311-00350-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANCELLOR, WANDA &amp; JIMMY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 &amp; W 15' 5 (65 X 200) BLOCK 35 BRINKLEY ORIGINAL TOWN ADDITION 10 3N 2W 0.298 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1101-00120-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK, GRANT &amp; CAROL </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">EVERS, O Z </x:t>
   </x:si>
   <x:si>
     <x:t>HG0120, N 40' 92 HOLLY GROVE ORIG TOWN ADDITION 22 1S 2W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1301-00041-000</x:t>
   </x:si>
   <x:si>
     <x:t>HG0120-  N 40' 91 HOLLY GROVE ORIG TOWN ADDITION 22 1S 2W 0.046 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WILL EVERS, ULYSSES EVERS</x:t>
   </x:si>
   <x:si>
     <x:t>1301-00041-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GAMET, CHRIS </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GUTA LANDS USA</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 20 BLOCK 1 SANDS &amp; BETHELL ADDITION 3 3N 2W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1133-01944-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRIS, VIVIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 101 BRINKLEY ORIGINAL TOWN ADDITION 10 3N 2W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ROOSELVELT HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>1101-00424-000</x:t>
   </x:si>
   <x:si>
     <x:t>HICKS, ALTHARY % DELOIS WARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HG0050- PT MID 1/4 S1/2 NW CONTINENTAL PROPER ADDITION 22 1S 2W 16 ACRES </x:t>
@@ -230,59 +182,50 @@
     <x:t>IVORY HILL</x:t>
   </x:si>
   <x:si>
     <x:t>1119-01275-001</x:t>
   </x:si>
   <x:si>
     <x:t>HOLLAND, LILLIE % IRA WEMBLEY</x:t>
   </x:si>
   <x:si>
     <x:t>HG0100 LOT ALL BLOCK C MASONIC RESERVE ADDITION 22 1S 2W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1309-00315-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HURST, DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>1 LOT S LINE HALPERN ST 50 X 166 PRIVATE SURVEY ADDITION 23 1N 3W 0.191 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>RAY B HURST</x:t>
   </x:si>
   <x:si>
     <x:t>1202-00206-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>1101-00164-000</x:t>
   </x:si>
   <x:si>
     <x:t>K &amp; L TRANSPORTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-4 BLOCK 15 GUNN &amp; BLACK ADDITION 11 3N 2W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>1125-01458-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRBY, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>RB0020 LOT ALL BLOCK E BLACKTON ADDITION 27 1N 1W 0.753 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BESSIE D KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>2610-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>KIZZIRE, JUSTIN KALE % SUE KIZZIRE</x:t>
   </x:si>
@@ -1121,1219 +1064,1147 @@
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>3661.38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>7713</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
-[...11 lines deleted...]
-        <x:v>278.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>7714</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>10366.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>7715</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
-[...11 lines deleted...]
-        <x:v>911.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>7716</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>195.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>7717</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>202.44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>7718</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>48</x:v>
-[...11 lines deleted...]
-        <x:v>203.77</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>7719</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>48</x:v>
-[...11 lines deleted...]
-        <x:v>216.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>7720</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>933.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>7721</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>535.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>7722</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>949.48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>7723</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>775.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>7724</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>257.01</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>7725</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>923.84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>7726</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>253.31</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>7727</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>522.95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>7728</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>7729</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>1018.96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>7730</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>1170.45</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>7731</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>2182.3</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>7732</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>624.58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>7733</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>337.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>7734</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>7735</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>7736</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>292.87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>7737</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>525.06</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>7738</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>503.27</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>7739</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>398.25</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>7740</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>376.23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>7741</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>264.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>7742</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>306.97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>7743</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>235.19</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>7744</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>306.97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>7745</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>7746</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>7747</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>189.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>7748</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>449.72</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>7749</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>296.41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>7750</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>321.31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>7751</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>235.19</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>7752</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>495.93</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>7753</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>403.57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>7754</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>7755</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>214.82</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>7756</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>7757</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>581.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>7758</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>697.16</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>7759</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>455.24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>7760</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>412.2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>7761</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>273.52</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>7762</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>1942.52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>7763</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>337.58</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>7764</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>335.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>7765</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>2694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>7766</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>511.64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>7767</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>7768</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>