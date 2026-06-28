--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeea1b3f5ecb4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94b9f7dc51cb4a239865e14fecbeaef1.psmdcp" Id="Rf2e1ae7786d640d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5035ee5992294cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2d3a748c7b4875b763eea827ef64bd.psmdcp" Id="R98d89f590b85432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -121,66 +121,51 @@
   <x:si>
     <x:t>001-03227-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL JR, TEDDY L </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 26 4S 24W 6 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 161</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, SUMMIT BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-07122-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRKPATRICK, STEVEN TYLER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 015 COX ADDITION 28 3S 25W 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>084-00015-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">O'NEAL, BELINDA </x:t>
-[...14 lines deleted...]
-    <x:t>001-01918-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUBBEN%KENNETH CARL FENDLEY ETAL, MARC </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 IN BLOCK 1 PT SE SE 28 2S 24W 2.03 ACRES LOT  BLOCK  ROLLING HILLS ADDITION CITY  SD 162</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KENNETH CARL FENDLEY, TRUDY SCALES-FENDLEY, </x:t>
   </x:si>
   <x:si>
     <x:t>050-00001-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ARTHUR F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE RURAL ACREAGE ADDITION 20 2S 25W 6.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STARR, KEITH &amp; PENNY </x:t>
   </x:si>
@@ -203,62 +188,50 @@
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>001-02693-000</x:t>
   </x:si>
   <x:si>
     <x:t>TIME OUT CABINS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NE1/4 LOTS 19 &amp; 20 RURAL ACREAGE ADDITION 13 1S 24W 3.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00846-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE LOT 26  PT LOT 27 RURAL ACREAGE ADDITION 13 1S 24W 1.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00846-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 27 &amp; ALL OF 28 RURAL ACREAGE ADDITION 13 1S 24W 2.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00847-001</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-07027-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -651,465 +624,429 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11048</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>364</x:v>
+        <x:v>363.59</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11049</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>245.91</x:v>
+        <x:v>345.91</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11050</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1554</x:v>
+        <x:v>1554.05</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11051</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>827.4</x:v>
+        <x:v>927.4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>222.69</x:v>
+        <x:v>322.69</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11053</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>314.38</x:v>
+        <x:v>414.38</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>2193.84</x:v>
+        <x:v>2293.84</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11055</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1589</x:v>
+        <x:v>1589.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11056</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>364.28</x:v>
+        <x:v>464.28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11057</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11058</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
-[...11 lines deleted...]
-        <x:v>137.76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11059</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1945</x:v>
+        <x:v>1944.54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11060</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>119.01</x:v>
+        <x:v>219.01</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11061</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>312</x:v>
+        <x:v>312.21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11062</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>920</x:v>
+        <x:v>920.23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>799.99</x:v>
+        <x:v>899.99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11064</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>73.7</x:v>
+        <x:v>173.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11065</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>131.58</x:v>
+        <x:v>231.58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11066</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>65</x:v>
-[...11 lines deleted...]
-        <x:v>7381</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>