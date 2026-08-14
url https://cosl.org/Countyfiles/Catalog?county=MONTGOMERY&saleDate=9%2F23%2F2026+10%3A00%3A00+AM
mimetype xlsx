--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5035ee5992294cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e2d3a748c7b4875b763eea827ef64bd.psmdcp" Id="R98d89f590b85432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8ce1b883ac474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5137bfd9853844b180899f246486d6f7.psmdcp" Id="R0269db1bf36842e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>MONTGOMERY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANTRELL%GEORGE A DUKE, AUDRIE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT LOT (105' x 210') 30 3S 25W 0 ACRES LOT  BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION CITY  SD 161B</x:t>
+    <x:t>PT (75' X 100') 30 3S 25W 0 ACRES LOT  BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION CITY  SD 161B</x:t>
   </x:si>
   <x:si>
     <x:t>NANCY HURD DUKE, GEORGE A DUKE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00006-001</x:t>
   </x:si>
   <x:si>
     <x:t>CANTRELL, AUDRIE % GEORGE A DUKE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT (105' x 210') BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION 30 3S 25W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>074-00006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLEMENTS, FERRELL </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 NW NE NE 34 4S 24W 5 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 161</x:t>
   </x:si>
@@ -167,71 +167,50 @@
     <x:t>001-03578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STARR, KEITH &amp; PENNY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 NW1/4 23 1S 26W 0.288 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 163</x:t>
   </x:si>
   <x:si>
     <x:t>COURTNEY C STARR, COREY A STARR, KEITH A STARR II</x:t>
   </x:si>
   <x:si>
     <x:t>001-01990-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TASSE, PAULA </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE 30 2S 23W 2.11 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 162</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>001-02693-000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>001-00847-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -624,418 +603,382 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11048</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>363.59</x:v>
+        <x:v>378.27</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11049</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>345.91</x:v>
+        <x:v>353.25</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11050</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1554.05</x:v>
+        <x:v>1576.07</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11051</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>927.4</x:v>
+        <x:v>942.08</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>322.69</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11053</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>414.38</x:v>
+        <x:v>421.72</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>2293.84</x:v>
+        <x:v>2308.52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11055</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1589.1</x:v>
+        <x:v>1603.78</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11056</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>464.28</x:v>
+        <x:v>471.62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11057</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11058</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11059</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1944.54</x:v>
+        <x:v>1973.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11060</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>219.01</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11061</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>312.21</x:v>
+        <x:v>356.25</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11062</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>920.23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
-[...11 lines deleted...]
-        <x:v>899.99</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11064</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
-[...11 lines deleted...]
-        <x:v>173.7</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11065</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>53</x:v>
-[...11 lines deleted...]
-        <x:v>231.58</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11066</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>