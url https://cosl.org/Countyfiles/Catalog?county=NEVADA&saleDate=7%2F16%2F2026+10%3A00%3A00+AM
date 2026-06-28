--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a56f129cd44e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1eb33e03ff7d4ad5ab6c05b820bd4b91.psmdcp" Id="R1ac7cc8ccff64103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9e858583e649a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6078d32760f47759d3976a734eeb161.psmdcp" Id="Rd9e9d2ad57f845e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -55,89 +55,77 @@
   <x:si>
     <x:t>NEVADA</x:t>
   </x:si>
   <x:si>
     <x:t>ARRINGTON, STEVEN JOE % ELVA JOE ARRINGTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2 AC NW COR NW SE METES &amp; BOUNDS ADDITION CITY RURAL 13 14S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-01830-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AYALA, ZORAYDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 3-7 OF BLK 2A, LOTS 6-10 &amp; LOTS 13-22 OF BLK 2B, LOTS 1-10 &amp; 17-20 OF BLK 2C, &amp; LOTS 1,2,8 &amp; 14-20 OF BLK 2D WALTER ACRES WALTER ACRES ADDITION 9 11S 22W 8.607 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>070-00676-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BECK, JESSICA A % JESSICA A HURT</x:t>
-[...8 lines deleted...]
-    <x:t>070-00680-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLEVINS, BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT S NE SW 3 10S 23W 7.43 ACRES METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
   </x:si>
   <x:si>
     <x:t>CHYANNE ELIZABETH PURTLE-MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>001-08631-000</x:t>
   </x:si>
   <x:si>
     <x:t>BUSTIN, STANLEY W % TERESA BUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 16 14S 21W 0.648 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TERESA ANNETTE BUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>001-04329-002</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CHRISTOPHER, CHARLENE % SHARLENE TRIBBET</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9-10 BLOCK 2 KING WAYS ADDITION 8 11S 22W 0.37 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00724-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, GEORGE, SR </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 27 EMMET ORIGINAL ADDITION 3 12S 23W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TONYA LOU COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>074-00036-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 27 EMMET ORIGINAL ADDITION 3 12S 23W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00029-000</x:t>
@@ -148,62 +136,50 @@
   <x:si>
     <x:t>NE 17.50' OF SE 70' OF LT 2 &amp;  SE 84.60' OF LT 3 BLOCK 1 BARKESDALE ADDITION 9 11S 22W 0.233 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00097-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, TRACY </x:t>
   </x:si>
   <x:si>
     <x:t>W 104.4' OF S 417.5' OF SE SW RURAL METES &amp; BOUNDS ADDITION 34 14S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08247-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEMPSEY, CHARLES E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW METES &amp; BOUNDS ADDITION 3 11S 23W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08935-000</x:t>
   </x:si>
   <x:si>
-    <x:t>EGGER, CHRIS &amp; ELIZABETH EGGER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>EVANS, ED &amp; RACHEL LEAKE % SHARON SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>E167' OF 60 BLOCK 3 REPPYS ADDITION 9 11S 22W 0.202 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SHARON SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>070-01507-000</x:t>
   </x:si>
   <x:si>
     <x:t>FANCY FUSION ENTERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S 69' OF LOT 11 PT NW NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 16 11S 22W 0.83 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-01920-000</x:t>
   </x:si>
   <x:si>
     <x:t>FINCHER, CURTIS LYNN % JAMES MCDADE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 OF LOT 2 &amp; N 59' OF LOT 3 OF BLK 37  21 13S 21W 0.148 ACRES ROSSTON ADDITION </x:t>
@@ -271,59 +247,50 @@
   <x:si>
     <x:t>001-03813-000</x:t>
   </x:si>
   <x:si>
     <x:t>GULLEY, GUARTHA % ELLA GULLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT FRL NE NE METES &amp; BOUNDS ADDITION CITY BLUFF CITY 3 12S 20W 1.89 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ELLA MAE GULLEY, WILLIE GULLEY, JR.</x:t>
   </x:si>
   <x:si>
     <x:t>072-00152-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, JOHN % MARGARET HAMPTON</x:t>
   </x:si>
   <x:si>
     <x:t>E 150' N 200' W 403' NE NE METES &amp; BOUNDS ADDITION CITY PRESCOTT 17 11S 22W 0.68 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-02016-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARTLEY, DALLAS &amp; JESSICA HARTLEY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HENRY, BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE SE 20 13S 21W 0.76 ACRE METES &amp; BOUNDS ADDITION CITY ROSSTON </x:t>
   </x:si>
   <x:si>
     <x:t>CKS PRIME INVESTMENTS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>076-00062-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPSON, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>W 105' E 549' N 7/22 NE NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 17 11S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-02062-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMBERT, JOSEPH E &amp; BARBARA A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 28 EMMET ORIGINAL ADDITION 3 12S 23W 0.16 ACRE</x:t>
@@ -379,59 +346,50 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 5 BLOCK 9 WARREN ADDITION 9 11S 22W 0.223 ACRE ET AL: SOPHIA JONES, MYESHUA BURTON, THOMESHA BURTON &amp; JAMESHA BURTON. </x:t>
   </x:si>
   <x:si>
     <x:t>070-01701-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIRANDA, FABRICIO R </x:t>
   </x:si>
   <x:si>
     <x:t>SW 50' OF 1 BLOCK 5 BRAD SCOTT ADDITION 9 11S 22W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOSELEY, BENNIE R &amp; EDNA O MOSELEY % VICKI HATCH</x:t>
   </x:si>
   <x:si>
     <x:t>E 57' N/2 OF 7 BLOCK 3 ANSLEY ADDITION 8 11S 22W 0.196 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00038-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MULDREW, ROBERT </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NICKS, LATOYA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 1 M L MOORE TO ANSLEY ADDITION 8 11S 22W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00798-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLEDGER, DIANA </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SE SE METES &amp; BOUNDS ADDITION CITY RURAL 30 11S 22W 0.79 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06291-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRESSON, JERRY &amp; SHARON OLLER</x:t>
   </x:si>
   <x:si>
     <x:t>SE COR OF 4 &amp; PT OF 5 BLOCK 60 LOUGHBOROUGH &amp; KNOBLES ADDITION 8 11S 22W 0.458 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL DON WHISENHUNT, MARK ALLEN BURNSIDE, MICHAEL DAVID BURNSIDE, MATTHEW BRIAN BURNSIDE, KIMBERLY DAWN MATTHEWS, SHERRY WILLIAMS, BANK OF PRESCOTT</x:t>
@@ -458,59 +416,50 @@
     <x:t>NW NW, PT OF LOTS 11 &amp; 16 METES &amp; BOUNDS ADDITION CITY PRESCOTT 16 11S 22W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-01918-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TONEY, RICHARD EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT N SW NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 16 11S 22W 0.767 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SWBC MORTGAGE CORPORATION, MERS, WILMINGTON FINANCE, INC., RUTH RUHL, P.C.</x:t>
   </x:si>
   <x:si>
     <x:t>070-01943-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELCH, PASHA </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOTS 9,10,11,12, EX CHURCH LAND EMMET BLOCK 30 EMMET ORIGINAL ADDITION 3 12S 23W 0.642 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00064-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>070-00838-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -939,1082 +888,1022 @@
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>253.97</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>1691</x:v>
+        <x:v>1713.42</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>300.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>375.27</x:v>
+        <x:v>382.61</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>205.35</x:v>
+        <x:v>227.37</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>205.35</x:v>
+        <x:v>234.71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>537.72</x:v>
+        <x:v>552.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>254.48</x:v>
+        <x:v>269.16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>2044.12</x:v>
+        <x:v>2066.14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
-[...11 lines deleted...]
-        <x:v>1158</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>906</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>373.71</x:v>
+        <x:v>381.05</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>2120.32</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>174</x:v>
+        <x:v>181.78</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>171</x:v>
+        <x:v>170.97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>171</x:v>
+        <x:v>202.77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>167</x:v>
+        <x:v>167.48</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>167</x:v>
+        <x:v>167.48</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>164</x:v>
+        <x:v>163.96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>914</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>192</x:v>
+        <x:v>191.95</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>236.32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>916</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>353.31</x:v>
+        <x:v>367.99</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>917</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>502.9</x:v>
+        <x:v>524.92</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>534.54</x:v>
+        <x:v>549.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>274.51</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>339</x:v>
+        <x:v>368.25</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>758.96</x:v>
+        <x:v>773.64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>869.5</x:v>
+        <x:v>913.54</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1001.61</x:v>
+        <x:v>1038.31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>236</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>335.34</x:v>
+        <x:v>350.02</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>3577.12</x:v>
+        <x:v>3599.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>342.02</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>412.95</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>123</x:v>
-[...11 lines deleted...]
-        <x:v>334.68</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>231.14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>910.25</x:v>
+        <x:v>924.93</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>933</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1568.41</x:v>
+        <x:v>1575.75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>8122.38</x:v>
+        <x:v>8144.4</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>684.27</x:v>
+        <x:v>769.27</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>4390.33</x:v>
+        <x:v>4434.37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>956.94</x:v>
+        <x:v>978.96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>470.65</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>