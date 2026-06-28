--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9589e3ff8d6a452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f483e865673446a3956754e9c861961d.psmdcp" Id="R5b322acbcf3f442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07785dd85d624e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b05117ae094ce8a1873949c7ad4fd8.psmdcp" Id="R72cf04cc772a4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -67,105 +67,93 @@
   <x:si>
     <x:t>001-06018-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW &amp; PT NW NE-TR 6 &amp; ALL THAT PT TR 5 LYING EAST OF WEST SIDE OF ACCESS RD 35 15N 21W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06018-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL OF BLOCK 6 PHILLIPS 27-16-21 ALSO 8'x100' FROM CLOSED STREET PHILLIPS ADDITION 27 16N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>726-00091-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT PT SW SE PHILLIPS ADDITION 27 16N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>726-00255-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREEDLOVE, SUSAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 12 15N 21W 0.5 ACRE </x:t>
+    <x:t>PT SE SW 12-15-21 12 15N 21W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R.B. BREEDLOVE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05364-001</x:t>
   </x:si>
   <x:si>
     <x:t>COFFEY, JAMES, MARRY HARRELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 25 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 103 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COFFEY, JAMES, MARRY HARRELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 158 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON, RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 05 14N 20W 37.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02059-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROYCE, STANLEY &amp; CATHY </x:t>
-[...14 lines deleted...]
-    <x:t>001-03867-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -644,195 +632,171 @@
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>511.71</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5007</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>241.17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5008</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5009</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5010</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5011</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>381.47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5012</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1982.42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5013</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>306.83</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>