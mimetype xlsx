--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,159 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07785dd85d624e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5b05117ae094ce8a1873949c7ad4fd8.psmdcp" Id="R72cf04cc772a4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6835d5e922f0444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa4e76c61b8943cb92aef887bfc956f4.psmdcp" Id="Re02caa90304e4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>NEWTON</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEMIS, HAROLD SIMPSON, JR &amp; AMY DENISE </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW NE &amp; PT NE NW TRACT 5 LYING WEST OF ACCESS RD 35 15N 21W 4.71 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BREEDLOVE, SUSAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE SW 12-15-21 12 15N 21W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R.B. BREEDLOVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05364-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFFEY, JAMES, MARRY HARRELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 25 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>001-06018-000</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>501-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 103 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COFFEY, JAMES, MARRY HARRELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 158 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON, RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 05 14N 20W 37.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02059-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -536,267 +509,219 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5003</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5004</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5005</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5006</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5007</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>241.17</x:v>
+        <x:v>255.85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5008</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5009</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5010</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5011</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>381.47</x:v>
+        <x:v>396.15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5012</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5013</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>