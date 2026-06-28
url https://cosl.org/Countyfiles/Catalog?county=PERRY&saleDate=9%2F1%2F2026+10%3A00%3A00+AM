--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf7c3e3195f421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423ba25a2bb344e4abffc0162c719fa3.psmdcp" Id="R060446ab0e5a4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6f5dd43feb4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c62de86fe64c7f9a156072b9102485.psmdcp" Id="R118b2bf924614e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -293,62 +293,50 @@
     <x:t>PETIT JEAN STATE BANK, ESTHER RHOADS, ACELYNN RHOADS, TYLER STAGGS, DOUG RHOADS</x:t>
   </x:si>
   <x:si>
     <x:t>001-21700-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORT, JOYCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PERRYVILLE CITY ACREA ADDITION 03 04N 17W 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>850-10012-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEAVER, DESTIN &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW, Beginning at the NW corner of said NW NW, thence S 88 degrees 30 minutes 33 seconds E along the north boundary of the said NW NW a distance of 466.69 feet; thence leaving the said N boundary, S 01 degrees 36 minutes 42 seconds W a distance of 466.69 feet; thence N 88 degrees 30 minutes 33 seconds W a distance of 466.69 feet to the W boundary of the said NW NW; thence N 01 degrees 36 minutes 42 seconds E along the said W boundary, a distance of 466.69 feet to the point of beginning. 13 05N 15W 5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRST SECURITY BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>001-04000-014</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-08500-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WESTLAKE, WILLIAM JOHN &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW, Commence at a pomt  462 feet N and 210 feet E of  the SW corner of said SW NW  thence run N 168 feet, thence  S 47 degrees 45' E 250 feet  along a road, thence leaving  road run W 185 feet to the point of beginning. 09 04N 17W 0.36 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEIDRE WILLIAMS, </x:t>
   </x:si>
   <x:si>
     <x:t>001-18612-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -753,729 +741,717 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5376</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2202</x:v>
+        <x:v>2238.74</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5377</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1834</x:v>
+        <x:v>1841.31</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5378</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1455</x:v>
+        <x:v>1477.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5379</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>4408</x:v>
+        <x:v>4437.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5380</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1715</x:v>
+        <x:v>1730.44</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5381</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>284</x:v>
+        <x:v>283.94</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5382</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>266</x:v>
+        <x:v>273.44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5383</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>729</x:v>
+        <x:v>744.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5384</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>3640</x:v>
+        <x:v>3655.03</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5385</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1146</x:v>
+        <x:v>1153.42</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5386</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>919</x:v>
+        <x:v>933.65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5387</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>216</x:v>
+        <x:v>222.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5388</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1278</x:v>
+        <x:v>1300.14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5389</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>169.51</x:v>
+        <x:v>184.19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5390</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5391</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>7289</x:v>
+        <x:v>7303.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5392</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>170</x:v>
+        <x:v>347.25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5393</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>2091</x:v>
+        <x:v>2113.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5394</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>364.57</x:v>
+        <x:v>379.25</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5395</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>523.45</x:v>
+        <x:v>530.79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5396</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>1154.79</x:v>
+        <x:v>1247.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5397</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>190.21</x:v>
+        <x:v>204.89</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5398</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>2937.08</x:v>
+        <x:v>3029.42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5399</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>231.97</x:v>
+        <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5400</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>231.97</x:v>
+        <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5401</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>271.43</x:v>
+        <x:v>278.77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5402</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>2325</x:v>
+        <x:v>2346.74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5403</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>270.36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5404</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1554</x:v>
+        <x:v>1561.46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5405</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>219</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5406</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>316</x:v>
+        <x:v>337.55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>