--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6f5dd43feb4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99c62de86fe64c7f9a156072b9102485.psmdcp" Id="R118b2bf924614e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e5e66395764447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3668d7cf263045f7b6ff2ab7ba54a19a.psmdcp" Id="R3198b29229ac40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -58,152 +58,77 @@
   <x:si>
     <x:t xml:space="preserve">BATCHELOR, CHRISTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 25 04N 19W 0.5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t>SHASTA BATCHELOR, JEREMIABATCHELOR, NOAH BATCHELOR, MICHELLE MORAN, PHILLIP BATCHELOR, HEATHER BATCHELOR</x:t>
   </x:si>
   <x:si>
     <x:t>001-38016-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYETTE, ODA BRITTON </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SE SW 01 03N 16W 2.22 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06510-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARDEN, MELANIE D </x:t>
-[...71 lines deleted...]
-    <x:t>850-10599-001</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, SHANNON </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE (TRACT 13) 04 03N 17W 5.04 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t>CLEMETH &amp; MARTHA MCCORMACK</x:t>
   </x:si>
   <x:si>
     <x:t>001-14630-008</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIS, VIVIAN, FAMILY LMTD PARTNER % DENISE POPLIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW METES &amp; BOUNDS ADDITION CITY RURAL 29 04N 19W 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-38407-001</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DUKETT, BARTON W OR MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>SE NW SE NE &amp; PT S 1/2 NE SE NE 12 03N 16W 6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>ASSET ACCEPTANCE LLC, BARBARA WALKO</x:t>
   </x:si>
   <x:si>
     <x:t>001-07613-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOWLER, ROBERT </x:t>
   </x:si>
   <x:si>
     <x:t>SE COR SW NW 18 04N 15W 2 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-01315-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAWKINS, KEITH </x:t>
@@ -232,99 +157,63 @@
   <x:si>
     <x:t xml:space="preserve">PT SE SE METES &amp; BOUNDS ADDITION CITY RURAL 08 04N 17W 3.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-18534-001</x:t>
   </x:si>
   <x:si>
     <x:t>MELTON, LORENE, LORENE OR LARRY MELTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE METES &amp; BOUNDS ADDITION 17 04N 17W 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-19300-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ORR, CARL A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 29 HARRIS BRAKE BLOCK 004 EZELLS ADDITION 23 04N 17W </x:t>
   </x:si>
   <x:si>
     <x:t>220-00130-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ORR, VELMA GEDDES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ORTIZ, MARIO AND MELVA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 037 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 038 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>140-00134-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 39-40 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>140-00135-001</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>850-10012-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEAVER, DESTIN &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW, Beginning at the NW corner of said NW NW, thence S 88 degrees 30 minutes 33 seconds E along the north boundary of the said NW NW a distance of 466.69 feet; thence leaving the said N boundary, S 01 degrees 36 minutes 42 seconds W a distance of 466.69 feet; thence N 88 degrees 30 minutes 33 seconds W a distance of 466.69 feet to the W boundary of the said NW NW; thence N 01 degrees 36 minutes 42 seconds E along the said W boundary, a distance of 466.69 feet to the point of beginning. 13 05N 15W 5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRST SECURITY BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>001-04000-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WESTLAKE, WILLIAM JOHN &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW, Commence at a pomt  462 feet N and 210 feet E of  the SW corner of said SW NW  thence run N 168 feet, thence  S 47 degrees 45' E 250 feet  along a road, thence leaving  road run W 185 feet to the point of beginning. 09 04N 17W 0.36 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEIDRE WILLIAMS, </x:t>
   </x:si>
   <x:si>
     <x:t>001-18612-001</x:t>
   </x:si>
@@ -777,678 +666,510 @@
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>1841.31</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5378</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5379</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5380</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5381</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5382</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5383</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5384</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5385</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5386</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5387</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5388</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1300.14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5389</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>184.19</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5390</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5391</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>7303.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5392</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>347.25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5393</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>2113.3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5394</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>379.25</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5395</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>530.79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5396</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>1247.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5397</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>204.89</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5398</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>3029.42</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5399</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
-[...11 lines deleted...]
-        <x:v>239.31</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5400</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5401</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>278.77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5402</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>2346.74</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5403</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
-[...11 lines deleted...]
-        <x:v>270.36</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5404</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>1561.46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5405</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5406</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>337.55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>