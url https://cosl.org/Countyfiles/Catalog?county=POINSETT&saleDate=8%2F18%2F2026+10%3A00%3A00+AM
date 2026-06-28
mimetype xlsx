--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,507 +1,528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f7142c13ca4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c23c31bba414d5fa4fcdcda5ef77b3a.psmdcp" Id="R9a74421e7579421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca2b42d62048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7097d66dab7d40aebdc632940d78692a.psmdcp" Id="Rd23c5a52bc164137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>POINSETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BISE, EDWARD R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">416 WOODLAND LEPANTO LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION 0.34 ACRE </x:t>
+    <x:t>416 WOODLAND  LEPANTO    0.34 ACRES LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION CITY  SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH BLYTHE, MATTHEW BISE, DAVID KENT BISE, TIMOTHY BISE, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333-00304-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BORNHOFT, MATT % VICKIE BORNHOFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER ENV 71A BLOCK 10 FISHER ORIGINAL ADDITION 0.19 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>333-00304-0000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>666-00062-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYAN, PAUL B &amp; GOLDA M </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO 0.12 ACRE</x:t>
+    <x:t>.    0.12 ACRES LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY P BRYAN, JERRY ALLEN BRYAN, BETTY SUE TALLEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00804-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO 0.12 ACRE</x:t>
+    <x:t>.    0.12 ACRES LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00805-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BYFORD, CLARENCE EDG, CLARENCE E, ODELLE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW HARRISBURG 33 11N 4E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-04018-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CROUCH, DICKEY G &amp; BARBARA J % DICKIE CROUCH</x:t>
-[...2 lines deleted...]
-    <x:t>PT S1/2 N1/2 SW SE HARRISBURG 19 11N 4E 0.45 ACRE</x:t>
+    <x:t xml:space="preserve">CROUCH%DICKIE CROUCH, DICKEY G &amp; BARBARA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 N1/2 SW SE  HARRISBURG 19 11N 4E 0.45 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, HARRISBURG VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>004-03512-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANIEL, WILLIAM </x:t>
   </x:si>
   <x:si>
-    <x:t>346 PINE TRUMANN LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION 0.13 ACRE</x:t>
+    <x:t>346 PINE  TRUMANN    0.13 ACRES LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION CITY  SD 21TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>555-00443-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNCAN, BILLY JOE &amp; TINA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 435' OF LOT 4 PT SW NW ENV 259A-1306 HARRISBURG 20 10N 4E 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02869-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>EZ REALTY AR LLC</x:t>
-[...2 lines deleted...]
-    <x:t>POINSETT FINANCIAL SERVICES TRUMANN LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION 0.07 ACRE</x:t>
+    <x:t xml:space="preserve">REALTY AR LLC, EZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>POINSETT FINANCIAL SERVICES  TRUMANN    0.07 ACRES LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00022-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARMER, KENNETH </x:t>
-[...5 lines deleted...]
-    <x:t>333-00046-0000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>GRIFFIN LAND &amp; TIMBER INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FR PT N1/2 NW  WEINER SCHOOL DIST. 15 10N 1E 5.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00154-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HEDGE, DENNIS &amp; AMANDA COLDIRON HEDGE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">TRACT 3A PLAT C-105 AKA ENV 130B HARRISBURG DAWSON ADDITION 4 10N 4E 2.73 ACRES </x:t>
+    <x:t xml:space="preserve">HEDGE &amp; AMANDA COLDIRON HEDGE, DENNIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRACT 3A PLAT C-105 AKA ENV 130B  HARRISBURG 4 10N 4E 2.73 ACRES LOT  BLOCK  DAWSON ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CREDIT COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>400-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENARD, DUSTIN </x:t>
   </x:si>
   <x:si>
-    <x:t>35234 COUNTRY RD TYRONZA LOT 2 BLOCK 3 SOUTHSIDE ADDITION 12 10N 6E 0.27 ACRE</x:t>
+    <x:t>35234 COUNTRY RD  TYRONZA 12 10N 6E 0.27 ACRES LOT 2 BLOCK 3 SOUTHSIDE ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>600-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, BRANDY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NE HARRISBURG 26 10N 3E 1 ACRE</x:t>
+    <x:t>PT N1/2 NE  HARRISBURG 26 10N 3E 1 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARVEST BANK, PORTFOLIO RECOVERY ASSOCIATES</x:t>
   </x:si>
   <x:si>
     <x:t>003-01875-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, CARL H </x:t>
   </x:si>
   <x:si>
-    <x:t>422 WOODROW LN LEPANTO LOT 17 MILLS ADDITION 0.14 ACRE</x:t>
+    <x:t>422 WOODROW LN  LEPANTO    0.14 ACRES LOT 17 BLOCK  MILLS ADDITION CITY  SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DISTRICT #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00902-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HINDMAN, TABATHA </x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 4 EXC S 30' 398 BANKS TYRONZA BLOCK 19 WILLOW OAK ADDITION 16 10N 7E 0.17 ACRE</x:t>
+    <x:t>Lot 4 EXC S 30'  398 BANKS  TYRONZA 16 10N 7E 0.17 ACRES LOT  BLOCK 19 WILLOW OAK ADDITION CITY  SD 14TY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK HINDMAN, FIRST DELTA BANK, DFA, THE BODY SHOP TRUCK &amp; TRAILER REPAIR, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>444-00418-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPKINS, LARKIN &amp; PAMELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES </x:t>
+    <x:t>PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>006-06273-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUFFINS, FRANCIS </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRE</x:t>
+    <x:t>PT SW NW  WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMILY MOORE, RICHARD HUFFINS, SHELLY HUFFINS, FRANK HUFFINS, JIMMY HUFFINS, JASON HUFFINS, DENNIS HUFFINS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00152-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 8 WATSON FIRST ADDITION 23 11N 6E 0.76 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.76 ACRES LOT 8 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON MCCLAIN, TAMMY MCCLAIN, KEITH MCCLAIN</x:t>
   </x:si>
   <x:si>
     <x:t>611-00008-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 9 WATSON FIRST ADDITION 23 11N 6E 0.76 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.76 ACRES LOT 9 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00009-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 2 WATSON FIRST ADDITION 23 11N 6E 1.06 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.06 ACRES LOT 2 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00002-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 5 WATSON FIRST ADDITION 23 11N 6E 0.99 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.99 ACRES LOT 5 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 6 WATSON FIRST ADDITION 23 11N 6E 0.99 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.99 ACRES LOT 6 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 7 WATSON FIRST ADDITION 23 11N 6E 0.93 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.93 ACRES LOT 7 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 10 WATSON FIRST ADDITION 23 11N 6E 1.04 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.04 ACRES LOT 10 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00010-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 11 WATSON FIRST ADDITION 23 11N 6E 1.09 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.09 ACRES LOT 11 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00011-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 12 WATSON FIRST ADDITION 23 11N 6E 1.03 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.03 ACRES LOT 12 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00012-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 13 WATSON FIRST ADDITION 23 11N 6E 1.01 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.01 ACRES LOT 13 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00013-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 14 WATSON FIRST ADDITION 23 11N 6E 1.89 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.89 ACRES LOT 14 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00014-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 1 PT SW NW MARKED TREE SHAW RIVERSIDE ADDITION 36 11N 6E 0.06 ACRE </x:t>
+    <x:t>PT LOT 1  PT SW NW  MARKED TREE 36 11N 6E 0.06 ACRES LOT  BLOCK  SHAW RIVERSIDE ADDITION CITY  SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-01220-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
-    <x:t>34596 CAPPS RD LOT 4 WATSON ADDITION 26 11N 6E 0.99 ACRE</x:t>
-[...5 lines deleted...]
-    <x:t>PT LOT 2 BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE 0.05 ACRE</x:t>
+    <x:t>PT LOT 2     0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-00366-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>PT LOT 2    0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
+  </x:si>
+  <x:si>
     <x:t>222-00369-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MEREDITH, B A % MARJORIE HAMRICK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE HARRISBURG 20 10N 4E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02883-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSLEY, BILLIE JOE &amp; DELORES DIANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE HARRISBURG LOT 5 &amp; 6 BLOCK B HUNTS WOODLAND ADDITION 32 11N 4E 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>415-00025-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MVAL EXCHANGE LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NE SE, S OF RD L/E .71AC SURVEYED 7/6/2000 28 11N 7E 35.25 ACRES </x:t>
+    <x:t xml:space="preserve">EXCHANGE LLC, MVAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE SE, S OF RD L/E .71AC SURVEYED 7/6/2000 28 11N 7E 35.25 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>007-07612-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>PATE, EARL &amp; RACHAEL % JOHNNY PATE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 MILLS ADDITION CITY LEPANTO 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">PATE%JOHNNY PATE, EARL &amp; RACHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.11 ACRES LOT 4 BLOCK  MILLS ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURTIS PATE, DARLINE PATE, USDA RURAL HOUSING SERVICE, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00889-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE HARRISBURG 5 10N 4E 1.17 ACRES </x:t>
+    <x:t xml:space="preserve">ASSETS LLC, REEF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE  HARRISBURG 5 10N 4E 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGINA MARKHAM, GARY HOPPER, AMERICAN EQUITY FUNDING, WATANABE &amp; ASSOCIATES, HARRISBURG VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>004-02709-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>RODGERS, RUBY B &amp; WILLIS C GULLEY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">RODGERS &amp; WILLIS C GULLEY, RUBY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.17 ACRES LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA SD 14TY</x:t>
   </x:si>
   <x:si>
     <x:t>444-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMPSON, BARBARA </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE NE NW 172 X 230' TRUMANN ACREAGE ADDITION 14 12N 5E 0.91 ACRE</x:t>
+    <x:t>PT SE NE NW  172 X 230'  TRUMANN 14 12N 5E 0.91 ACRES LOT  BLOCK  TRUMANN ACREAGE ADDITION CITY  SD 21TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICE VINCENT, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>555-02837-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, KIMBERLY A </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW NW TRACT 1 SURVEY 6-13-06 ENV S 168 B  LEPANTO LEPANTO ACREAGE ADDITION 3 11N 7E 0.29 ACRE</x:t>
+    <x:t>PT NW NW TRACT 1  SURVEY 6-13-06 ENV S 168 B  LEPANTO 3 11N 7E 0.29 ACRES LOT  BLOCK  LEPANTO ACREAGE ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00918-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, PARKER KEVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE HARRISBURG HARRISBURG ACREAGE ADDITION 25 11N 3E 2.32 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>111-01234-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, PATSY &amp; JIMMY R - JTWROS % STACEY DIXON</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION 0.34 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH- JTWROS%STACEY DIXON, PATSY &amp; JIMMY R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.34 ACRES LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION CITY  SD 06WE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACEY DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>777-00364-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CORY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 E1/2 NE NE PASTURE BEHIND 29968 HWY 14 B  MARKED TREE SD 36 11N 5E 9.3 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT NE1/4 NE1/4 MARKED TREE SD 36 11N 5E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>005-05324-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>TCP VENTURES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">444 WAYNE ST TRUMANN LOT 15 BLOCK 1 GREGORY ADDITION 0.14 ACRE </x:t>
+    <x:t xml:space="preserve">VENTURES LLC, TCP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>444 WAYNE ST  TRUMANN    0.14 ACRES LOT 15 BLOCK 1 GREGORY ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01995-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.16 ACRES LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00207-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 2 EXC N 10' KALU'S TRUMANN BLOCK B TRUMANN ORIGINAL ADDITION 0.05 ACRE</x:t>
+    <x:t>Lot 2 EXC N 10'  KALU'S  TRUMANN    0.05 ACRES LOT  BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WALCHEM PROPERTIES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 8 BLOCK 3 TEMPLES 6TH ADDITION CITY TRUMANN 0.7 ACRE </x:t>
+    <x:t xml:space="preserve">PROPERTIES LLC, WALCHEM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.7 ACRES LOT 8 BLOCK 3 TEMPLES 6TH ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01381-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHALEY, DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW (W OF DITCH) 10 12N 7E 0.21 ACRE</x:t>
+    <x:t>PT SW SW (W OF DITCH) 10 12N 7E 0.21 ACRES LOT  BLOCK   ADDITION CITY  SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH WHALEY, HUNTER WHALEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>007-07717-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILCOX, ALVIE EARNEST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 8 PT NE SW, PT NW SE ENV S 103-A HARRISBURG DUSTIN LEE CRAWFORD SECOND ADDITION 16 11N 4E 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>419-00019-0001</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>444-00016-0000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -911,1218 +932,1170 @@
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>1519.62</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4504</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>1594.68</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>359.37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4506</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>359.37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4507</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>528.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4508</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>1798.14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>692.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4510</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>408.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4511</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>4758.73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4512</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>733.13</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4513</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>209.67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>970.75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4515</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1377.07</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4516</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>505.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4517</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>395.28</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4518</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>4354.63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4519</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>747.28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4520</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>695.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4521</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>171.77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>171.77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4523</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>393.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4524</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4525</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4526</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>174.44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4527</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4528</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>174.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4529</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4530</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4531</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>180.31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4532</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>333.33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4533</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
-[...11 lines deleted...]
-        <x:v>324.12</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4534</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>303.64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4535</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>295.69</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>456.79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4537</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>463.51</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4538</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>1829.22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4539</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>693.23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4540</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4541</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>5893.53</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4542</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>751.43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4543</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>1910.42</x:v>
+        <x:v>1980.42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4544</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>288.4</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4545</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>2134.94</x:v>
+        <x:v>2204.94</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4546</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1009.08</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4547</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>1025.46</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4548</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>518.53</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4549</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>353.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4550</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>314.92</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1131.11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4552</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>3770.49</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4553</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>299.42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>265.87</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4555</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>147</x:v>
-[...11 lines deleted...]
-        <x:v>751.18</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>