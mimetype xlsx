--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca2b42d62048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7097d66dab7d40aebdc632940d78692a.psmdcp" Id="Rd23c5a52bc164137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f467cd20171435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d121a63933ce488d94eca029c511c629.psmdcp" Id="Ra548015983314ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,426 +46,297 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>POINSETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BISE, EDWARD R </x:t>
   </x:si>
   <x:si>
     <x:t>416 WOODLAND  LEPANTO    0.34 ACRES LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>KEITH BLYTHE, MATTHEW BISE, DAVID KENT BISE, TIMOTHY BISE, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>333-00304-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BORNHOFT, MATT % VICKIE BORNHOFT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER ENV 71A BLOCK 10 FISHER ORIGINAL ADDITION 0.19 ACRE </x:t>
+    <x:t xml:space="preserve">BORNHOFT%VICKIE BORNHOFT, MATT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER  ENV 71A    0.19 ACRES LOT  BLOCK 10 FISHER ORIGINAL ADDITION CITY  SD 06FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVOR BORNHOFT, HEATH BORNHOFT, MARY BETH BORNHOFT, SARAH BORNHOFT, MATT BORNHOFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666-00062-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRYAN, PAUL B &amp; GOLDA M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.12 ACRES LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY P BRYAN, JERRY ALLEN BRYAN, BETTY SUE TALLEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333-00804-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.12 ACRES LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333-00805-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DANIEL, WILLIAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>346 PINE  TRUMANN    0.13 ACRES LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION CITY  SD 21TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555-00443-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DUNCAN, BILLY JOE &amp; TINA MARIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">W 435' OF LOT 4 PT SW NW ENV 259A-1306 HARRISBURG 20 10N 4E 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>666-00062-0000</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>004-02869-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REALTY AR LLC, EZ </x:t>
   </x:si>
   <x:si>
     <x:t>POINSETT FINANCIAL SERVICES  TRUMANN    0.07 ACRES LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00022-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GRIFFIN LAND &amp; TIMBER INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FR PT N1/2 NW  WEINER SCHOOL DIST. 15 10N 1E 5.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00154-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEDGE &amp; AMANDA COLDIRON HEDGE, DENNIS </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT 3A PLAT C-105 AKA ENV 130B  HARRISBURG 4 10N 4E 2.73 ACRES LOT  BLOCK  DAWSON ADDITION CITY  SD 6</x:t>
   </x:si>
   <x:si>
     <x:t>FORD MOTOR CREDIT COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>400-00010-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HENARD, DUSTIN </x:t>
-[...2 lines deleted...]
-    <x:t>35234 COUNTRY RD  TYRONZA 12 10N 6E 0.27 ACRES LOT 2 BLOCK 3 SOUTHSIDE ADDITION CITY  SD 28</x:t>
+    <x:t xml:space="preserve">HENDRIX, CARL H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>422 WOODROW LN  LEPANTO    0.14 ACRES LOT 17 BLOCK  MILLS ADDITION CITY  SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DISTRICT #7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333-00902-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HINDMAN, TABATHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 4 EXC S 30'  398 BANKS  TYRONZA 16 10N 7E 0.17 ACRES LOT  BLOCK 19 WILLOW OAK ADDITION CITY  SD 14TY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK HINDMAN, FIRST DELTA BANK, DFA, THE BODY SHOP TRUCK &amp; TRAILER REPAIR, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444-00418-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOPKINS, LARKIN &amp; PAMELA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-06273-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUFFINS, FRANCIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW  WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMILY MOORE, RICHARD HUFFINS, SHELLY HUFFINS, FRANK HUFFINS, JIMMY HUFFINS, JASON HUFFINS, DENNIS HUFFINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00152-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MCCLAIN, BOBBY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.09 ACRES LOT 11 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON MCCLAIN, TAMMY MCCLAIN, KEITH MCCLAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611-00011-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.03 ACRES LOT 12 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611-00012-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.01 ACRES LOT 13 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611-00013-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.89 ACRES LOT 14 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611-00014-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MCCLAIN, BOBBY J &amp; BRENDA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 2     0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222-00366-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 2    0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222-00369-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEREDITH, B A % MARJORIE HAMRICK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NE SE HARRISBURG 20 10N 4E 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-02883-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MOSLEY, BILLIE JOE &amp; DELORES DIANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SE SE HARRISBURG LOT 5 &amp; 6 BLOCK B HUNTS WOODLAND ADDITION 32 11N 4E 0.5 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>415-00025-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PATE%JOHNNY PATE, EARL &amp; RACHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.11 ACRES LOT 4 BLOCK  MILLS ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURTIS PATE, DARLINE PATE, USDA RURAL HOUSING SERVICE, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333-00889-0000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RODGERS &amp; WILLIS C GULLEY, RUBY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.17 ACRES LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA SD 14TY</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>600-00003-0000</x:t>
-[...211 lines deleted...]
-  <x:si>
     <x:t>444-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMPSON, BARBARA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, KIMBERLY A </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW TRACT 1  SURVEY 6-13-06 ENV S 168 B  LEPANTO 3 11N 7E 0.29 ACRES LOT  BLOCK  LEPANTO ACREAGE ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00918-0009</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, PARKER KEVIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH- JTWROS%STACEY DIXON, PATSY &amp; JIMMY R </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.34 ACRES LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION CITY  SD 06WE</x:t>
   </x:si>
   <x:si>
     <x:t>STACEY DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>777-00364-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CORY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE1/4 NE1/4 MARKED TREE SD 36 11N 5E 1.4 ACRES </x:t>
+    <x:t>PT NE1/4 NE1/4  MARKED TREE SD 36 11N 5E 1.4 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STARETTE DEAN, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT #7</x:t>
   </x:si>
   <x:si>
     <x:t>005-05324-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VENTURES LLC, TCP </x:t>
   </x:si>
   <x:si>
     <x:t>444 WAYNE ST  TRUMANN    0.14 ACRES LOT 15 BLOCK 1 GREGORY ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01995-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.16 ACRES LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00207-0000</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 2 EXC N 10'  KALU'S  TRUMANN    0.05 ACRES LOT  BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
@@ -915,1187 +786,995 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4503</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1519.62</x:v>
+        <x:v>1548.98</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4504</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1594.68</x:v>
+        <x:v>1631.38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>359.37</x:v>
+        <x:v>381.39</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4506</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>359.37</x:v>
+        <x:v>381.39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4507</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4508</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>25</x:v>
-[...11 lines deleted...]
-        <x:v>1798.14</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>692.19</x:v>
+        <x:v>699.53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4510</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>408.8</x:v>
+        <x:v>445.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4511</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>4758.73</x:v>
+        <x:v>4766.07</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4512</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4513</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>209.67</x:v>
+        <x:v>217.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>970.75</x:v>
+        <x:v>985.43</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4515</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
-[...11 lines deleted...]
-        <x:v>1377.07</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4516</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>505.35</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4517</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>395.28</x:v>
+        <x:v>409.96</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4518</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>4354.63</x:v>
+        <x:v>4391.33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4519</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>747.28</x:v>
+        <x:v>777.25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4520</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>695.51</x:v>
+        <x:v>739.55</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4521</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>171.77</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>171.77</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4523</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>393.99</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4524</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>174.49</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4525</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>174.49</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4526</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>174.44</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4527</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>70</x:v>
-[...11 lines deleted...]
-        <x:v>174.55</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4528</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>174.6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4529</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4530</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4531</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>180.31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4532</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>333.33</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4533</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4534</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>303.64</x:v>
+        <x:v>335.44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4535</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>295.69</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>456.79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4537</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>463.51</x:v>
+        <x:v>478.19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4538</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
-[...11 lines deleted...]
-        <x:v>1829.22</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4539</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>693.23</x:v>
+        <x:v>715.25</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4540</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4541</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
-[...11 lines deleted...]
-        <x:v>5893.53</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4542</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>751.43</x:v>
+        <x:v>766.11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4543</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
-[...11 lines deleted...]
-        <x:v>1980.42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4544</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>288.4</x:v>
+        <x:v>303.08</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4545</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>2204.94</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4546</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>1009.08</x:v>
+        <x:v>1023.76</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4547</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4548</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>518.53</x:v>
+        <x:v>533.21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4549</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>353.09</x:v>
+        <x:v>367.77</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4550</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>314.92</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1131.11</x:v>
+        <x:v>1138.45</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4552</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>3770.49</x:v>
+        <x:v>3785.17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4553</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>299.42</x:v>
+        <x:v>314.1</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>265.87</x:v>
+        <x:v>273.21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4555</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>