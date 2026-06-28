--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c2434207434270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/327a246d8c604533b20e8fa3f45dc08e.psmdcp" Id="R7bf102dc089b4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5863f0dd5fef4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7efb84e74024b838a9bfd34e94ec90b.psmdcp" Id="R161fe5dfdc944fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -55,150 +55,156 @@
   <x:si>
     <x:t>POLK</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, BETTY L % CLIFF ABERNATHY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>0000-02183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02184-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, FRED R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 NE NE NE 28 02S 30W 5 ACRES </x:t>
+    <x:t>E1/2 NE NE NE 28 02S 30W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS INC, QUICKEN LOANS</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04758-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELS REST TRUST % VICTORIA DIETERLE &amp; CURT-JEURGE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 07 03S 31W 4.636 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07553-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>ARNOLD, CANDACE &amp; JAMIE D REYNOLDS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SE HATFIELD AC ADDITION 23 03S 32W 2 ACRES </x:t>
+    <x:t xml:space="preserve">ARNOLD &amp; JAMIE D REYNOLDS, CANDACE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 23 03S 32W 2 ACRES LOT  BLOCK  HATFIELD AC ADDITION CITY  SD 23HA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTIN ARNOLD, DOUGLAS REYNOLDS, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00263-0025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEAVER, CLIFF </x:t>
   </x:si>
   <x:si>
     <x:t>S 75' OF LOT 7 ACORN ADDITION 20 01S 30W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-03198-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BECK, ADAM &amp; DERRICK ANDREW </x:t>
+    <x:t xml:space="preserve">BECK, ADAM, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW &amp; PT NE NW E OF OLD LINE ROAD 25 03S 32W 79 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
-    <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, SAVANNAH MICHELLE BECK</x:t>
+    <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, FIRST FINANCIAL BANK, FARM CREDIT SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10760-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW &amp; PT SW NW &amp; PT NW SW 25 03S 31W 72.88 ACRES </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0000-10768-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A part of the East One-Half of the Northeast Quarter (Pt. E 1/2 NE1/4) of Section Twenty-six (26), Township Three (3) South, Range Thirty-Two (32) West, Polk County, Arkansas, 26 03S 32W 24.42 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICE AGENCY, FIRST FINANCIAL BANK, KAYLA D BECK, SAVANNAH M BECK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW &amp; PT NW SW 25 03S 32W 10.32 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARM CREDIT SERVICE AGENCY, UNION BANK OF MENA, </x:t>
   </x:si>
   <x:si>
     <x:t>0000-10768-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES </x:t>
+    <x:t>PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FARM CREDIT SERVICES, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0060</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRUMLEY, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW MENA AC ADDITION 05 02S 30W 8.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-03059-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYLLA, RONALD K </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 008 BLOCK 090 MENA ORIGINAL ADDITION 0.161 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00667-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHRISTMAS, BYRON &amp; DAWN RIOS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION 0.326 ACRE</x:t>
+    <x:t xml:space="preserve">CHRISTMAS &amp; DAWN RIOS, BYRON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.326 ACRES LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION CITY  SD 23MS</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COX, RUSSELL ETAL % DAVID MADDOX</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 14 02S 31W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06526-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FARRELL, DANIEL &amp; RIDER DAVIDSON</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE GRANNIS AC ADDITION 19 06S 31W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>4000-00287-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS, BOBBY G &amp; NORMA D </x:t>
   </x:si>
@@ -288,248 +294,247 @@
   <x:si>
     <x:t>3200-00192-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-8 BLOCK 10 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
   </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00193-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 11 CARLIN'S TO COVE ADDITION  *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00195-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 12 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00196-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT BLOCK 12 N 159' CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
-</x:t>
+    <x:t>PT BLOCK 12 N 159'
+*WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
+     ACRES LOT  BLOCK  CARLIN'S TO COVE ADDITION CITY  SD 79CO</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00197-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, JAMES DANNY &amp; ELIZABETH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 32 03S 29W 3.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02960-0175</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HULL, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW NE SE &amp; N1/2 NW SE SE 34 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTY HULL, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-05113-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, RODNEY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW, W OF RR 23 04S 32W 5.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11670-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, MICHAEL &amp; TAMMY </x:t>
-[...5 lines deleted...]
-    <x:t>0000-04090-0000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS, STEVEN E &amp; MAE ROSE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 11 02S 31W 0.27 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>RONDA COLEMAN, RICH MOUNTAIN ELECTRIC CO-OP, HAROLD D COLEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06262-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LYLE, CORTNEY L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11-18 BLOCK 13 JANSSEN (VANDERVOORT) ADDITION 0.96 ACRE</x:t>
+    <x:t>.    0.96 ACRES LOT 11-18 BLOCK 13 JANSSEN (VANDERVOORT) ADDITION CITY  SD 79VA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION BANK OF MENA, OFFICE OF CHILD SUPPORT ENFORCEMENT, NEW HOLLAND CREDIT CO.</x:t>
   </x:si>
   <x:si>
     <x:t>8000-00027-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANSON, NORMAN A &amp; LINDA L </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT C OF FRL SW NW 19 01S 29W 6.46 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>ACORN RURAL WATER ASSOC., JAMIE PRINGLE, BEAR STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-01469-0026</x:t>
   </x:si>
   <x:si>
     <x:t>MAY, DANNY &amp; CRYSTAL % CRYSTAL DAVIS, ROXIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 33 02S 31W 1.93 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07336-0125</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORPHEW, O E &amp; EDNA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 5 BATES/PRYORS MILL LOT ADDITION 18 02S 30W </x:t>
   </x:si>
   <x:si>
     <x:t>6000-01996-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MYERS, RONNY B &amp; RONNY BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 CHESSER ADD TO HATFIELD ADDITION 0.506 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00074-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>PRINGLE, JAMIE W/LE TO NORMAN A MANSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">ALL THAT PT NW NW 12 02S 30W 10 ACRES </x:t>
+    <x:t xml:space="preserve">PRINGLE W/LE TO NORMAN A MANSON, JAMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL THAT PT NW NW 12 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK, CURT'S TIRE &amp; MUFFLE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04144-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, DEBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE NW 23 02S 31W 9.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-06801-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHA, PAUL &amp; BECKY % USDA FARM SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW 05 04S 32W 4.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11158-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW S OF ROAD COVE ACREAGE ADDITION 05 04S 32W 12.26 ACRES </x:t>
+    <x:t xml:space="preserve">ROCHA%USDA FARM SERVICE AGENCY, PAUL &amp; BECKY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW S OF ROAD 05 04S 32W 12.26 ACRES LOT  BLOCK  COVE ACREAGE ADDITION CITY  SD 79CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WASHBURN'S INC, FARM SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00232-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, DAVID N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW TRACT 8 LOT 8 TREASURE HILL'S ESTATES ADDITION 13 01S 30W 3.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-03133-0040</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW COR NE SE 10 02S 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-04066-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>STREET &amp; PERFORMANCE</x:t>
-[...3 lines deleted...]
- </x:t>
+    <x:t xml:space="preserve">PERFORMANCE, STREET &amp; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE
+*WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
+ 20 02S 30W 4.96 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>D.F. &amp;A., I.R.S., AR. DEPT. OF WORKFORCE SERVICES,  IVAN GANRUD CHEVROLET, INC., US TAX RECOVERY PARTNERS, LLC., RICHIE SOREL,  POLLUTION  CONTROL, INC., ADEQ, NORMAN GRABOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04531-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUART, BECKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 29 02S 31W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07162-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOODLAND ADDITION LOT 1-3 BLOCK 24 WOODLAND ADD INSIDE ADDITION 0.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-02783-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SURBER HOLDINGS LLC % JERRY SURBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOTS 10 &amp; 11 HENRIETTA ADDITION 0.23 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>4500-00062-0010</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>6000-00112-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURNER, JOE, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 W1/2 NE SE &amp; SE NE 27 04S 32W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11833-0000</x:t>
   </x:si>
   <x:si>
     <x:t>VANNATTER, MICHAEL / STEVEN VANNATTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE SE 12 02S 32W 11.7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-09882-0100</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -944,1270 +949,1246 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11083</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>81.02</x:v>
+        <x:v>181.02</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11084</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>315.68</x:v>
+        <x:v>415.68</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11085</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>2113.44</x:v>
+        <x:v>2298.44</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11086</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>2964.43</x:v>
+        <x:v>3149.43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11087</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1057.03</x:v>
+        <x:v>1157.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11088</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>150.46</x:v>
+        <x:v>250.46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11089</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>5288</x:v>
+        <x:v>5287.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11090</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>726.75</x:v>
+        <x:v>826.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11091</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>352</x:v>
+        <x:v>352.05</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11092</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>42609</x:v>
+        <x:v>42608.62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11093</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>125.79</x:v>
+        <x:v>225.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11094</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>485.63</x:v>
+        <x:v>585.63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11095</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1066.27</x:v>
+        <x:v>1166.27</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11096</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>215.44</x:v>
+        <x:v>485.44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11097</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>207.97</x:v>
+        <x:v>307.97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11098</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>94.94</x:v>
+        <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11099</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>7257.58</x:v>
+        <x:v>7357.58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11100</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>630.43</x:v>
+        <x:v>730.43</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11101</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>356.26</x:v>
+        <x:v>456.26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11102</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>2185.06</x:v>
+        <x:v>2285.06</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11103</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>6943.64</x:v>
+        <x:v>7059.54</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11104</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>3973.85</x:v>
+        <x:v>4073.85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11105</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>2054.68</x:v>
+        <x:v>2154.68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>265542.28</x:v>
+        <x:v>265642.28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11107</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>21488.38</x:v>
+        <x:v>21588.38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11108</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>2199.55</x:v>
+        <x:v>2299.55</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11109</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>3952.45</x:v>
+        <x:v>4052.45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11110</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>2814.9</x:v>
+        <x:v>2914.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11111</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D30" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>4654.73</x:v>
+        <x:v>4754.73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>3966.94</x:v>
+        <x:v>4066.94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11113</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D32" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1626.99</x:v>
+        <x:v>1726.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11114</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>3737.84</x:v>
+        <x:v>3922.84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11115</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>477</x:v>
+        <x:v>477.06</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11116</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>111.22</x:v>
+        <x:v>211.22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11117</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>101</x:v>
-[...7 lines deleted...]
-      <x:c r="F36" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2529.24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11118</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1532</x:v>
+        <x:v>1531.6</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>11119</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>2803.63</x:v>
+        <x:v>2903.63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>11120</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>2821</x:v>
+        <x:v>2821.22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>11121</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>534.97</x:v>
+        <x:v>634.97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>11122</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>570.74</x:v>
+        <x:v>670.74</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>11123</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>247.58</x:v>
+        <x:v>347.58</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>11124</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>126.92</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>11125</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>6231.13</x:v>
+        <x:v>6416.13</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>11126</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>93.6</x:v>
+        <x:v>193.6</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>11127</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>3076.87</x:v>
+        <x:v>3176.87</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>11128</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1610.15</x:v>
+        <x:v>1710.15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>11129</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>1069.23</x:v>
+        <x:v>1169.23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>11130</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>135304.38</x:v>
+        <x:v>135404.38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>11131</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1640.44</x:v>
+        <x:v>1740.44</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>11132</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1987.24</x:v>
+        <x:v>2087.24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>11133</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1595.85</x:v>
+        <x:v>1695.85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>11134</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>377.33</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>11135</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>223.25</x:v>
+        <x:v>323.25</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>11136</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>577.93</x:v>
+        <x:v>677.93</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>