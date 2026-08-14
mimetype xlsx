--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5863f0dd5fef4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7efb84e74024b838a9bfd34e94ec90b.psmdcp" Id="R161fe5dfdc944fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde41950ec5ea4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73c0991adfa340719aa0e3a9fc7e9e82.psmdcp" Id="Rc6655459a7e244f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -52,144 +52,108 @@
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>POLK</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, BETTY L % CLIFF ABERNATHY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>0000-02183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02184-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, FRED R </x:t>
-[...29 lines deleted...]
-    <x:t>4500-00263-0025</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEAVER, CLIFF </x:t>
   </x:si>
   <x:si>
     <x:t>S 75' OF LOT 7 ACORN ADDITION 20 01S 30W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-03198-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, ADAM, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW &amp; PT NE NW E OF OLD LINE ROAD 25 03S 32W 79 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, FIRST FINANCIAL BANK, FARM CREDIT SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10760-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>PT NW1/4 NW1/4 &amp; PT SW1/4 NW1/4 &amp; PT NW1/4 SW1/4  25 03S 32W 72.88 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
     <x:t>0000-10768-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A part of the East One-Half of the Northeast Quarter (Pt. E 1/2 NE1/4) of Section Twenty-six (26), Township Three (3) South, Range Thirty-Two (32) West, Polk County, Arkansas, 26 03S 32W 24.42 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICE AGENCY, FIRST FINANCIAL BANK, KAYLA D BECK, SAVANNAH M BECK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW &amp; PT NW SW 25 03S 32W 10.32 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARM CREDIT SERVICE AGENCY, UNION BANK OF MENA, </x:t>
   </x:si>
   <x:si>
     <x:t>0000-10768-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICES, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0060</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>6000-03059-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYLLA, RONALD K </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 008 BLOCK 090 MENA ORIGINAL ADDITION 0.161 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00667-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHRISTMAS &amp; DAWN RIOS, BYRON </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.326 ACRES LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION CITY  SD 23MS</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COX, RUSSELL ETAL % DAVID MADDOX</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 14 02S 31W 1 ACRE</x:t>
   </x:si>
@@ -302,257 +266,155 @@
     <x:t>3200-00193-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 11 CARLIN'S TO COVE ADDITION  *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00195-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 12 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00196-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLOCK 12 N 159'
 *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
      ACRES LOT  BLOCK  CARLIN'S TO COVE ADDITION CITY  SD 79CO</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00197-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HENDRIX, JAMES DANNY &amp; ELIZABETH </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HULL, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW NE SE &amp; N1/2 NW SE SE 34 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTY HULL, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-05113-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, RODNEY D </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEWIS, STEVEN E &amp; MAE ROSE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 11 02S 31W 0.27 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>RONDA COLEMAN, RICH MOUNTAIN ELECTRIC CO-OP, HAROLD D COLEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06262-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LYLE, CORTNEY L </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>MAY, DANNY &amp; CRYSTAL % CRYSTAL DAVIS, ROXIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 33 02S 31W 1.93 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07336-0125</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORPHEW, O E &amp; EDNA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 5 BATES/PRYORS MILL LOT ADDITION 18 02S 30W </x:t>
   </x:si>
   <x:si>
     <x:t>6000-01996-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MYERS, RONNY B &amp; RONNY BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 CHESSER ADD TO HATFIELD ADDITION 0.506 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00074-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRINGLE W/LE TO NORMAN A MANSON, JAMIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROBERTS, DEBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE NW 23 02S 31W 9.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-06801-0000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>3200-00232-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, DAVID N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW TRACT 8 LOT 8 TREASURE HILL'S ESTATES ADDITION 13 01S 30W 3.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-03133-0040</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW COR NE SE 10 02S 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-04066-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERFORMANCE, STREET &amp; </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE
 *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
  20 02S 30W 4.96 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>D.F. &amp;A., I.R.S., AR. DEPT. OF WORKFORCE SERVICES,  IVAN GANRUD CHEVROLET, INC., US TAX RECOVERY PARTNERS, LLC., RICHIE SOREL,  POLLUTION  CONTROL, INC., ADEQ, NORMAN GRABOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04531-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUART, BECKY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 29 02S 31W 10 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOODLAND ADDITION LOT 1-3 BLOCK 24 WOODLAND ADD INSIDE ADDITION 0.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-02783-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SURBER HOLDINGS LLC % JERRY SURBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOTS 10 &amp; 11 HENRIETTA ADDITION 0.23 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>4500-00062-0010</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>0000-09882-0100</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -949,1246 +811,1078 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11083</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>181.02</x:v>
+        <x:v>188.36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11084</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>415.68</x:v>
+        <x:v>430.36</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11085</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11086</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
-[...11 lines deleted...]
-        <x:v>3149.43</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11087</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
-[...11 lines deleted...]
-        <x:v>1157.03</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11088</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>250.46</x:v>
+        <x:v>257.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11089</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>5287.66</x:v>
+        <x:v>5317.02</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11090</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>826.75</x:v>
+        <x:v>856.11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11091</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>352.05</x:v>
+        <x:v>381.41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11092</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>42608.62</x:v>
+        <x:v>42645.32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11093</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>225.79</x:v>
+        <x:v>247.81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11094</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
-[...11 lines deleted...]
-        <x:v>585.63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11095</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>1166.27</x:v>
+        <x:v>1173.61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11096</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>485.44</x:v>
+        <x:v>500.12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11097</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>307.97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11098</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>194.94</x:v>
+        <x:v>209.62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11099</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>7357.58</x:v>
+        <x:v>7364.92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11100</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>730.43</x:v>
+        <x:v>752.45</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11101</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>456.26</x:v>
+        <x:v>463.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11102</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>2285.06</x:v>
+        <x:v>2299.74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11103</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>7059.54</x:v>
+        <x:v>7098.07</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11104</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>4073.85</x:v>
+        <x:v>4089.14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11105</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>2154.68</x:v>
+        <x:v>2162.02</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>265642.28</x:v>
+        <x:v>265649.62</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11107</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D26" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>21588.38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11108</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>2299.55</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11109</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>4052.45</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11110</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>2914.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11111</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D30" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>4754.73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>4066.94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11113</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D32" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>1726.99</x:v>
+        <x:v>1734.33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11114</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
-[...11 lines deleted...]
-        <x:v>3922.84</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11115</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>477.06</x:v>
+        <x:v>491.74</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11116</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>100</x:v>
-[...11 lines deleted...]
-        <x:v>211.22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11117</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11118</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1531.6</x:v>
+        <x:v>1553.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>11119</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
-[...11 lines deleted...]
-        <x:v>2903.63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>11120</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>2821.22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>11121</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>634.97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>11122</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>670.74</x:v>
+        <x:v>678.08</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>11123</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>347.58</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>11124</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>311.92</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>11125</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>6416.13</x:v>
+        <x:v>6430.81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>11126</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
-[...11 lines deleted...]
-        <x:v>193.6</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>11127</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>135</x:v>
-[...11 lines deleted...]
-        <x:v>3176.87</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>11128</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1710.15</x:v>
+        <x:v>1717.49</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>11129</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>1169.23</x:v>
+        <x:v>1176.57</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>11130</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>135404.38</x:v>
+        <x:v>135470.44</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>11131</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
-[...11 lines deleted...]
-        <x:v>1740.44</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>11132</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>2087.24</x:v>
+        <x:v>2101.92</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>11133</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>1695.85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>11134</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>11135</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>323.25</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>11136</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>159</x:v>
-[...11 lines deleted...]
-        <x:v>677.93</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>