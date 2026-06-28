--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5551850a6b2468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff3ff15c86714d398250f6ab8d12829b.psmdcp" Id="Rc72746e6a5c5452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bc634885884f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de77bedbc5a4478fa59dc013dd01c5ef.psmdcp" Id="Rbe4ba1e56dc346df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,191 +46,146 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>POPE</x:t>
   </x:si>
   <x:si>
     <x:t>BERNARD PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT TRACT A KINGSWOOD ADDITION CITY RUSSELLVILLE 07 07N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>837-70020-001R</x:t>
   </x:si>
   <x:si>
-    <x:t>BEWLEY, ROBERT C ETAL</x:t>
-[...8 lines deleted...]
-    <x:t>048-00011-015A</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>BRATTON, JIMMY R % BETHANY BRATTON</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NW1/4 02 06N 19W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BETHANY JO BRATTON, MILLARD-HENRY CLINIC, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>003-00051-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRITTON, ARLIN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 162 BLOCK LUCKY LANDING ADDITION 31 07N 18W 0 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DFA, PATRICIA ANN SUTHERLAND</x:t>
   </x:si>
   <x:si>
     <x:t>473-00162-000R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 163 BLOCK LUCKY LANDING ADDITION 31 07N 18W 0 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>473-00163-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CALAVITTA, ANTHONY C &amp; ERICA S </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CAMPBELL, HAROLD L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SE1/4 28 10N 20W 3.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>KIM DENISE CAMPBELL</x:t>
   </x:si>
   <x:si>
     <x:t>088-00351-016R</x:t>
   </x:si>
   <x:si>
     <x:t>CARGILE, PAUL, REV TRUST % PAUL DUMAS-TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 SE1/4 36 09N 20W 14 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>073-01015-000A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANCEY, EDWARD &amp; SUE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 NE1/4 31 08N 18W 0.66 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY SWEEDEN, KRISTY CHANCEY-SEARS, GAILE KENDRICK</x:t>
   </x:si>
   <x:si>
     <x:t>038-00644-002R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, HAROLD F </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>DUVALL, JAMES MONROE, FAMILY LLC % MICHAEL DUVALL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 SUNNYFIELD ADDITION CITY RUSSELLVILLE 09 07N 20W 0 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF RUSSELLVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>804-00020-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELKINS, GAIL A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 &amp; 10 BLOCK B J L SHINN WEST SIDE ADDITION CITY RUSSELLVILLE 08 07N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>803-00010-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NE1/4 19 10N 20W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>088-00161-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARRETSON, JERRY &amp; LISA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE &amp; NW SE RSVL BY SECTION 15-07N-20W ADDITION CITY RUSSELLVILLE 15 07N 20W 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>859-00111-009R</x:t>
   </x:si>
   <x:si>
     <x:t>REPLAT 08 08N 20W 0 ACRES LOT 98 BLOCK SHADOW VALLEY &amp; REPLAT ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>CROW MOUNTAIN FIRE DISTRICT 01</x:t>
   </x:si>
   <x:si>
     <x:t>384-00056-001R</x:t>
   </x:si>
   <x:si>
     <x:t>HARRELL, ZELLA % ZACH WOJTEK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NW1/4 06 07N 20W 0.47 ACRE RSVL BY SECTIONS ADDITION CITY RUSSELLVILLE </x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK, DAVID LAEL FELTNER, MELISSA FELTNER</x:t>
@@ -317,53 +272,50 @@
     <x:t>PT W1/2 NW NE RSVL BY SECTIONS ADDITION CITY RUSSELLVILLE 16 07N 20W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>860-00121-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SEARS, JEFF </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5, E 50' LOT 4 BLOCK M TRUE F SMITH ADDITION CITY RUSSELLVILLE 06 07N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>825-00062-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHADDON, KEVIN &amp; DEBRA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SW1/4 NW1/4 21 08N 18W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>JOSEPH MCKINLEY SMITH, TCB INVESTMENTS</x:t>
   </x:si>
   <x:si>
     <x:t>038-00409-002A</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHAW, WILLIAM CODY &amp; DENESA KAY </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 SE1/4, SE1/4 SE1/4, &amp; NE1/4 SW1/4 15 08N 19W 160 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>042-00517-000A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JOSEPH W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SE1/4 13 09N 22W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>085-00046-001A</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, RAYMOND &amp; TWILA M HENDERSON THOMPSON</x:t>
   </x:si>
@@ -843,821 +795,773 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2558</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>997.39</x:v>
+        <x:v>1012.07</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2559</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2560</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>1202</x:v>
+        <x:v>1223.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2561</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>322</x:v>
+        <x:v>344.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2562</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>322</x:v>
+        <x:v>344.2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2563</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
-[...11 lines deleted...]
-        <x:v>1059</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>6667</x:v>
+        <x:v>6688.74</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>276</x:v>
+        <x:v>297.96</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>1272</x:v>
+        <x:v>1308.93</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2567</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>6001</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>3891</x:v>
+        <x:v>3913.46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2569</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>286.31</x:v>
+        <x:v>293.65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2570</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>323.19</x:v>
+        <x:v>330.53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2571</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>10036</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>286.31</x:v>
+        <x:v>308.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2573</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>227</x:v>
+        <x:v>256.57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2574</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>627</x:v>
+        <x:v>649.25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>440</x:v>
+        <x:v>454.95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2576</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2756</x:v>
+        <x:v>2777.65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2577</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>3013</x:v>
+        <x:v>3137.17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2578</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>2223</x:v>
+        <x:v>2244.78</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2579</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>17500</x:v>
+        <x:v>17544.49</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2580</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>726</x:v>
+        <x:v>747.57</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2581</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>1252.13</x:v>
+        <x:v>1266.81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2582</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>4586.71</x:v>
+        <x:v>4601.39</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2583</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>3495</x:v>
+        <x:v>3532.04</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2584</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2585</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>7493</x:v>
+        <x:v>7515.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2586</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1497</x:v>
+        <x:v>1512.1</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2587</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>379</x:v>
+        <x:v>400.91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>228</x:v>
+        <x:v>250.13</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2589</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>2415</x:v>
+        <x:v>2466.04</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>622</x:v>
+        <x:v>643.75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>3652</x:v>
+        <x:v>3673.69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>1872</x:v>
+        <x:v>1893.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>