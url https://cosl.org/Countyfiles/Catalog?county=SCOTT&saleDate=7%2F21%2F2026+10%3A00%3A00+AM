--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,165 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c96b7a9dd4b4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17468006376243e2bdac78d0a0043ded.psmdcp" Id="Rb77edd1299804e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fc0a0baa764ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfe4cd4604ab4f9da881219831a169fe.psmdcp" Id="Rbbef19868e58433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEARDEN, LARRY &amp; MISHA ALLEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW COMMENCING AT THE NE CORNER OF THE NW SW: THENCE S 02.53 35 W A DISTANCE OF 354.60 FT TO THE CENTER OF THE HWY 28 AND THE POINT PF BEGINNING; THENCE CONTINUE S 02.53 40 W A DISTANCE OF 504.00FT: THENCE N 66.14 00 W A DISTANCE OF 205.50FT THENCE N 02. 53 40 E A 504.0 FT TO THE CENTER OF THE HWY. S 66. 14 00 E A DISTANCE OF 205.50FT TO THE POINT OF BEGINNING, CONTAINING 2.22ACRES, MORE OR LESS AS SURVEYED BY DON BLAND SURVEYING, INC. DATED SEPT 4TH 2020 TYPED VGC BK 2020 PG 2178 26 02N 28W 2.22 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
+    <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-01834-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, DENNIS WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE BEGINNING AT THE SW CORNER OF SAID FORTY AND RUN THENCE NORTH ON THE WEST LINE THEREOF A DISTANCE OF 417.46FEET, THENCE EAST 208.73 FEET, THENCE SOUTH,417.46 FEET TO A POINT ON THE SOUTH LINE OF SAID FORTY,THENCE WEST ON THE SOUTH LINE OF SAID FORTY A DISTANCE OF 208.73 FEET TO THE PLACE OF BEGINNING CONTAINING 2 ACRES,MORE OR LESS. LEGAL TAKEN FROM DEED 2003/1869. CKJ 8/13/18 22 03N 30W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLAUDE, CYNTHIA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 NW1/4 PT OF THE SW NW OF 32-05-30, SCOTT COUNTY, AR BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT AN EXISTING 1 INCH PIPE MARKING THE NE CORNER OF THE SW NW. THENCE ALONG THE E LINE OF SAID FORTY, S01.3105W, 342.37 FEET TO A ½ INCH EXISTING REBAR ON THE S RIGHT OF WAY LINE OF US HWY 71. THENCE LEAVING SAID E LINE AND ALONG SAID RIGHT OF WAY LINE, S70.5525W, 554.07 FEET TO A ½ INCH SET REBAR WITH CAP AND THE POB. THENCE LEAVING SAID RIGHT OF WAY LINE, S22.0854E, 300.43 FEET TO A ½ INCH SET REBAR WITH CAP. THENCE S70.5525W, 154.08 FEET TO A ½ INCH SET REBAR WITH CAP. THENCE N22.0854W, 300.43 FEET TO A ½ INCH SET REBAR WITH CAP ON THE S RIGHT OF WAY OF US HWY 71. THENCE ALONG SAID RIGHT OF WAY LINE, N70.5528E 154.08 FEET TO THE POB CONTAINING 1.06 ACRES AND SUBJECT TO ANY EASEMENTS OF RECORD. BEING THE SAME AS TRACT 9 OF SURVEY BY SATTERFIELD LAND SURVEYORS, P. A. DATED AUGUST 17, 2006 JOB NO. 33,684 AND RECORDED SEPTEMBER 27, 2006 IN PLAT BOOK 2006 PG. 91. LESS AND EXCEPT PUBLIC ROADS AND RIGHTS OF WAY. LESS AND EXCEPT MINERALS AND MINERAL RIGHTS. (ALSO KNOWN AS TRACT 3 TAYLOR COMMERCIAL)-WME 08/23/2012 TAYLOR COMMERCIAL ADDITION 32 05N 30W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>740-00900-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, KIMBERLY LANG JOHNSON % KIMBERLY MCBEE</x:t>
-[...47 lines deleted...]
-    <x:t>185-00008-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE &amp; JOY JONES, ANITA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE PART OF THE SW1/4 SE1/4 SEC 5, T2N, R26W, DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID FORTY AND RUN THENCE E 130', THENCE N 140', THENCE W 130' TO A POINT ON THE W LINE OF SAID FORTY, THENCE S ON THE W LINE OF SAID FORTY 140' TO THE PLACE OF BEGINNING, CONTAINING 0.42 ACRES, M/L, SUBJECT HOWEVER TO THE EXISTING RIGHT OF WAY FOR HWY 28 AS THE SAME NOW RUNS ALONG THE SOUTHERLY BOUNDARY OF SAID PROPERTY. SUBJECT TO ALL ROADWAYS, RIGHTS OF WAYS AND EASEMENTS......CDF 05 02N 26W 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>FORT SMITH HMA, DBA PREMIERECARE &amp; SPARKS HEALTH SYSTEM</x:t>
   </x:si>
   <x:si>
     <x:t>001-00112-001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -623,176 +575,116 @@
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>1191.64</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>22</x:v>
-[...11 lines deleted...]
-        <x:v>225.98</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>25</x:v>
-[...11 lines deleted...]
-        <x:v>1675.23</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>275.5</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
-[...11 lines deleted...]
-        <x:v>7159.22</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>344.78</x:v>
+        <x:v>344.77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>