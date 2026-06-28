--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re187a39c02b4495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15165e8346b74968bd742d5f6daa091d.psmdcp" Id="Ra4cbb7c67a824e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a26f56f3fc64586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe8b45bfb71471b93f626606acb0c8a.psmdcp" Id="R0a8fb18581f548b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,93 +46,87 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>SEARCY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLARK, CHRIS &amp; LORRAINE A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SW SE 33 14N 14W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>001-00647-003</x:t>
   </x:si>
   <x:si>
-    <x:t>HENSLEY, JIM % JEWELDEAN HENSLEY</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SE 10 15N 16W 0.7 ACRE</x:t>
+    <x:t xml:space="preserve">HENSLEY%JEWELDEAN HENSLEY, JIM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 10 15N 16W 0.7 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTER B JACKSON, KRISTINA L RAGLAND, SUZANNE L MAHER</x:t>
   </x:si>
   <x:si>
     <x:t>001-04957-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KING, MINNIE P, FAMILY TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">KING FAMILY TRUST, MINNIE P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRES LOT  BLOCK   ADDITION CITY  SD 4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMIE GLEN KING</x:t>
   </x:si>
   <x:si>
     <x:t>001-03319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHR, TOMMY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OUTL DYES PT OUT LOT  </x:t>
+    <x:t>OUTL DYES PT OUT LOT      ACRES LOT  BLOCK   ADDITION CITY  SD 17LC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMMY DAVID MOHR</x:t>
   </x:si>
   <x:si>
     <x:t>800-00165-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SANDERS, CHARLES A &amp; PATRICIA A </x:t>
-[...14 lines deleted...]
-    <x:t>900-00334-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -525,166 +519,142 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5014</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>285.59</x:v>
+        <x:v>385.59</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5015</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>93.77</x:v>
+        <x:v>208.45</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5016</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>81.21</x:v>
+        <x:v>188.55</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5017</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>541.24</x:v>
+        <x:v>648.58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5018</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
-[...11 lines deleted...]
-        <x:v>76.21</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5019</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>4235.35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>