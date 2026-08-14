--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,132 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a26f56f3fc64586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbe8b45bfb71471b93f626606acb0c8a.psmdcp" Id="R0a8fb18581f548b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad52c4dd7d834101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee013b17e72446db9d68b9f72fc54b61.psmdcp" Id="R90c7a6d418844b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>SEARCY</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK, CHRIS &amp; LORRAINE A </x:t>
-[...20 lines deleted...]
-    <x:t>001-04957-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING FAMILY TRUST, MINNIE P </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRES LOT  BLOCK   ADDITION CITY  SD 4M</x:t>
   </x:si>
   <x:si>
     <x:t>JIMMIE GLEN KING</x:t>
   </x:si>
   <x:si>
     <x:t>001-03319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHR, TOMMY </x:t>
   </x:si>
   <x:si>
     <x:t>OUTL DYES PT OUT LOT      ACRES LOT  BLOCK   ADDITION CITY  SD 17LC</x:t>
   </x:si>
   <x:si>
     <x:t>TOMMY DAVID MOHR</x:t>
   </x:si>
   <x:si>
     <x:t>800-00165-001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -509,152 +485,128 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5014</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5015</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>12</x:v>
-[...11 lines deleted...]
-        <x:v>208.45</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5016</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>188.55</x:v>
+        <x:v>195.89</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5017</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>648.58</x:v>
+        <x:v>670.6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5018</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5019</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>