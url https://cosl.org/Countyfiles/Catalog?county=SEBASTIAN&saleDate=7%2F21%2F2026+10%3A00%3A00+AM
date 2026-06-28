--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1bb82d214b495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cec6e5748049f9b40924bd18fbf47e.psmdcp" Id="R5908d5a88c9149c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc9933649a14577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/305244539a9b484e85b0535feb67b9b4.psmdcp" Id="R82215d1564574880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,57 +46,51 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>SEBASTIAN</x:t>
   </x:si>
   <x:si>
     <x:t>616 NORTH 19TH LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 77 FITZGERALD ADDITION 16 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>12763-0004-00077-00</x:t>
   </x:si>
   <x:si>
-    <x:t>APDG INC</x:t>
-[...5 lines deleted...]
-    <x:t>14648-0006-00007-00</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>ARGOMANIZ, PEDRO &amp; JUANA % PEGRO ARGOMANIZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22 &amp; 23 BLOCK 64 YOUNG'S ADDN -MIDLAND HEIGHTS ADDITION 02 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>18851-0022-00064-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARTLETT, RONALD K &amp; TAMMY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 84 FITZGERALD ADDITION 16 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12763-0004-00084-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECKWITH%ADRIANO ALVES, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>S 6.4' OF N 146.4' LOT B 34 08N 32W 0 ACRES LOT  BLOCK 8 SPEER ADDITION CITY  SD 99FS</x:t>
   </x:si>
@@ -121,188 +115,125 @@
   <x:si>
     <x:t>BELTRAN PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>25 08N 32W 0 ACRES LOT 11 BLOCK  ENID PLACE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>FIRSTAR BANK</x:t>
   </x:si>
   <x:si>
     <x:t>12317-0011-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; WIFE, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06N 32W 0 ACRES LOT 31 BLOCK A SEBASTIAN LAKE EST MEMBERSHIP ADDITION CITY  SD 17</x:t>
   </x:si>
   <x:si>
     <x:t>ELLA MAE BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>60640-0031-00001-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRUNSON, DOUGLAS DEWAYNE &amp; ALANNA KAYLYNNE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BURRIS, DEBORAH J &amp; CHRIS COZART</x:t>
   </x:si>
   <x:si>
     <x:t>34 08N 32W 0 ACRES LOT 3 BLOCK 5 FALCONER ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>12491-0003-00005-00</x:t>
   </x:si>
   <x:si>
     <x:t>C J WARD CORP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 BLOCK 2 NORTH O STREET ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>FIRST WESTERN BANK</x:t>
   </x:si>
   <x:si>
     <x:t>15572-0019-00002-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7 BLOCK 10 BIRNIE ADDITION 04 08N 32W </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>COBB, STEVEN P &amp; ELBERTA J &amp; JAM MORRISON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 &amp; E 2' OF 36 RANDOM ACRES ADDITION 05 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>16351-0035-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONNER, CHARLES E ANNA B &amp; D C </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOTS 10 &amp; 12  17 08N 32W 0 ACRES LOT  BLOCK 50 CITY ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>CBID, PAMELA CONNER</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0012-00050-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAVEY, TRACY J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 19 ORIGINAL TOWN ADDITION CITY HARTFORD 10 04N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>TERRY R ROBERTS</x:t>
   </x:si>
   <x:si>
     <x:t>67566-0001-00019-00</x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL, HAZEL M REVOC LIV TRST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 38 RIVERMONT #2 ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>16621-0038-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIDSON, RONALD C &amp; SHANNON N % DAVID OR ANN MEEH</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DICK, JAMES &amp; TAMMY % TAMMY RENEE HUBER DICK</x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW1/4 SW1/4 09 04N 32W 0.48 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CALEB &amp; BROOKLYN CANTRELL, JAMES &amp; TAMMY DICK</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-04646-09</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DOLLAR, VINCE E &amp; PERLITA A </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DONOVAN, RICHARD E &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT H BASS ADDITION 02 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10316-0008-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>DUNN, TRIXIE &amp; KHOI NGUYEN</x:t>
   </x:si>
   <x:si>
     <x:t>09 07N 32W 0 ACRES LOT 2 BLOCK  OAK CREEK ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>TIM DUNN, ARMSTRONG BANK</x:t>
   </x:si>
   <x:si>
     <x:t>15646-0002-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DYER, ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK 9 SPEER ADDITION 34 08N 32W </x:t>
@@ -358,62 +289,50 @@
   <x:si>
     <x:t>ELDER, DAVID P &amp; MELISSA A, JOINT REVIOCABLE TRUST % D &amp; M RENTAL INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 226 WATSON'S ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>18454-0226-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>ELDER, DAVID P &amp; MELISSA A, JOINT REVOCABLE % D &amp; M RENTAL INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 16 COLONY PLACE #2 ADDITION 09 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11621-0016-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>10 08N 32W 0 ACRES LOT 163 BLOCK  SUNNYDALE #2 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>17655-0163-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ELLIS, STANLEY L &amp; VICKY A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ELMORE, IZELLA % CURTIS ELMORE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT GOV LOTS 4 &amp; 9 05 04N 31W 6.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RANDY N LISTER, PAMELA LISTER, CHAMBERS BANK, FARM CREDIT SERVICES OF WESTERN AR, FARMERS BANK, SCOTT CO BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-02501-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FEARS, ANTONY D, SR </x:t>
   </x:si>
   <x:si>
     <x:t>11 &amp; 12 34 08N 32W 0 ACRES LOT  BLOCK 16 SOUTH FORT SMITH ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>17162-0012-00016-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOOTE, GAYLAN &amp; MELISSA MARTIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SW1/4 13 06N 32W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
@@ -466,62 +385,50 @@
   <x:si>
     <x:t>17383-0001-00000-07</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 5' OF S 10' OF 66 BUTTERFIELD LANDING ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>11013-0066-00000-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 6' OF LOT 69 BUTTERFIELD LANDING ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>11013-0070-00000-01</x:t>
   </x:si>
   <x:si>
     <x:t>GILKEY, CHARLES % JASON GILKEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 29 &amp; N 19' OF LOT 28 BLOCK 13 FAIRVIEW ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12457-0029-00013-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRANTHAM, JOHN L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HA &amp; KATHY-LINH TRAN %ANDY HA, ANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 06 07N 31W 0 ACRES LOT 66 BLOCK  THE WOODS AT CHAFFEE CROSSING ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK OF FT SMITH, THE WOODS AT CHAFFEE CROSSING RES POA</x:t>
   </x:si>
   <x:si>
     <x:t>18800-0066-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAKE, DAVID S </x:t>
   </x:si>
   <x:si>
     <x:t>. 21 08N 32W 0 ACRES LOT 11-12 BLOCK 30 BAILEY ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>JERRY J JEFFERIES REV TRUST, CITY OF FT SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>10214-0012-00030-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMBY, BOBBY EUGENE </x:t>
@@ -598,62 +505,50 @@
   <x:si>
     <x:t>BAPTIST HEALTH HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>10843-0071-00002-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HINES, BRENDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK  BROOKWOOD ADDITION 11 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10945-0003-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HODGES, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 &amp; LT 35 EXC N 70.5' EASTERN HILLS ADDITION 12 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12119-0036-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOOD &amp; WENDELL HOOD JR &amp; JO AN HOOD BERGMAN, BOBBIE SUE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HOWARD, MICHAEL E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 FOX PLACE #2-HARTFORD SD ADDITION 21 05N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>60240-0015-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>IRREVOCABLE, MCGILL TRUST % NATASHA D MCGILL</x:t>
   </x:si>
   <x:si>
     <x:t>16 08N 32W 0 ACRES LOT 7-8 BLOCK 36 FITZGERALD ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, HERBERT L MCGILL, SR AS TRUSTEE, HERBERT L MCGILL JR</x:t>
   </x:si>
   <x:si>
     <x:t>12763-0008-00036-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JEET, CHRISTIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18-19 BLOCK 20 MIDLAND ORIGINAL TOWN-MIDLAND ADDITION 19 05N 31W </x:t>
@@ -667,110 +562,86 @@
   <x:si>
     <x:t>LOTS 3 &amp; 4 BLK 17 &amp; CLOSED ALLEY 09 08N 32W 0 ACRES LOT  BLOCK  FOLTZ #1 EXTENDED ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF THE OZARKS</x:t>
   </x:si>
   <x:si>
     <x:t>12848-0004-00017-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, DENTON R </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF LOT 3 &amp; ALL 4 - 6 BLOCK 88 09 08N 32W</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00088-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
   </x:si>
   <x:si>
-    <x:t>09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>BETTYE L BARNES, ALLIE R BARNES, JOE L BARNES, KENNETH D BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>12746-0012-00009-00</x:t>
   </x:si>
   <x:si>
-    <x:t>. 09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 09 08N 32W 0 ACRES LOT 13-14 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>12746-0014-00009-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, KEITH C &amp; DARLA K </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>KNITTIG, JERRY % TACKLE BOX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17-19 BLOCK 3 SOUTH FORT SMITH ADDITION 34 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>CHAMBERS BANK, BILLIE LEONARD KNITTIG, COMMISSIONER OF REVENUES,MICHAEL S &amp; PATRICIA KNOEDL, INTERNAL REVENUE SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>17162-0017-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMB, TIMOTHY OWEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 65' OF LOT 5 BRAUN PLACE ADDITION 33 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10724-0005-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEDBETTER, ROBERT T </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LES BY JOMP INVESTMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT C &amp; E 40' LOT H BLOCK 22 MAIN ADDITION 04 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>14774-0053-00022-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS, PHILLIP E &amp; WF </x:t>
   </x:si>
   <x:si>
     <x:t>28 08N 32W 0 ACRES LOT 24 BLOCK  RAMSEY HEIGHTS ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>LISA C LEWIS, NINA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>16297-0024-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>LEWIS, RONALD G &amp; SUZANNE R % LETTIE WARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT PT 11-12 BLOCK D WILKINSON'S ADDITION CITY GREENWOOD 12 06N 31W </x:t>
@@ -829,72 +700,63 @@
   <x:si>
     <x:t>14368-0008-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t>MELCHOR, EVA GONZALEZ &amp; ISRAEL RODGRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW 1/2 OF LOT 6 BLOCK 58 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES,PATIENT'S CHOICE PAIN &amp; REHAB</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00058-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 BLOCK 58 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, PATIENT'S CHOICE PAIN &amp; REHAB</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0005-00058-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MENDIETA, JOSE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MERECHKA, LYNN &amp; MARY </x:t>
   </x:si>
   <x:si>
-    <x:t>17 08N 32W 0.48 ACRES LOT 596 BLOCK 7-9 RESERVE ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 17 08N 32W 0.38 ACRES LOT 1-3 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>MATT MERECHKA</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0003-00597-00</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 596 BLOCK 7-9 RESERVE ADDITION 17 08N 32W 0.48 ACRE</x:t>
+    <x:t>. 17 08N 32W 0.48 ACRES LOT 7-9 BLOCK 596 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0009-00596-00</x:t>
   </x:si>
   <x:si>
     <x:t>17 08N 32W 0 ACRES LOT 8-9 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0009-00597-00</x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 1-6 &amp; 10-12  17 08N 32W 1.31 ACRES LOT  BLOCK 596 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0012-00596-00</x:t>
   </x:si>
   <x:si>
     <x:t>17 08N 32W 0.48 ACRES LOT 10-12 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0012-00597-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, FRANCES L </x:t>
   </x:si>
@@ -904,161 +766,95 @@
   <x:si>
     <x:t>12763-0006-00081-01</x:t>
   </x:si>
   <x:si>
     <x:t>NEON THREE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>10 08N 32W 0 ACRES LOT 82 BLOCK  SUNNYDALE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, CITY OF FT SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>17638-0082-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORRIS, LUKE ORVILLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 33 ORIGINAL TOWN ADDITION CITY HUNTINGTON 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>67950-0011-00033-01</x:t>
   </x:si>
   <x:si>
-    <x:t>O'KELLEY, FREDDY E AND PAMELA KIMMONS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ORGAN, JAMES J &amp; WF</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART SE SE 29 08N 32W 1.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>HALTA OPAL ORGAN, JOSEPH W ORGAN, JAMES M ORGAN, DAVID CROCKET ORGAN, JOHN W ORGAN, CHARLES A ORGAN, CLARENCE E ORGAN, NANCY ORGAN, DEBBIE ORGAN, VALTA O SEXTON, WANDA O WILKINS, DOROTHY O DELAY, ELLEN O LAIRMORE, BARBARA O ROBERTSON, RALPH F ORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>18883-0000-01721-00</x:t>
   </x:si>
   <x:si>
     <x:t>OZLEEP PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 30 HAWTHORNE PLACE ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>13553-0002-00030-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAYNE, ALBERT H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7-12 BLOCK 10 JONES ADDITION CITY HARTFORD 10 04N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>67758-0012-00010-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHIMVONGSA, LEX XAI </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PIRES, LUKE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE PT OF LOT 9 BLOCK C ANDRES PLACE ADDITION 34 09N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10054-0009-00003-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 6 FOLTZ #1 EXTENDED ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12848-0009-00006-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRICE, SHANE &amp; DIANNNA KAY </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REBORN FOUNDATIONS LLC </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SE1/4 AKA; TRACT 13-A ACREAGE-LAVACA ADDITION CITY LAVACA 28 08N 30W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>69359-0050-00000-68</x:t>
   </x:si>
   <x:si>
     <x:t>RED LACES INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 267 FIANNA HILLS I-V ADDITION 16 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12610-0267-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>REID, TYLER % TYLER A REID</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 20 08N 31W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>18883-0000-02915-01</x:t>
@@ -1105,71 +901,50 @@
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>63020-0138-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLER, JESSE % RAZORBACK CABS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK OO FOLTZ #1 EXTENDED ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12848-0001-00110-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLER, SHEILA KAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 63 CITY ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00063-00</x:t>
   </x:si>
   <x:si>
-    <x:t>SDG LIVING TRUST % SDG NFA REVOCABLE LIVING TRUST</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SINTRA, LILIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK PP CITY ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11317-0001-00316-00</x:t>
   </x:si>
   <x:si>
     <x:t>SLANKARD, DEBRA % DEBRA DIANE SLANKARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">25 05N 31W 0 ACRES LOT 7-10 BLOCK 3 PENNY-HUNTINGTON ADDITION CITY HUNTINGTON </x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>68462-0010-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-12 BLOCK 3 PENNY-HUNTINGTON ADDITION CITY HUNTINGTON 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68462-0012-00003-00</x:t>
@@ -1192,147 +967,90 @@
   <x:si>
     <x:t>68334-0006-00014-00</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, EMMA FEIMSTER ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 5 C C LAND COMPANY ADDITION CITY HUNTINGTON 26 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>CHARLENE WESTON, RICHARD E JOHNSON, CHARLES JOHNSON, ALICE F VEGE,JAMES JOHNSON JR, VERETHA JOHNSON TALLEY, PAMELA JOHNSON, DIANE JOHNSON HAWKINS, REGINALD JOHNSON, RONALD JOHNSON, DONALD JOHNSON, JOHN WESLEY JOHNSON, KIM JOHNSON, YOLANDA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>68014-0001-00005-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, EMMA FEIMSTER ETAL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-5 BLOCK 1 C C LAND COMPANY ADDITION CITY HUNTINGTON 26 05N 31W</x:t>
   </x:si>
   <x:si>
     <x:t>68014-0005-00001-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEPHENSON, KAY MARIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>STEWARD, JOHN L &amp; RHONDA STEWART CHANEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK I FISHBACK #2 ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12729-0003-00009-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRUNK, JERRY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 21 05N 31W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-03018-03</x:t>
   </x:si>
   <x:si>
-    <x:t>STURGEON, STEPHANIE % STEPHANIE A STURGEON-MEEKS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SUTTER, DARRELL W &amp; MARY ROBERTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 NE1/4 32 05N 31W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CONTIMORTGAGE CORP, FIRST HOME MORTGAGE INC, COMMISSIONER OF REVENUES, VANDERBILT MORTGAGE &amp; FINANCE INC, MANUFACTURERS &amp; TRADERS TRUST CO.</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-03217-01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMPSON, ROBERT LEON &amp; MICHELE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TOMLIN, DENNIS D </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 SW1/4 31 07N 31W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MARIE BYRD, BARBARA J CLIFTON, JAMES J TOMLIN, RAY D TOMLIN, KATHY E MOELLERS, BART E TOMLIN</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-04262-00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>12848-0009-00019-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHAN, A LILBURN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5-6 BLOCK 4 MARTIN ADDITION 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68270-0006-00004-00</x:t>
   </x:si>
   <x:si>
     <x:t>VAUGHAN, A LILBURN % WILLIAM FITZHUGH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; 8 BLOCK 4 MARTIN ADDITION 25 05 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68270-0004-00004-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHAN, A LILIBURN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5-6 BLOCK 3 MARTIN ADDITION 25 05N 31W </x:t>
   </x:si>
@@ -1791,3187 +1509,2863 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>860.81</x:v>
+        <x:v>875.49</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>2064.28</x:v>
+        <x:v>2086.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>1421.5</x:v>
+        <x:v>1528.52</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>469</x:v>
+        <x:v>476.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1">
-        <x:v>1020</x:v>
+        <x:v>1027.56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>7858</x:v>
+        <x:v>7872.79</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>210</x:v>
+        <x:v>217.64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>1499.71</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>40</x:v>
-[...11 lines deleted...]
-        <x:v>5235</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>2159</x:v>
+        <x:v>2343.94</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1545</x:v>
+        <x:v>1559.79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
-[...11 lines deleted...]
-        <x:v>2425.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>53</x:v>
-[...11 lines deleted...]
-        <x:v>6043</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>4451.26</x:v>
+        <x:v>4635.94</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>10561</x:v>
+        <x:v>10583.41</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>265</x:v>
+        <x:v>279.89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>2742.11</x:v>
+        <x:v>2749.45</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>71</x:v>
-[...11 lines deleted...]
-        <x:v>5886</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>326</x:v>
+        <x:v>362.96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>11152.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>1008.18</x:v>
+        <x:v>1107.86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>27069</x:v>
+        <x:v>27091.02</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>1644.15</x:v>
+        <x:v>1736.49</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>3789</x:v>
+        <x:v>3803.61</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>3065</x:v>
+        <x:v>3079.9</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1673</x:v>
+        <x:v>1695.14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>7562.9</x:v>
+        <x:v>7570.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3011.89</x:v>
+        <x:v>3027.18</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>3567.2</x:v>
+        <x:v>3574.54</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>5412</x:v>
+        <x:v>5419.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>3241</x:v>
+        <x:v>3255.43</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>116</x:v>
-[...11 lines deleted...]
-        <x:v>704</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>923</x:v>
+        <x:v>974.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3158</x:v>
+        <x:v>3165.07</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>1049</x:v>
+        <x:v>1063.65</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>813.2</x:v>
+        <x:v>820.54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>846</x:v>
+        <x:v>853.35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>391.93</x:v>
+        <x:v>413.95</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>431.99</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>345.73</x:v>
+        <x:v>360.41</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>776.95</x:v>
+        <x:v>813.65</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>776.95</x:v>
+        <x:v>798.97</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>661.09</x:v>
+        <x:v>675.77</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>1578</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>13392</x:v>
+        <x:v>13421.05</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>3869</x:v>
+        <x:v>3898.39</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>461</x:v>
+        <x:v>497.6</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>186</x:v>
+        <x:v>193.03</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>230.48</x:v>
+        <x:v>237.82</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>1638</x:v>
+        <x:v>1652.95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>10279.31</x:v>
+        <x:v>10301.33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>654</x:v>
+        <x:v>675.74</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>2452</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>5261</x:v>
+        <x:v>5275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>5013.6</x:v>
+        <x:v>5105.94</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>196</x:v>
-[...11 lines deleted...]
-        <x:v>471</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>900.97</x:v>
+        <x:v>908.31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>5960</x:v>
+        <x:v>5982.2</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>466.94</x:v>
+        <x:v>474.28</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>6038</x:v>
+        <x:v>6052.65</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>6118</x:v>
+        <x:v>6209.91</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>561</x:v>
+        <x:v>598.07</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>690</x:v>
+        <x:v>690.42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>224</x:v>
-[...11 lines deleted...]
-        <x:v>4918</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>42114</x:v>
+        <x:v>42150.4</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>2510.36</x:v>
+        <x:v>2610.04</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>235</x:v>
-[...11 lines deleted...]
-        <x:v>511</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>391.93</x:v>
+        <x:v>399.27</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>2913</x:v>
+        <x:v>3020.05</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>2991</x:v>
+        <x:v>3012.65</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>6250</x:v>
+        <x:v>6257.21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>1454.54</x:v>
+        <x:v>1546.88</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>3923.99</x:v>
+        <x:v>4016.33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>503</x:v>
+        <x:v>518.17</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>530.55</x:v>
+        <x:v>537.89</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>506</x:v>
+        <x:v>513.22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>623</x:v>
+        <x:v>630.29</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>2070.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>925</x:v>
+        <x:v>932.68</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>13853.67</x:v>
+        <x:v>13861.01</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>469</x:v>
+        <x:v>468.96</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>2797</x:v>
+        <x:v>2797.28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>1128</x:v>
+        <x:v>1128.01</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>801.88</x:v>
+        <x:v>894.22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>2911</x:v>
+        <x:v>2933.24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>503.49</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>4116</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>616</x:v>
+        <x:v>703.82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>10404.32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>379.52</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>312</x:v>
-[...11 lines deleted...]
-        <x:v>2315.62</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>315</x:v>
-[...11 lines deleted...]
-        <x:v>4473</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>345.73</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>254.74</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>324</x:v>
-[...11 lines deleted...]
-        <x:v>1941</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>327</x:v>
-[...11 lines deleted...]
-        <x:v>1393</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>331</x:v>
-[...11 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>317.15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>2624.77</x:v>
+        <x:v>2632.11</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>164.05</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>715.31</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>261.34</x:v>
+        <x:v>268.68</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>2886.87</x:v>
+        <x:v>2979.21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>4460.34</x:v>
+        <x:v>4467.68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>2377</x:v>
+        <x:v>2391.94</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>672.23</x:v>
+        <x:v>679.57</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>505.88</x:v>
+        <x:v>513.22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>365</x:v>
-[...11 lines deleted...]
-        <x:v>345.73</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>368</x:v>
-[...11 lines deleted...]
-        <x:v>19348</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>277.99</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>2833</x:v>
+        <x:v>2932.71</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>332.26</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>2333</x:v>
+        <x:v>2347.85</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>503.49</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>204</x:v>
+        <x:v>211.12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>332</x:v>
+        <x:v>339.6</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>394</x:v>
-[...11 lines deleted...]
-        <x:v>3598.02</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>2187.46</x:v>
+        <x:v>2209.48</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>816.26</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>403</x:v>
-[...11 lines deleted...]
-        <x:v>1744</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>669</x:v>
+        <x:v>698.46</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>410</x:v>
-[...11 lines deleted...]
-        <x:v>4421</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>658</x:v>
+        <x:v>709.35</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>418</x:v>
-[...11 lines deleted...]
-        <x:v>1542.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>421</x:v>
-[...11 lines deleted...]
-        <x:v>17442.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>421</x:v>
-[...11 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>914.61</x:v>
+        <x:v>921.95</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>3589</x:v>
+        <x:v>3603.36</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>1701.4</x:v>
+        <x:v>1793.74</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1836.39</x:v>
+        <x:v>1851.07</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>